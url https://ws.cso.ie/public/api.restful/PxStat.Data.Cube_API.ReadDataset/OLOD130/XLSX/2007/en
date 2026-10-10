--- v0 (2025-11-04)
+++ v1 (2026-10-10)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec6afbae43741ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a8360762f584156ac3bb41640f653c2.psmdcp" Id="R238e2a62ea034b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f0808c945548c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a13ff4cba474c339f7ed8a8481ebecd.psmdcp" Id="Rec54bcb1ca7e4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>OLOD130</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Do you think there is still time to act on environmental issues by presence of children in the household</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/25/2022 11:00:00 AM</x:t>
+    <x:t>25/10/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Only respondents who selected environmental issues were asked this question.&lt;br&gt;Due to rounding, the total percentage might not exactly sum to 100.&lt;br&gt;All values of the variable ‘It is too late to act and improve the state of the environment’ which were less than one have been set to zero, refer to the Pulse Survey April-May 2022 - Our Lives Outdoors: Protection of the Environment (https://www.cso.ie/en/releasesandpublications/fp/fp-olodpe/pulsesurveyapril-may2022-ourlivesoutdoorsprotectionoftheenvironment/)publication for further details on the figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD130/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>OLODPE</x:t>
   </x:si>
   <x:si>
     <x:t>Pulse Survey Protection of the Environment</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -394,195 +394,116 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...143 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03967V04725" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Presence of children in the household" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H16" totalsRowShown="0">
   <x:autoFilter ref="A1:H16"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03967V04725"/>
     <x:tableColumn id="6" name="Presence of children in the household"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -851,51 +772,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/OLOD130/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1084,51 +1005,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="59.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="36.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1532,51 +1453,51 @@
       <x:c r="E16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1593,51 +1514,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H16" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="5">
         <x:s v="OLOD130C01"/>
         <x:s v="OLOD130C02"/>
         <x:s v="OLOD130C03"/>
         <x:s v="OLOD130C04"/>
         <x:s v="OLOD130C05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="5">
         <x:s v="There is still time to act but it is unlikely to happen"/>
         <x:s v="There is still time to act and improve the state of the environment"/>
         <x:s v="It is too late to act and improve the state of the environment"/>
         <x:s v="No action is required"/>
         <x:s v="Don't know / Prefer not to say / Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="April-May2022"/>
       </x:sharedItems>
     </x:cacheField>
@@ -1660,27 +1581,178 @@
         <x:s v="Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="53" count="8">
         <x:n v="53"/>
         <x:n v="52"/>
         <x:n v="44"/>
         <x:n v="43"/>
         <x:n v="46"/>
         <x:n v="2"/>
         <x:n v="0"/>
         <x:n v="1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="OLOD130C01"/>
+    <s v="There is still time to act but it is unlikely to happen"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="OLOD130C01"/>
+    <s v="There is still time to act but it is unlikely to happen"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="OLOD130C01"/>
+    <s v="There is still time to act but it is unlikely to happen"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="50"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="OLOD130C02"/>
+    <s v="There is still time to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="OLOD130C02"/>
+    <s v="There is still time to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="OLOD130C02"/>
+    <s v="There is still time to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="50"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="OLOD130C03"/>
+    <s v="It is too late to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="OLOD130C03"/>
+    <s v="It is too late to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="OLOD130C03"/>
+    <s v="It is too late to act and improve the state of the environment"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="50"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD130C04"/>
+    <s v="No action is required"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="OLOD130C04"/>
+    <s v="No action is required"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="OLOD130C04"/>
+    <s v="No action is required"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="50"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="OLOD130C05"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="OLOD130C05"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="OLOD130C05"/>
+    <s v="Don't know / Prefer not to say / Not stated"/>
+    <s v="April-May2022"/>
+    <s v="April-May 2022"/>
+    <s v="50"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+</pivotCacheRecords>
+</file>