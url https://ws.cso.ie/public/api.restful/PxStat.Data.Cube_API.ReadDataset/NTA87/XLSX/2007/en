--- v2 (2026-02-18)
+++ v3 (2026-04-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16071f8cc4f54304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8368d542706c469fab6874899eff6cf1.psmdcp" Id="Rd91685569a914919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45de630c926e48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a05b64c9be364df58481ecc13bb6c017.psmdcp" Id="R8087bc99b7d64aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>