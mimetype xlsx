--- v3 (2026-04-04)
+++ v4 (2026-05-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45de630c926e48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a05b64c9be364df58481ecc13bb6c017.psmdcp" Id="R8087bc99b7d64aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d4a1a318554b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07b5d5d7c4f742c9af0a4f06ad5a46d1.psmdcp" Id="Rd2b5b18610774676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>