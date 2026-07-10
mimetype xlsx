--- v4 (2026-05-22)
+++ v5 (2026-07-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d4a1a318554b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07b5d5d7c4f742c9af0a4f06ad5a46d1.psmdcp" Id="Rd2b5b18610774676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83d15fc4ac24001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85c6f71f5c184086b451661a8b94b664.psmdcp" Id="R2ca072c4b7734656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>