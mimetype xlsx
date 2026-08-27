--- v5 (2026-07-10)
+++ v6 (2026-08-27)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83d15fc4ac24001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85c6f71f5c184086b451661a8b94b664.psmdcp" Id="R2ca072c4b7734656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3836242208149d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d006e5180e304e228c61e40cd0e76c3c.psmdcp" Id="Ra939b16dd9c64f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>