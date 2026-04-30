--- v2 (2026-03-11)
+++ v3 (2026-04-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152d4844510843c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b53fe64e64b04228a39807fdaedd30c3.psmdcp" Id="R535a5dd078eb42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08308bbbac4476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/539581d952ef4852bd2a433878440a21.psmdcp" Id="Rd4b17cd6712249b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>