--- v3 (2026-04-30)
+++ v4 (2026-06-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08308bbbac4476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/539581d952ef4852bd2a433878440a21.psmdcp" Id="Rd4b17cd6712249b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd339580ce714907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96b3cea81291472fa710b1bc7a0e8fc5.psmdcp" Id="R367dfe8f92ad48f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>