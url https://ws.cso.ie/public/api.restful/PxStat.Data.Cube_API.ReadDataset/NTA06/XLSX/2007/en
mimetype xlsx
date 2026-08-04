--- v4 (2026-06-15)
+++ v5 (2026-08-04)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd339580ce714907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96b3cea81291472fa710b1bc7a0e8fc5.psmdcp" Id="R367dfe8f92ad48f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74cb2ddd37e49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0aa81a562afa4c6b81176b982d634e8c.psmdcp" Id="R171dc5e99d6a4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NTA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of journeys</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/11/2020 11:00:00</x:t>
+    <x:t>16/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data may be subject to sampling or other survey errors which are greater in respect of smaller values.</x:t>
+    <x:t>Data may be subject to sampling or other survey errors which are greater in respect of smaller values.&lt;br&gt;16 July 2026 - This table was archived.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NTA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NTS</x:t>
   </x:si>
   <x:si>
     <x:t>National Travel Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -948,51 +948,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">