--- v1 (2026-03-04)
+++ v2 (2026-04-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559df5cc44a84eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4790328bf1f441b59d687c4ff08108d0.psmdcp" Id="R667e25c63ba44487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdecd05247147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb3ac2e9a08e48b483747bf7a4bf1016.psmdcp" Id="R11bcbea2cc294387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>