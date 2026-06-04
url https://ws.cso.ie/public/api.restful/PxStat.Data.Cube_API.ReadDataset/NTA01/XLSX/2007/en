--- v2 (2026-04-18)
+++ v3 (2026-06-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdecd05247147c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb3ac2e9a08e48b483747bf7a4bf1016.psmdcp" Id="R11bcbea2cc294387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f432519584097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ffe01ad6459404e991cf469058b4adb.psmdcp" Id="Ref33051df2994cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>