--- v3 (2026-06-04)
+++ v4 (2026-07-28)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743f432519584097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ffe01ad6459404e991cf469058b4adb.psmdcp" Id="Ref33051df2994cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra453c781d07a43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd0633f5190149eb98c74befb81e90cf.psmdcp" Id="Rc890b9a997814e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NTA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Persons aged 18 and over who travelled or did not travel on the travel reference day</x:t>
+    <x:t>Persons aged 18 years and over who travelled or did not travel on the travel reference day</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2022 11:00:00</x:t>
+    <x:t>16/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>The travel reference day is the day for which respondents provided information on their travel pattern. Data may be subject to sampling or other survey errors which are greater in respect of smaller values.</x:t>
+    <x:t>16 July 2026 - This table was archived. Data can be found on PxStat Table NTA24(table/NTA24).&lt;br&gt;The travel reference day is the day for which respondents provided information on their travel pattern. &lt;br&gt;Data may be subject to sampling or other survey errors which are greater in respect of smaller values.&lt;br&gt;..Breakdown not available.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NTA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NTS</x:t>
   </x:si>
   <x:si>
     <x:t>National Travel Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -924,51 +924,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">