--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra453c781d07a43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd0633f5190149eb98c74befb81e90cf.psmdcp" Id="Rc890b9a997814e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80c014882094a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a3c815fc3d4025b626299bf8ea7094.psmdcp" Id="R21a8174a6db24202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>