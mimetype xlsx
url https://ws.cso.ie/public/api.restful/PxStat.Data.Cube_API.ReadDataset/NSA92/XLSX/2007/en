--- v0 (2025-10-03)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea5a773c3f94198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bf5f833ae3c49749c4e4bdea1b7738b.psmdcp" Id="R848ae052ef524c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc846ba4f2c46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820eb6439ab34d07aedea8e817fc600d.psmdcp" Id="R25b9551d074f4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NSA92</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mean and Median Annual Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/29/2025 11:00:00 AM</x:t>
+    <x:t>29/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In light of the withdrawal of the United Kingdom from the European Union with effect from 01 February 2020, the EU classification has been updated and the relevant data is available in tables NEA09, NSA91 and NSA92 on PxStat. The data presented in NEA07, NSA88 and NSA97 (2011 - 2019) has been revised to reflect accurate groupings of member states following the accession of Croatia into the EU in 2013. Due to the withdrawal of the UK from the EU in 2020, NEA07, NSA88 and NSA97 have subsequently been discontinued.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA92/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EAADS</x:t>
   </x:si>
   <x:si>
     <x:t>Earning Analysis using Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -442,283 +442,144 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04227V04998" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J241" totalsRowShown="0">
   <x:autoFilter ref="A1:J241"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04227V04998"/>
     <x:tableColumn id="8" name="Nationality"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -989,51 +850,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA92/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1222,51 +1083,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J241"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -8968,51 +8829,51 @@
       <x:c r="G241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J241" s="0">
         <x:v>40424</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -9029,51 +8890,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J241" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="NSA92C01"/>
         <x:s v="NSA92C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Mean Annual Earnings"/>
         <x:s v="Median Annual Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="5">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="5">
@@ -9354,27 +9215,2908 @@
         <x:n v="37690"/>
         <x:n v="44816"/>
         <x:n v="51132"/>
         <x:n v="52836"/>
         <x:n v="41709"/>
         <x:n v="56655"/>
         <x:n v="40366"/>
         <x:n v="41229"/>
         <x:n v="39474"/>
         <x:n v="48897"/>
         <x:n v="41715"/>
         <x:n v="39102"/>
         <x:n v="34253"/>
         <x:n v="55460"/>
         <x:n v="32605"/>
         <x:n v="31200"/>
         <x:n v="35200"/>
         <x:n v="40424"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="50584"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="55840"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="42687"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="57082"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="35110"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="35656"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="51496"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="50076"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="57066"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="64403"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="46433"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="60198"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="37186"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="37986"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="55999"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="56171"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="44113"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="44362"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="37949"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="51914"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="32352"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="32285"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="45699"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="43693"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="51498"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="56816"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="44019"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="59467"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="36205"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="37338"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="52483"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="51068"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="58103"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="65465"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="48354"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="63417"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="38858"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="40463"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="56952"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="57348"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="44813"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="45116"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="38655"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="53729"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="32791"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="33042"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="46790"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="44433"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="52688"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="58077"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="44307"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="60609"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="37341"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="38291"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="52247"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="52053"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="59679"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="66977"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="48856"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="64668"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="40545"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="41726"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="56438"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="58612"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="45623"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="46142"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="38869"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="55374"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="33429"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="33522"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="46979"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="45151"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="54734"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="60032"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="46729"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="62834"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="39451"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="39976"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="51757"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="53995"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="62028"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="69437"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="51559"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="67286"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="42964"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="43822"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="56677"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="60816"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="47461"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="47584"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="41114"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="57454"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="35383"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="34910"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="45924"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="46915"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="57320"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="62544"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="49019"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="63334"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="41857"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="42138"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="52345"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="56356"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="65069"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="72248"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="54150"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="67935"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="45583"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="46030"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="57417"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="63520"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="49710"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="49849"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="43182"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="58070"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="37697"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="37174"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="46383"/>
+  </r>
+  <r>
+    <s v="NSA92C01"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="49022"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="41583"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="42454"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="33135"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="51020"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="31147"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="30269"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="38128"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="40579"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="45582"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="48201"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="34966"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="52832"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="32867"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="32627"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="39369"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="44105"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="38282"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="36307"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="30299"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="49307"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="28157"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="26169"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="36457"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="37462"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="42211"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="42797"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="34291"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="52182"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="32294"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="31751"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="38014"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="41222"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="46316"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="48340"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="36660"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="54149"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="34611"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="35000"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="38994"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="44892"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="38779"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="36550"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="30694"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="50465"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="28591"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="27061"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="36672"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="37894"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="42900"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="43203"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="35207"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="53667"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="33442"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="33228"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="38245"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="41823"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="47195"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="49181"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="38110"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="55099"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="36375"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="37157"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="39226"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="45537"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="38772"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="36497"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="31018"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="52628"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="29079"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="28282"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="36936"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="37782"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="44474"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="44672"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="36817"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="56188"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="35153"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="34738"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="37399"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="43221"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="49135"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="51144"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="39994"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="58015"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="38309"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="39247"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="39000"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="47187"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="40119"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="37600"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="32648"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="54972"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="30700"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="29346"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="35267"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="39039"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="46331"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="46358"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="38480"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="55985"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="37097"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="36632"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="37690"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="44816"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="51132"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="52836"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="41709"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="56655"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="40366"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="41229"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="39474"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="48897"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="41715"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="39102"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="34253"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="55460"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="32605"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="31200"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="35200"/>
+  </r>
+  <r>
+    <s v="NSA92C02"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="40424"/>
+  </r>
+</pivotCacheRecords>
 </file>