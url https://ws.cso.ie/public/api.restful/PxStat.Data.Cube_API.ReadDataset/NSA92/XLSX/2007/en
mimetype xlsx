--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc846ba4f2c46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820eb6439ab34d07aedea8e817fc600d.psmdcp" Id="R25b9551d074f4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25773fae4bfa4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee28cc1767684fe3a79e1d974e9371ff.psmdcp" Id="Re10691e8854244f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>