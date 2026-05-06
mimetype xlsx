--- v1 (2026-03-06)
+++ v2 (2026-05-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8926746891ae4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c6753c8c4834b2794db34db51b9d1c0.psmdcp" Id="R4047ee523e684520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f75b78893e40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fd75a789084656976bdace35059a4d.psmdcp" Id="R5ddd8fab15e74feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>