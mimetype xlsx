--- v2 (2026-05-06)
+++ v3 (2026-07-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f75b78893e40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fd75a789084656976bdace35059a4d.psmdcp" Id="R5ddd8fab15e74feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7723ba6bfa42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1fd4b64d514cb5bc5e8ae47c280631.psmdcp" Id="R5beb6210cb264e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>