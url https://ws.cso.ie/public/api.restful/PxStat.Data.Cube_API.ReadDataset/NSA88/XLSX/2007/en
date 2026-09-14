--- v3 (2026-07-21)
+++ v4 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7723ba6bfa42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b1fd4b64d514cb5bc5e8ae47c280631.psmdcp" Id="R5beb6210cb264e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d9b1af9505479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/836e02ad8cbb48bf89b4f8f82d093d10.psmdcp" Id="Rf1f9f07c3b434849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Mean and Median Weekly Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In light of the withdrawal of the United Kingdom from the European Union with effect from 01 February 2020, the EU classification has been updated and the relevant data is available in tables NEA09, NSA91 and NSA92 on PxStat. The data presented in NEA07, NSA88 and NSA97 (2011 - 2019) has been revised to reflect accurate groupings of member states following the accession of Croatia into the EU in 2013. Due to the withdrawal of the UK from the EU in 2020, NEA07, NSA88 and NSA97 have subsequently been discontinued.&lt;br&gt;Estimates of earnings by size class for 2019 and 2020 have been revised to take account of the latest data available for the firm sizes in those periods. The Tables impacted are Tables NSA90 and NSA99. Estimates of earnings for all size classes and breakdowns by other characteristics have not been affected.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA88/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA88/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EAADS</x:t>
   </x:si>
   <x:si>
     <x:t>Earning Analysis using Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eimear Heffernan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>earnings@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -855,51 +855,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA88/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NSA88/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">