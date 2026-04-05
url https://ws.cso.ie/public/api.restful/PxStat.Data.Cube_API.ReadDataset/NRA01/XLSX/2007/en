--- v2 (2026-02-10)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf784de79f3734ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b3ae1a974b4df9b3e0743ea23dcc51.psmdcp" Id="R174fc21b98ba4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52a7fcfd3184840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c801cced05f46b38985e4c514bdc132.psmdcp" Id="Ra645ddcfed654304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>