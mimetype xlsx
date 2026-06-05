--- v3 (2026-04-05)
+++ v4 (2026-06-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52a7fcfd3184840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c801cced05f46b38985e4c514bdc132.psmdcp" Id="Ra645ddcfed654304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f79833113464cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb588513db4e4d68ac3a8183626bf66e.psmdcp" Id="Rbb5b6c004af34f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NRA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>National Road Length</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>28/08/2025 11:00:00</x:t>
+    <x:t>01/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NRA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>TII</x:t>
   </x:si>
   <x:si>
     <x:t>TII Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Noreen Dorgan</x:t>
   </x:si>
@@ -246,50 +246,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -441,141 +444,143 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="21">
+      <items count="22">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
+        <item x="21"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="21">
+      <items count="22">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
+        <item x="21"/>
       </items>
     </pivotField>
     <pivotField name="C03122V03774" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of Carriageway" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
-  <x:autoFilter ref="A1:H85"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H89" totalsRowShown="0">
+  <x:autoFilter ref="A1:H89"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03122V03774"/>
     <x:tableColumn id="6" name="Type of Carriageway"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1074,51 +1079,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H85"/>
+  <x:dimension ref="A1:H89"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3298,50 +3303,154 @@
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H85" s="0">
         <x:v>3936</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H86" s="0">
+        <x:v>5302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H87" s="0">
+        <x:v>993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H88" s="0">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>3937</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3387,170 +3496,176 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NRA01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="National Road Length"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="21">
+      <x:sharedItems count="22">
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="21">
+      <x:sharedItems count="22">
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03122V03774">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Carriageway">
       <x:sharedItems count="4">
         <x:s v="All Carriage ways"/>
         <x:s v="Motorway"/>
         <x:s v="Dual carriageway/two plus one"/>
         <x:s v="Single"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Kilometres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="192" maxValue="5444" count="48">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="192" maxValue="5444" count="52">
         <x:n v="5422"/>
         <x:n v="192"/>
         <x:n v="285"/>
         <x:n v="4944"/>
         <x:n v="5415"/>
         <x:n v="247"/>
         <x:n v="308"/>
         <x:n v="4860"/>
         <x:n v="5427"/>
         <x:n v="270"/>
         <x:n v="353"/>
         <x:n v="4804"/>
         <x:n v="5428"/>
         <x:n v="269"/>
         <x:n v="445"/>
         <x:n v="4714"/>
         <x:n v="5433"/>
         <x:n v="423"/>
         <x:n v="400"/>
         <x:n v="4610"/>
         <x:n v="5444"/>
         <x:n v="663"/>
         <x:n v="299"/>
         <x:n v="4482"/>
         <x:n v="5413"/>
         <x:n v="900"/>
         <x:n v="324"/>
         <x:n v="4189"/>
         <x:n v="5305"/>
         <x:n v="897"/>
         <x:n v="298"/>
         <x:n v="4110"/>
         <x:n v="5306"/>
         <x:n v="916"/>
         <x:n v="294"/>
         <x:n v="4096"/>
         <x:n v="5309"/>
         <x:n v="995"/>
         <x:n v="306"/>
         <x:n v="4008"/>
         <x:n v="332"/>
         <x:n v="3966"/>
         <x:n v="5293"/>
         <x:n v="5291"/>
         <x:n v="377"/>
         <x:n v="3919"/>
         <x:n v="375"/>
         <x:n v="3936"/>
+        <x:n v="5302"/>
+        <x:n v="993"/>
+        <x:n v="373"/>
+        <x:n v="3937"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NRA01"/>
     <s v="National Road Length"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="-"/>
     <s v="All Carriage ways"/>
     <s v="Kilometres"/>
     <n v="5422"/>
   </r>
   <r>
     <s v="NRA01"/>
     <s v="National Road Length"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="01"/>
     <s v="Motorway"/>
@@ -4355,27 +4470,67 @@
     <s v="01"/>
     <s v="Motorway"/>
     <s v="Kilometres"/>
     <n v="995"/>
   </r>
   <r>
     <s v="NRA01"/>
     <s v="National Road Length"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Dual carriageway/two plus one"/>
     <s v="Kilometres"/>
     <n v="375"/>
   </r>
   <r>
     <s v="NRA01"/>
     <s v="National Road Length"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Single"/>
     <s v="Kilometres"/>
     <n v="3936"/>
   </r>
+  <r>
+    <s v="NRA01"/>
+    <s v="National Road Length"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Carriage ways"/>
+    <s v="Kilometres"/>
+    <n v="5302"/>
+  </r>
+  <r>
+    <s v="NRA01"/>
+    <s v="National Road Length"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Motorway"/>
+    <s v="Kilometres"/>
+    <n v="993"/>
+  </r>
+  <r>
+    <s v="NRA01"/>
+    <s v="National Road Length"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Dual carriageway/two plus one"/>
+    <s v="Kilometres"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="NRA01"/>
+    <s v="National Road Length"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Single"/>
+    <s v="Kilometres"/>
+    <n v="3937"/>
+  </r>
 </pivotCacheRecords>
 </file>