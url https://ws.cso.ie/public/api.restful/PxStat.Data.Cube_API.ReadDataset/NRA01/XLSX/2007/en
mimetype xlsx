--- v4 (2026-06-05)
+++ v5 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f79833113464cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb588513db4e4d68ac3a8183626bf66e.psmdcp" Id="Rbb5b6c004af34f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9709f8cf0b02442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2664e965acc49e39e52488773d6bab5.psmdcp" Id="R3807688c805c419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>