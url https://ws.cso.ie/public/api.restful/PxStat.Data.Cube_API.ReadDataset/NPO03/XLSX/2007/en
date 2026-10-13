--- v0 (2025-11-20)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750bf8e108384796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde6e753c31a407c9076788b126c7fcc.psmdcp" Id="Rd267b91c1d3144a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566d9318da634cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/149b24a00d004859a7077f733f239f8b.psmdcp" Id="R796c478993aa4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NPO03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Outcomes for Non-Progressed Students</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>2/29/2024 11:00:00 AM</x:t>
+    <x:t>29/02/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The number of students refers only to New Entrants in Year One who did not progress into Year Two. Records are excluded where PPSN is missing or invalid as these cannot be matched to other administrative data sources.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NPO03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NPO</x:t>
   </x:si>
   <x:si>
     <x:t>Higher Education Outcomes - Non Progression</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -460,315 +460,164 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...263 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="14">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03569V04306" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Outcome Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03919V04671" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Gender" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="NFQ Level" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03544V04280" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Graduation Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="12">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+    <field x="10"/>
+    <field x="11"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="13"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:N121" totalsRowShown="0">
   <x:autoFilter ref="A1:N121"/>
   <x:tableColumns count="14">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Year"/>
     <x:tableColumn id="5" name="C03569V04306"/>
     <x:tableColumn id="6" name="Outcome Year"/>
     <x:tableColumn id="7" name="C03919V04671"/>
     <x:tableColumn id="8" name="Gender"/>
     <x:tableColumn id="9" name="C03427V04134"/>
     <x:tableColumn id="10" name="NFQ Level"/>
     <x:tableColumn id="11" name="C03544V04280"/>
     <x:tableColumn id="12" name="Type of Graduation Outcome"/>
     <x:tableColumn id="13" name="UNIT"/>
     <x:tableColumn id="14" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
@@ -1043,51 +892,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NPO03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1276,51 +1125,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:N121"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="36.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="12.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="13.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="16.139196" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="32.853482" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="8.282054" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:14">
@@ -6637,51 +6486,51 @@
       <x:c r="K121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N121" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -6698,51 +6547,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:N121" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NPO03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Outcomes for Non-Progressed Students"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2020/21"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Year">
       <x:sharedItems count="1">
         <x:s v="2020-2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03569V04306">
       <x:sharedItems count="1">
         <x:s v="10"/>
@@ -6857,27 +6706,1948 @@
         <x:n v="960"/>
         <x:n v="635"/>
         <x:n v="140"/>
         <x:n v="120"/>
         <x:n v="2345"/>
         <x:n v="1015"/>
         <x:n v="905"/>
         <x:n v="170"/>
         <x:n v="105"/>
         <x:n v="90"/>
         <x:n v="45"/>
         <x:n v="355"/>
         <x:n v="195"/>
         <x:n v="110"/>
         <x:n v="1895"/>
         <x:n v="780"/>
         <x:n v="770"/>
         <x:n v="85"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="5355"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="2570"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="1765"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="390"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="3940"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="2985"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="850"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="790"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="2020"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="2345"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="1015"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="1895"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="770"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="06"/>
+    <s v="NFQ Level 6"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="07"/>
+    <s v="NFQ Level 7"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="08"/>
+    <s v="NFQ Level 8"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NPO03C01"/>
+    <s v="Outcomes for Non-Progressed Students"/>
+    <s v="2020/21"/>
+    <s v="2020-2021"/>
+    <s v="10"/>
+    <s v="Outcome Year 1"/>
+    <s v="30"/>
+    <s v="Other gender"/>
+    <s v="09"/>
+    <s v="NFQ Level 9"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+</pivotCacheRecords>
 </file>