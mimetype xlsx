--- v1 (2025-12-07)
+++ v2 (2026-06-21)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5c096d008a475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35dddff89f274877a4c48be9e8c65e58.psmdcp" Id="R94a31d0584404ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1410a4433c8f487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a044f16011436abd37c9ba6560764b.psmdcp" Id="R949f2983f05e4eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NGSDM02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Monthly Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>31/10/2025 11:00:00</x:t>
+    <x:t>29/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NGSDM02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NGDC</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Daily Consumption, Supply &amp; Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
-    <x:t>environment@cso.ie</x:t>
+    <x:t>Climateenergy@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4000</x:t>
+    <x:t>(+353) 1 498 4210</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -741,50 +741,80 @@
     <x:t>2025 March</x:t>
   </x:si>
   <x:si>
     <x:t>2025M04</x:t>
   </x:si>
   <x:si>
     <x:t>2025 April</x:t>
   </x:si>
   <x:si>
     <x:t>2025M05</x:t>
   </x:si>
   <x:si>
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>2025M06</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>2025M07</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -936,51 +966,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="91">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1028,54 +1058,59 @@
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="91">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1123,96 +1158,101 @@
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="C04132V04898" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Networked Gas Customer Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H456" totalsRowShown="0">
-  <x:autoFilter ref="A1:H456"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H481" totalsRowShown="0">
+  <x:autoFilter ref="A1:H481"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04132V04898"/>
     <x:tableColumn id="6" name="Networked Gas Customer Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1711,51 +1751,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H456"/>
+  <x:dimension ref="A1:H481"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="60.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -13581,50 +13621,700 @@
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H456" s="0">
         <x:v>4222.187443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="457" spans="1:8">
+      <x:c r="A457" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C457" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E457" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F457" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G457" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H457" s="0">
+        <x:v>265.745301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="458" spans="1:8">
+      <x:c r="A458" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C458" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E458" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F458" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G458" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H458" s="0">
+        <x:v>211.704287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="459" spans="1:8">
+      <x:c r="A459" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C459" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E459" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F459" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G459" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H459" s="0">
+        <x:v>484.982622</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="460" spans="1:8">
+      <x:c r="A460" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C460" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E460" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F460" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G460" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H460" s="0">
+        <x:v>2883.518339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="461" spans="1:8">
+      <x:c r="A461" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C461" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E461" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F461" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G461" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H461" s="0">
+        <x:v>3845.950549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="462" spans="1:8">
+      <x:c r="A462" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C462" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D462" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E462" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F462" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G462" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H462" s="0">
+        <x:v>465.251705</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="463" spans="1:8">
+      <x:c r="A463" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C463" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D463" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E463" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F463" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G463" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H463" s="0">
+        <x:v>236.174801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="464" spans="1:8">
+      <x:c r="A464" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B464" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C464" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D464" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E464" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F464" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G464" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H464" s="0">
+        <x:v>504.688691</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="465" spans="1:8">
+      <x:c r="A465" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B465" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C465" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D465" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E465" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F465" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G465" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H465" s="0">
+        <x:v>2492.092738</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="466" spans="1:8">
+      <x:c r="A466" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B466" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C466" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D466" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E466" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F466" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G466" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H466" s="0">
+        <x:v>3698.207935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="467" spans="1:8">
+      <x:c r="A467" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C467" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D467" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E467" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F467" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G467" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H467" s="0">
+        <x:v>800.322285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="468" spans="1:8">
+      <x:c r="A468" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C468" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D468" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E468" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F468" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G468" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H468" s="0">
+        <x:v>260.142454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="469" spans="1:8">
+      <x:c r="A469" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C469" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D469" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E469" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F469" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G469" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H469" s="0">
+        <x:v>503.603436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="470" spans="1:8">
+      <x:c r="A470" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B470" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C470" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D470" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E470" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F470" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G470" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H470" s="0">
+        <x:v>2819.030469</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="471" spans="1:8">
+      <x:c r="A471" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B471" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C471" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D471" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E471" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F471" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G471" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H471" s="0">
+        <x:v>4383.098644</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="472" spans="1:8">
+      <x:c r="A472" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B472" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C472" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D472" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E472" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F472" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G472" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H472" s="0">
+        <x:v>1166.405562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="473" spans="1:8">
+      <x:c r="A473" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B473" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C473" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D473" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E473" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F473" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G473" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H473" s="0">
+        <x:v>286.907613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="474" spans="1:8">
+      <x:c r="A474" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B474" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C474" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D474" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E474" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F474" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G474" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H474" s="0">
+        <x:v>489.184941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="475" spans="1:8">
+      <x:c r="A475" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B475" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C475" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D475" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E475" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F475" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G475" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H475" s="0">
+        <x:v>3110.737505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="476" spans="1:8">
+      <x:c r="A476" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B476" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C476" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D476" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E476" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F476" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G476" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H476" s="0">
+        <x:v>5053.235621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="477" spans="1:8">
+      <x:c r="A477" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B477" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C477" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D477" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E477" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F477" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G477" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H477" s="0">
+        <x:v>1391.114323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="478" spans="1:8">
+      <x:c r="A478" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B478" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C478" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D478" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E478" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F478" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G478" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H478" s="0">
+        <x:v>286.813456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="479" spans="1:8">
+      <x:c r="A479" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C479" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D479" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E479" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F479" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G479" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H479" s="0">
+        <x:v>416.996781</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="480" spans="1:8">
+      <x:c r="A480" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B480" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C480" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D480" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E480" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F480" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G480" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H480" s="0">
+        <x:v>2975.064019</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="481" spans="1:8">
+      <x:c r="A481" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B481" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C481" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D481" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E481" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F481" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G481" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H481" s="0">
+        <x:v>5069.988579</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -13670,51 +14360,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NGSDM02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Networked Gas Monthly Demand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="91">
+      <x:sharedItems count="96">
         <x:s v="2018M01"/>
         <x:s v="2018M02"/>
         <x:s v="2018M03"/>
         <x:s v="2018M04"/>
         <x:s v="2018M05"/>
         <x:s v="2018M06"/>
         <x:s v="2018M07"/>
         <x:s v="2018M08"/>
         <x:s v="2018M09"/>
         <x:s v="2018M10"/>
         <x:s v="2018M11"/>
         <x:s v="2018M12"/>
         <x:s v="2019M01"/>
         <x:s v="2019M02"/>
         <x:s v="2019M03"/>
         <x:s v="2019M04"/>
         <x:s v="2019M05"/>
         <x:s v="2019M06"/>
         <x:s v="2019M07"/>
         <x:s v="2019M08"/>
         <x:s v="2019M09"/>
         <x:s v="2019M10"/>
         <x:s v="2019M11"/>
         <x:s v="2019M12"/>
         <x:s v="2020M01"/>
@@ -13762,54 +14452,59 @@
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
+        <x:s v="2025M08"/>
+        <x:s v="2025M09"/>
+        <x:s v="2025M10"/>
+        <x:s v="2025M11"/>
+        <x:s v="2025M12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="91">
+      <x:sharedItems count="96">
         <x:s v="2018 January"/>
         <x:s v="2018 February"/>
         <x:s v="2018 March"/>
         <x:s v="2018 April"/>
         <x:s v="2018 May"/>
         <x:s v="2018 June"/>
         <x:s v="2018 July"/>
         <x:s v="2018 August"/>
         <x:s v="2018 September"/>
         <x:s v="2018 October"/>
         <x:s v="2018 November"/>
         <x:s v="2018 December"/>
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
@@ -13857,77 +14552,82 @@
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
+        <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04132V04898">
       <x:sharedItems count="5">
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="10"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Networked Gas Customer Type">
       <x:sharedItems count="5">
         <x:s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
         <x:s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
         <x:s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
         <x:s v="Power Plants"/>
         <x:s v="All Networked Gas Customers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="194.31643" maxValue="5854.899244" count="455">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="194.31643" maxValue="5854.899244" count="480">
         <x:n v="1852.772253"/>
         <x:n v="307.568179"/>
         <x:n v="401.864132"/>
         <x:n v="2321.830282"/>
         <x:n v="4884.034846"/>
         <x:n v="1780.464717"/>
         <x:n v="298.122083"/>
         <x:n v="432.689092"/>
         <x:n v="2191.393885"/>
         <x:n v="4702.669777"/>
         <x:n v="1840.886541"/>
         <x:n v="311.849247"/>
         <x:n v="502.194799"/>
         <x:n v="2615.813918"/>
         <x:n v="5270.744505"/>
         <x:n v="1146.785425"/>
         <x:n v="265.714788"/>
         <x:n v="535.130633"/>
         <x:n v="2636.367777"/>
         <x:n v="4583.998623"/>
         <x:n v="623.467708"/>
         <x:n v="236.066617"/>
         <x:n v="582.750686"/>
         <x:n v="3172.706388"/>
         <x:n v="4614.991399"/>
@@ -14339,50 +15039,75 @@
         <x:n v="1113.189038"/>
         <x:n v="317.296559"/>
         <x:n v="514.260601"/>
         <x:n v="2906.073613"/>
         <x:n v="4850.819811"/>
         <x:n v="710.442984"/>
         <x:n v="275.874445"/>
         <x:n v="502.45656"/>
         <x:n v="2775.957814"/>
         <x:n v="4264.731803"/>
         <x:n v="407.171014"/>
         <x:n v="250.478387"/>
         <x:n v="507.888066"/>
         <x:n v="2632.390211"/>
         <x:n v="3797.927678"/>
         <x:n v="323.754357"/>
         <x:n v="227.188078"/>
         <x:n v="496.108713"/>
         <x:n v="2403.995556"/>
         <x:n v="3451.046704"/>
         <x:n v="267.659336"/>
         <x:n v="216.080561"/>
         <x:n v="494.581436"/>
         <x:n v="3243.86611"/>
         <x:n v="4222.187443"/>
+        <x:n v="265.745301"/>
+        <x:n v="211.704287"/>
+        <x:n v="484.982622"/>
+        <x:n v="2883.518339"/>
+        <x:n v="3845.950549"/>
+        <x:n v="465.251705"/>
+        <x:n v="236.174801"/>
+        <x:n v="504.688691"/>
+        <x:n v="2492.092738"/>
+        <x:n v="3698.207935"/>
+        <x:n v="800.322285"/>
+        <x:n v="260.142454"/>
+        <x:n v="503.603436"/>
+        <x:n v="2819.030469"/>
+        <x:n v="4383.098644"/>
+        <x:n v="1166.405562"/>
+        <x:n v="286.907613"/>
+        <x:n v="489.184941"/>
+        <x:n v="3110.737505"/>
+        <x:n v="5053.235621"/>
+        <x:n v="1391.114323"/>
+        <x:n v="286.813456"/>
+        <x:n v="416.996781"/>
+        <x:n v="2975.064019"/>
+        <x:n v="5069.988579"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="20"/>
     <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
     <s v="Gigawatt hours"/>
     <n v="1852.772253"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="30"/>
     <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
@@ -18897,27 +19622,277 @@
     <s v="40"/>
     <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
     <s v="Gigawatt hours"/>
     <n v="494.581436"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2025M07"/>
     <s v="2025 July"/>
     <s v="10"/>
     <s v="Power Plants"/>
     <s v="Gigawatt hours"/>
     <n v="3243.86611"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2025M07"/>
     <s v="2025 July"/>
     <s v="-"/>
     <s v="All Networked Gas Customers"/>
     <s v="Gigawatt hours"/>
     <n v="4222.187443"/>
   </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="265.745301"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="211.704287"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="484.982622"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2883.518339"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="3845.950549"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="465.251705"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="236.174801"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="504.688691"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2492.092738"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="3698.207935"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="800.322285"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="260.142454"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="503.603436"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2819.030469"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="4383.098644"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="1166.405562"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="286.907613"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="489.184941"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="3110.737505"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="5053.235621"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="1391.114323"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="286.813456"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="416.996781"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2975.064019"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="5069.988579"/>
+  </r>
 </pivotCacheRecords>
 </file>