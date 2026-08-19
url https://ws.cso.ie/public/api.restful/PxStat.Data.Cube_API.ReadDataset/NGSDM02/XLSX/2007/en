--- v2 (2026-06-21)
+++ v3 (2026-08-19)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1410a4433c8f487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a044f16011436abd37c9ba6560764b.psmdcp" Id="R949f2983f05e4eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1884eb41014148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d56e5f7b0736477a878dcd87f2ba8201.psmdcp" Id="Rf8dc0a4377b2438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NGSDM02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Monthly Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/05/2026 11:00:00</x:t>
+    <x:t>14/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NGSDM02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NGDC</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Daily Consumption, Supply &amp; Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -771,50 +771,68 @@
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>2025M09</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>2025M10</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>2025M11</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -966,51 +984,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="99">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1063,54 +1081,57 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="99">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1163,96 +1184,99 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
       </items>
     </pivotField>
     <pivotField name="C04132V04898" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Networked Gas Customer Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H481" totalsRowShown="0">
-  <x:autoFilter ref="A1:H481"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H496" totalsRowShown="0">
+  <x:autoFilter ref="A1:H496"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04132V04898"/>
     <x:tableColumn id="6" name="Networked Gas Customer Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1751,51 +1775,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H481"/>
+  <x:dimension ref="A1:H496"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="60.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14271,50 +14295,440 @@
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H481" s="0">
         <x:v>5069.988579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="482" spans="1:8">
+      <x:c r="A482" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D482" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E482" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F482" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G482" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H482" s="0">
+        <x:v>1671.777222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="483" spans="1:8">
+      <x:c r="A483" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D483" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E483" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F483" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G483" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H483" s="0">
+        <x:v>327.160407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="484" spans="1:8">
+      <x:c r="A484" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D484" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E484" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F484" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G484" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H484" s="0">
+        <x:v>401.80333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:8">
+      <x:c r="A485" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B485" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C485" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D485" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E485" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F485" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G485" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H485" s="0">
+        <x:v>3495.44653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="486" spans="1:8">
+      <x:c r="A486" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B486" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C486" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D486" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E486" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F486" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G486" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H486" s="0">
+        <x:v>5896.187489</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="487" spans="1:8">
+      <x:c r="A487" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B487" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D487" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E487" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G487" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H487" s="0">
+        <x:v>1312.56875</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:8">
+      <x:c r="A488" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H488" s="0">
+        <x:v>292.304892</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:8">
+      <x:c r="A489" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H489" s="0">
+        <x:v>403.274623</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:8">
+      <x:c r="A490" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H490" s="0">
+        <x:v>2613.206417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:8">
+      <x:c r="A491" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H491" s="0">
+        <x:v>4621.354682</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:8">
+      <x:c r="A492" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H492" s="0">
+        <x:v>1176.285317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:8">
+      <x:c r="A493" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H493" s="0">
+        <x:v>315.580951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:8">
+      <x:c r="A494" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H494" s="0">
+        <x:v>501.42558</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:8">
+      <x:c r="A495" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H495" s="0">
+        <x:v>2678.050549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:8">
+      <x:c r="A496" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H496" s="0">
+        <x:v>4671.342397</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14360,51 +14774,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NGSDM02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Networked Gas Monthly Demand"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="96">
+      <x:sharedItems count="99">
         <x:s v="2018M01"/>
         <x:s v="2018M02"/>
         <x:s v="2018M03"/>
         <x:s v="2018M04"/>
         <x:s v="2018M05"/>
         <x:s v="2018M06"/>
         <x:s v="2018M07"/>
         <x:s v="2018M08"/>
         <x:s v="2018M09"/>
         <x:s v="2018M10"/>
         <x:s v="2018M11"/>
         <x:s v="2018M12"/>
         <x:s v="2019M01"/>
         <x:s v="2019M02"/>
         <x:s v="2019M03"/>
         <x:s v="2019M04"/>
         <x:s v="2019M05"/>
         <x:s v="2019M06"/>
         <x:s v="2019M07"/>
         <x:s v="2019M08"/>
         <x:s v="2019M09"/>
         <x:s v="2019M10"/>
         <x:s v="2019M11"/>
         <x:s v="2019M12"/>
         <x:s v="2020M01"/>
@@ -14457,54 +14871,57 @@
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
         <x:s v="2025M08"/>
         <x:s v="2025M09"/>
         <x:s v="2025M10"/>
         <x:s v="2025M11"/>
         <x:s v="2025M12"/>
+        <x:s v="2026M01"/>
+        <x:s v="2026M02"/>
+        <x:s v="2026M03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="96">
+      <x:sharedItems count="99">
         <x:s v="2018 January"/>
         <x:s v="2018 February"/>
         <x:s v="2018 March"/>
         <x:s v="2018 April"/>
         <x:s v="2018 May"/>
         <x:s v="2018 June"/>
         <x:s v="2018 July"/>
         <x:s v="2018 August"/>
         <x:s v="2018 September"/>
         <x:s v="2018 October"/>
         <x:s v="2018 November"/>
         <x:s v="2018 December"/>
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
@@ -14557,77 +14974,80 @@
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04132V04898">
       <x:sharedItems count="5">
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="10"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Networked Gas Customer Type">
       <x:sharedItems count="5">
         <x:s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
         <x:s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
         <x:s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
         <x:s v="Power Plants"/>
         <x:s v="All Networked Gas Customers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="194.31643" maxValue="5854.899244" count="480">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="194.31643" maxValue="5896.187489" count="495">
         <x:n v="1852.772253"/>
         <x:n v="307.568179"/>
         <x:n v="401.864132"/>
         <x:n v="2321.830282"/>
         <x:n v="4884.034846"/>
         <x:n v="1780.464717"/>
         <x:n v="298.122083"/>
         <x:n v="432.689092"/>
         <x:n v="2191.393885"/>
         <x:n v="4702.669777"/>
         <x:n v="1840.886541"/>
         <x:n v="311.849247"/>
         <x:n v="502.194799"/>
         <x:n v="2615.813918"/>
         <x:n v="5270.744505"/>
         <x:n v="1146.785425"/>
         <x:n v="265.714788"/>
         <x:n v="535.130633"/>
         <x:n v="2636.367777"/>
         <x:n v="4583.998623"/>
         <x:n v="623.467708"/>
         <x:n v="236.066617"/>
         <x:n v="582.750686"/>
         <x:n v="3172.706388"/>
         <x:n v="4614.991399"/>
@@ -15064,50 +15484,65 @@
         <x:n v="265.745301"/>
         <x:n v="211.704287"/>
         <x:n v="484.982622"/>
         <x:n v="2883.518339"/>
         <x:n v="3845.950549"/>
         <x:n v="465.251705"/>
         <x:n v="236.174801"/>
         <x:n v="504.688691"/>
         <x:n v="2492.092738"/>
         <x:n v="3698.207935"/>
         <x:n v="800.322285"/>
         <x:n v="260.142454"/>
         <x:n v="503.603436"/>
         <x:n v="2819.030469"/>
         <x:n v="4383.098644"/>
         <x:n v="1166.405562"/>
         <x:n v="286.907613"/>
         <x:n v="489.184941"/>
         <x:n v="3110.737505"/>
         <x:n v="5053.235621"/>
         <x:n v="1391.114323"/>
         <x:n v="286.813456"/>
         <x:n v="416.996781"/>
         <x:n v="2975.064019"/>
         <x:n v="5069.988579"/>
+        <x:n v="1671.777222"/>
+        <x:n v="327.160407"/>
+        <x:n v="401.80333"/>
+        <x:n v="3495.44653"/>
+        <x:n v="5896.187489"/>
+        <x:n v="1312.56875"/>
+        <x:n v="292.304892"/>
+        <x:n v="403.274623"/>
+        <x:n v="2613.206417"/>
+        <x:n v="4621.354682"/>
+        <x:n v="1176.285317"/>
+        <x:n v="315.580951"/>
+        <x:n v="501.42558"/>
+        <x:n v="2678.050549"/>
+        <x:n v="4671.342397"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="20"/>
     <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
     <s v="Gigawatt hours"/>
     <n v="1852.772253"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="30"/>
     <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
@@ -19872,27 +20307,177 @@
     <s v="40"/>
     <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
     <s v="Gigawatt hours"/>
     <n v="416.996781"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="10"/>
     <s v="Power Plants"/>
     <s v="Gigawatt hours"/>
     <n v="2975.064019"/>
   </r>
   <r>
     <s v="NGSDM02C01"/>
     <s v="Networked Gas Monthly Demand"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="-"/>
     <s v="All Networked Gas Customers"/>
     <s v="Gigawatt hours"/>
     <n v="5069.988579"/>
   </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="1671.777222"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="327.160407"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="401.80333"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="3495.44653"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="5896.187489"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="1312.56875"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="292.304892"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="403.274623"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2613.206417"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="4621.354682"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="20"/>
+    <s v="Non-Daily Metered (annual consumption &lt; 5.55 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="1176.285317"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="30"/>
+    <s v="Daily Metered (annual consumption &gt;= 5.55 GWh and &lt; 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="315.580951"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="40"/>
+    <s v="Large Daily Metered (annual metered capacity &gt;= 57.5 GWh)"/>
+    <s v="Gigawatt hours"/>
+    <n v="501.42558"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="10"/>
+    <s v="Power Plants"/>
+    <s v="Gigawatt hours"/>
+    <n v="2678.050549"/>
+  </r>
+  <r>
+    <s v="NGSDM02C01"/>
+    <s v="Networked Gas Monthly Demand"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="-"/>
+    <s v="All Networked Gas Customers"/>
+    <s v="Gigawatt hours"/>
+    <n v="4671.342397"/>
+  </r>
 </pivotCacheRecords>
 </file>