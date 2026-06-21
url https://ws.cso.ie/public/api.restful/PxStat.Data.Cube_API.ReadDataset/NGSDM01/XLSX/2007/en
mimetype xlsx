--- v2 (2026-03-31)
+++ v3 (2026-06-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d71eb2731b24f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a20dc764bfe741b89f716c7cfd8d3884.psmdcp" Id="Rb8754aae4b224978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb296089e38d4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6211bdde915c4ba684de69ebcbdfb6a0.psmdcp" Id="R3255d39788944a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NGSDM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Monthly Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/01/2026 11:00:00</x:t>
+    <x:t>29/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NGSDM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NGDC</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Daily Consumption, Supply &amp; Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -741,50 +741,68 @@
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>2025M06</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>2025M07</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>2025M08</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>2025M09</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -936,51 +954,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="93">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1030,54 +1048,57 @@
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="93">
+      <items count="96">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1127,92 +1148,95 @@
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
       </items>
     </pivotField>
     <pivotField name="C04236V05009" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Supply Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H280" totalsRowShown="0">
-  <x:autoFilter ref="A1:H280"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H289" totalsRowShown="0">
+  <x:autoFilter ref="A1:H289"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04236V05009"/>
     <x:tableColumn id="6" name="Supply Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1711,51 +1735,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H280"/>
+  <x:dimension ref="A1:H289"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -9005,50 +9029,284 @@
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0">
         <x:v>3813.436971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:8">
+      <x:c r="A281" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G281" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H281" s="0">
+        <x:v>754.731025</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:8">
+      <x:c r="A282" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G282" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H282" s="0">
+        <x:v>3690.457222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:8">
+      <x:c r="A283" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H283" s="0">
+        <x:v>4445.188247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:8">
+      <x:c r="A284" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G284" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H284" s="0">
+        <x:v>747.433298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:8">
+      <x:c r="A285" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G285" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H285" s="0">
+        <x:v>4390.175858</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:8">
+      <x:c r="A286" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G286" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H286" s="0">
+        <x:v>5137.609156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:8">
+      <x:c r="A287" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C287" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D287" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G287" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H287" s="0">
+        <x:v>752.296811</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:8">
+      <x:c r="A288" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D288" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F288" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G288" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H288" s="0">
+        <x:v>4391.136941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:8">
+      <x:c r="A289" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C289" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D289" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G289" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H289" s="0">
+        <x:v>5143.433752</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9094,51 +9352,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NGSDM01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Networked Gas Monthly Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="93">
+      <x:sharedItems count="96">
         <x:s v="2018M01"/>
         <x:s v="2018M02"/>
         <x:s v="2018M03"/>
         <x:s v="2018M04"/>
         <x:s v="2018M05"/>
         <x:s v="2018M06"/>
         <x:s v="2018M07"/>
         <x:s v="2018M08"/>
         <x:s v="2018M09"/>
         <x:s v="2018M10"/>
         <x:s v="2018M11"/>
         <x:s v="2018M12"/>
         <x:s v="2019M01"/>
         <x:s v="2019M02"/>
         <x:s v="2019M03"/>
         <x:s v="2019M04"/>
         <x:s v="2019M05"/>
         <x:s v="2019M06"/>
         <x:s v="2019M07"/>
         <x:s v="2019M08"/>
         <x:s v="2019M09"/>
         <x:s v="2019M10"/>
         <x:s v="2019M11"/>
         <x:s v="2019M12"/>
         <x:s v="2020M01"/>
@@ -9188,54 +9446,57 @@
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
         <x:s v="2025M08"/>
         <x:s v="2025M09"/>
+        <x:s v="2025M10"/>
+        <x:s v="2025M11"/>
+        <x:s v="2025M12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="93">
+      <x:sharedItems count="96">
         <x:s v="2018 January"/>
         <x:s v="2018 February"/>
         <x:s v="2018 March"/>
         <x:s v="2018 April"/>
         <x:s v="2018 May"/>
         <x:s v="2018 June"/>
         <x:s v="2018 July"/>
         <x:s v="2018 August"/>
         <x:s v="2018 September"/>
         <x:s v="2018 October"/>
         <x:s v="2018 November"/>
         <x:s v="2018 December"/>
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
@@ -9285,73 +9546,76 @@
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04236V05009">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Supply Type">
       <x:sharedItems count="3">
         <x:s v="Indigenous Gas Production"/>
         <x:s v="Gas Imports"/>
         <x:s v="All Networked Gas Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="306.338952" maxValue="5988.396691" count="279">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="306.338952" maxValue="5988.396691" count="288">
         <x:n v="3502.651214"/>
         <x:n v="1470.289721"/>
         <x:n v="4972.940935"/>
         <x:n v="3084.020816"/>
         <x:n v="1744.090281"/>
         <x:n v="4828.111097"/>
         <x:n v="3299.892228"/>
         <x:n v="2047.873216"/>
         <x:n v="5347.765444"/>
         <x:n v="2909.535883"/>
         <x:n v="1792.014203"/>
         <x:n v="4701.550086"/>
         <x:n v="2969.397757"/>
         <x:n v="1693.211472"/>
         <x:n v="4662.609229"/>
         <x:n v="3037.905386"/>
         <x:n v="1671.795003"/>
         <x:n v="4709.700389"/>
         <x:n v="2996.889406"/>
         <x:n v="1755.585581"/>
         <x:n v="4752.474987"/>
         <x:n v="2911.257103"/>
         <x:n v="1498.811112"/>
         <x:n v="4410.068215"/>
         <x:n v="2343.707709"/>
@@ -9587,50 +9851,59 @@
         <x:n v="5926.250288"/>
         <x:n v="790.133737"/>
         <x:n v="3576.429169"/>
         <x:n v="4366.562906"/>
         <x:n v="849.849667"/>
         <x:n v="4073.128968"/>
         <x:n v="4922.978635"/>
         <x:n v="822.010794"/>
         <x:n v="3517.671493"/>
         <x:n v="4339.682287"/>
         <x:n v="836.969151"/>
         <x:n v="3020.466943"/>
         <x:n v="3857.436094"/>
         <x:n v="608.568444"/>
         <x:n v="2897.714071"/>
         <x:n v="3506.282515"/>
         <x:n v="800.441353"/>
         <x:n v="3498.661665"/>
         <x:n v="4299.103018"/>
         <x:n v="801.492427"/>
         <x:n v="3123.266766"/>
         <x:n v="3924.759193"/>
         <x:n v="737.599737"/>
         <x:n v="3075.837234"/>
         <x:n v="3813.436971"/>
+        <x:n v="754.731025"/>
+        <x:n v="3690.457222"/>
+        <x:n v="4445.188247"/>
+        <x:n v="747.433298"/>
+        <x:n v="4390.175858"/>
+        <x:n v="5137.609156"/>
+        <x:n v="752.296811"/>
+        <x:n v="4391.136941"/>
+        <x:n v="5143.433752"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
     <n v="3502.651214"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="20"/>
     <s v="Gas Imports"/>
@@ -12385,27 +12658,117 @@
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
     <n v="737.599737"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2025M09"/>
     <s v="2025 September"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
     <n v="3075.837234"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2025M09"/>
     <s v="2025 September"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
     <n v="3813.436971"/>
   </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="754.731025"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="3690.457222"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="4445.188247"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="747.433298"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="4390.175858"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="5137.609156"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="752.296811"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="4391.136941"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="5143.433752"/>
+  </r>
 </pivotCacheRecords>
 </file>