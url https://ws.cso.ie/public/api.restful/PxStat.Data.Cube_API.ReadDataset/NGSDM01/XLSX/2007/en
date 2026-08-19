--- v3 (2026-06-21)
+++ v4 (2026-08-19)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb296089e38d4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6211bdde915c4ba684de69ebcbdfb6a0.psmdcp" Id="R3255d39788944a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra522d902b2fa4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a6e33f2f14b4143939bd5d9e6b892b5.psmdcp" Id="Rb1197afcab644606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NGSDM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Monthly Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/05/2026 11:00:00</x:t>
+    <x:t>14/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NGSDM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NGDC</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Daily Consumption, Supply &amp; Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -759,50 +759,68 @@
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>2025M09</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>2025M10</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>2025M11</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -954,51 +972,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="99">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1051,54 +1069,57 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="96">
+      <items count="99">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1151,92 +1172,95 @@
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
       </items>
     </pivotField>
     <pivotField name="C04236V05009" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Supply Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H289" totalsRowShown="0">
-  <x:autoFilter ref="A1:H289"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H298" totalsRowShown="0">
+  <x:autoFilter ref="A1:H298"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04236V05009"/>
     <x:tableColumn id="6" name="Supply Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1735,51 +1759,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H289"/>
+  <x:dimension ref="A1:H298"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -9263,50 +9287,284 @@
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H289" s="0">
         <x:v>5143.433752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:8">
+      <x:c r="A290" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G290" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H290" s="0">
+        <x:v>718.782294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:8">
+      <x:c r="A291" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G291" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H291" s="0">
+        <x:v>5280.871142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:8">
+      <x:c r="A292" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C292" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D292" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E292" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F292" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G292" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H292" s="0">
+        <x:v>5999.653436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:8">
+      <x:c r="A293" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G293" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H293" s="0">
+        <x:v>663.800083</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294" spans="1:8">
+      <x:c r="A294" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G294" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H294" s="0">
+        <x:v>4028.418222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295" spans="1:8">
+      <x:c r="A295" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C295" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E295" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G295" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H295" s="0">
+        <x:v>4692.218305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296" spans="1:8">
+      <x:c r="A296" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G296" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H296" s="0">
+        <x:v>704.943519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:8">
+      <x:c r="A297" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D297" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E297" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G297" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H297" s="0">
+        <x:v>4020.387772</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:8">
+      <x:c r="A298" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D298" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G298" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H298" s="0">
+        <x:v>4725.331291</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9352,51 +9610,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NGSDM01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Networked Gas Monthly Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="96">
+      <x:sharedItems count="99">
         <x:s v="2018M01"/>
         <x:s v="2018M02"/>
         <x:s v="2018M03"/>
         <x:s v="2018M04"/>
         <x:s v="2018M05"/>
         <x:s v="2018M06"/>
         <x:s v="2018M07"/>
         <x:s v="2018M08"/>
         <x:s v="2018M09"/>
         <x:s v="2018M10"/>
         <x:s v="2018M11"/>
         <x:s v="2018M12"/>
         <x:s v="2019M01"/>
         <x:s v="2019M02"/>
         <x:s v="2019M03"/>
         <x:s v="2019M04"/>
         <x:s v="2019M05"/>
         <x:s v="2019M06"/>
         <x:s v="2019M07"/>
         <x:s v="2019M08"/>
         <x:s v="2019M09"/>
         <x:s v="2019M10"/>
         <x:s v="2019M11"/>
         <x:s v="2019M12"/>
         <x:s v="2020M01"/>
@@ -9449,54 +9707,57 @@
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
         <x:s v="2025M08"/>
         <x:s v="2025M09"/>
         <x:s v="2025M10"/>
         <x:s v="2025M11"/>
         <x:s v="2025M12"/>
+        <x:s v="2026M01"/>
+        <x:s v="2026M02"/>
+        <x:s v="2026M03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="96">
+      <x:sharedItems count="99">
         <x:s v="2018 January"/>
         <x:s v="2018 February"/>
         <x:s v="2018 March"/>
         <x:s v="2018 April"/>
         <x:s v="2018 May"/>
         <x:s v="2018 June"/>
         <x:s v="2018 July"/>
         <x:s v="2018 August"/>
         <x:s v="2018 September"/>
         <x:s v="2018 October"/>
         <x:s v="2018 November"/>
         <x:s v="2018 December"/>
         <x:s v="2019 January"/>
         <x:s v="2019 February"/>
         <x:s v="2019 March"/>
         <x:s v="2019 April"/>
         <x:s v="2019 May"/>
         <x:s v="2019 June"/>
         <x:s v="2019 July"/>
         <x:s v="2019 August"/>
         <x:s v="2019 September"/>
         <x:s v="2019 October"/>
         <x:s v="2019 November"/>
         <x:s v="2019 December"/>
         <x:s v="2020 January"/>
@@ -9549,73 +9810,76 @@
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04236V05009">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Supply Type">
       <x:sharedItems count="3">
         <x:s v="Indigenous Gas Production"/>
         <x:s v="Gas Imports"/>
         <x:s v="All Networked Gas Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="306.338952" maxValue="5988.396691" count="288">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="306.338952" maxValue="5999.653436" count="297">
         <x:n v="3502.651214"/>
         <x:n v="1470.289721"/>
         <x:n v="4972.940935"/>
         <x:n v="3084.020816"/>
         <x:n v="1744.090281"/>
         <x:n v="4828.111097"/>
         <x:n v="3299.892228"/>
         <x:n v="2047.873216"/>
         <x:n v="5347.765444"/>
         <x:n v="2909.535883"/>
         <x:n v="1792.014203"/>
         <x:n v="4701.550086"/>
         <x:n v="2969.397757"/>
         <x:n v="1693.211472"/>
         <x:n v="4662.609229"/>
         <x:n v="3037.905386"/>
         <x:n v="1671.795003"/>
         <x:n v="4709.700389"/>
         <x:n v="2996.889406"/>
         <x:n v="1755.585581"/>
         <x:n v="4752.474987"/>
         <x:n v="2911.257103"/>
         <x:n v="1498.811112"/>
         <x:n v="4410.068215"/>
         <x:n v="2343.707709"/>
@@ -9860,50 +10124,59 @@
         <x:n v="4339.682287"/>
         <x:n v="836.969151"/>
         <x:n v="3020.466943"/>
         <x:n v="3857.436094"/>
         <x:n v="608.568444"/>
         <x:n v="2897.714071"/>
         <x:n v="3506.282515"/>
         <x:n v="800.441353"/>
         <x:n v="3498.661665"/>
         <x:n v="4299.103018"/>
         <x:n v="801.492427"/>
         <x:n v="3123.266766"/>
         <x:n v="3924.759193"/>
         <x:n v="737.599737"/>
         <x:n v="3075.837234"/>
         <x:n v="3813.436971"/>
         <x:n v="754.731025"/>
         <x:n v="3690.457222"/>
         <x:n v="4445.188247"/>
         <x:n v="747.433298"/>
         <x:n v="4390.175858"/>
         <x:n v="5137.609156"/>
         <x:n v="752.296811"/>
         <x:n v="4391.136941"/>
         <x:n v="5143.433752"/>
+        <x:n v="718.782294"/>
+        <x:n v="5280.871142"/>
+        <x:n v="5999.653436"/>
+        <x:n v="663.800083"/>
+        <x:n v="4028.418222"/>
+        <x:n v="4692.218305"/>
+        <x:n v="704.943519"/>
+        <x:n v="4020.387772"/>
+        <x:n v="4725.331291"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
     <n v="3502.651214"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2018M01"/>
     <s v="2018 January"/>
     <s v="20"/>
     <s v="Gas Imports"/>
@@ -12748,27 +13021,117 @@
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
     <n v="752.296811"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
     <n v="4391.136941"/>
   </r>
   <r>
     <s v="NGSDM01C01"/>
     <s v="Networked Gas Monthly Supply"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
     <n v="5143.433752"/>
   </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="718.782294"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="5280.871142"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="5999.653436"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="663.800083"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="4028.418222"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="4692.218305"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="704.943519"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="4020.387772"/>
+  </r>
+  <r>
+    <s v="NGSDM01C01"/>
+    <s v="Networked Gas Monthly Supply"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="4725.331291"/>
+  </r>
 </pivotCacheRecords>
 </file>