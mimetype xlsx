--- v2 (2026-03-25)
+++ v3 (2026-06-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70bee4083964c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d069ccc9872448fdbb153b5152c2d664.psmdcp" Id="R421fe8e3528f42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d349570db74bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03b2b4b538b24ddfb506390aa58d3378.psmdcp" Id="R6b2585f67126484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NGSDA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Annual Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/09/2025 11:00:00</x:t>
+    <x:t>29/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NGSDA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NGDC</x:t>
   </x:si>
   <x:si>
     <x:t>Networked Gas Daily Consumption, Supply &amp; Demand</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -204,50 +204,53 @@
     <x:t>Gas Imports</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All Networked Gas Supply</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -399,111 +402,113 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="7">
+      <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
+        <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="7">
+      <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
+        <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="C04236V05009" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Supply Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H22" totalsRowShown="0">
-  <x:autoFilter ref="A1:H22"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H25" totalsRowShown="0">
+  <x:autoFilter ref="A1:H25"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04236V05009"/>
     <x:tableColumn id="6" name="Supply Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1002,64 +1007,64 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H22"/>
+  <x:dimension ref="A1:H25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.567768" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="13.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
@@ -1067,155 +1072,155 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>35302.17769</x:v>
+        <x:v>35302.177689</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>22482.56139</x:v>
+        <x:v>22482.561385</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>57784.73907</x:v>
+        <x:v>57784.739074</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>27633.08452</x:v>
+        <x:v>27633.084524</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>31228.45021</x:v>
+        <x:v>31228.450206</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
@@ -1223,51 +1228,51 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>21171.68452</x:v>
+        <x:v>21171.684522</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="0">
@@ -1275,155 +1280,155 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>58687.70413</x:v>
+        <x:v>58687.704132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>16003.71686</x:v>
+        <x:v>16003.716857</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>40252.18512</x:v>
+        <x:v>40252.185122</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>56255.90198</x:v>
+        <x:v>56255.901979</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>14824.05394</x:v>
+        <x:v>14824.053936</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
@@ -1431,207 +1436,285 @@
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>57473.16176</x:v>
+        <x:v>57473.161756</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>11893.39195</x:v>
+        <x:v>11893.391945</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>41450.28508</x:v>
+        <x:v>41450.285077</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>53343.67702</x:v>
+        <x:v>53343.677022</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>11103.969</x:v>
+        <x:v>11103.969003</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>43716.70534</x:v>
+        <x:v>43716.705342</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>54820.67435</x:v>
+        <x:v>54820.674345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:8">
+      <x:c r="A23" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H23" s="0">
+        <x:v>9345.793799</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8">
+      <x:c r="A24" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H24" s="0">
+        <x:v>44336.929263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8">
+      <x:c r="A25" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H25" s="0">
+        <x:v>53682.723062</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1677,308 +1760,343 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NGSDA01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Networked Gas Annual Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="7">
+      <x:sharedItems count="8">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="7">
+      <x:sharedItems count="8">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04236V05009">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Supply Type">
       <x:sharedItems count="3">
         <x:s v="Indigenous Gas Production"/>
         <x:s v="Gas Imports"/>
         <x:s v="All Networked Gas Supply"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="11103.969" maxValue="58861.53473" count="21">
-[...4 lines deleted...]
-        <x:n v="31228.45021"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9345.793799" maxValue="58861.53473" count="24">
+        <x:n v="35302.177689"/>
+        <x:n v="22482.561385"/>
+        <x:n v="57784.739074"/>
+        <x:n v="27633.084524"/>
+        <x:n v="31228.450206"/>
         <x:n v="58861.53473"/>
-        <x:n v="21171.68452"/>
+        <x:n v="21171.684522"/>
         <x:n v="37516.01961"/>
-        <x:n v="58687.70413"/>
-[...3 lines deleted...]
-        <x:n v="14824.05394"/>
+        <x:n v="58687.704132"/>
+        <x:n v="16003.716857"/>
+        <x:n v="40252.185122"/>
+        <x:n v="56255.901979"/>
+        <x:n v="14824.053936"/>
         <x:n v="42649.10782"/>
-        <x:n v="57473.16176"/>
-[...5 lines deleted...]
-        <x:n v="54820.67435"/>
+        <x:n v="57473.161756"/>
+        <x:n v="11893.391945"/>
+        <x:n v="41450.285077"/>
+        <x:n v="53343.677022"/>
+        <x:n v="11103.969003"/>
+        <x:n v="43716.705342"/>
+        <x:n v="54820.674345"/>
+        <x:n v="9345.793799"/>
+        <x:n v="44336.929263"/>
+        <x:n v="53682.723062"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="35302.17769"/>
+    <n v="35302.177689"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
-    <n v="22482.56139"/>
+    <n v="22482.561385"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="57784.73907"/>
+    <n v="57784.739074"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="27633.08452"/>
+    <n v="27633.084524"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
-    <n v="31228.45021"/>
+    <n v="31228.450206"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
     <n v="58861.53473"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="21171.68452"/>
+    <n v="21171.684522"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
     <n v="37516.01961"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="58687.70413"/>
+    <n v="58687.704132"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="16003.71686"/>
+    <n v="16003.716857"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
-    <n v="40252.18512"/>
+    <n v="40252.185122"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="56255.90198"/>
+    <n v="56255.901979"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="14824.05394"/>
+    <n v="14824.053936"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
     <n v="42649.10782"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="57473.16176"/>
+    <n v="57473.161756"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="11893.39195"/>
+    <n v="11893.391945"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
-    <n v="41450.28508"/>
+    <n v="41450.285077"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="53343.67702"/>
+    <n v="53343.677022"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Indigenous Gas Production"/>
     <s v="Gigawatt hours"/>
-    <n v="11103.969"/>
+    <n v="11103.969003"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Gas Imports"/>
     <s v="Gigawatt hours"/>
-    <n v="43716.70534"/>
+    <n v="43716.705342"/>
   </r>
   <r>
     <s v="NGSDA01C01"/>
     <s v="Networked Gas Annual Supply"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All Networked Gas Supply"/>
     <s v="Gigawatt hours"/>
-    <n v="54820.67435"/>
+    <n v="54820.674345"/>
+  </r>
+  <r>
+    <s v="NGSDA01C01"/>
+    <s v="Networked Gas Annual Supply"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Indigenous Gas Production"/>
+    <s v="Gigawatt hours"/>
+    <n v="9345.793799"/>
+  </r>
+  <r>
+    <s v="NGSDA01C01"/>
+    <s v="Networked Gas Annual Supply"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Gas Imports"/>
+    <s v="Gigawatt hours"/>
+    <n v="44336.929263"/>
+  </r>
+  <r>
+    <s v="NGSDA01C01"/>
+    <s v="Networked Gas Annual Supply"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Networked Gas Supply"/>
+    <s v="Gigawatt hours"/>
+    <n v="53682.723062"/>
   </r>
 </pivotCacheRecords>
 </file>