--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfea9e7aff44078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cbb47508bc94382a80b384875ee9475.psmdcp" Id="Rb124df9c6c58417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39e1557207c4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0c0c3dffda46bc936ff89a2a4050a1.psmdcp" Id="Rac65158e0f744fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NELMA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings among New Entrant Employments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>3/21/2025 11:00:00 AM</x:t>
+    <x:t>21/03/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NELMA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ENEE</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings of New Entrants to Employment</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eimear Heffernan</x:t>
   </x:si>
@@ -275,50 +275,53 @@
   <x:si>
     <x:t>GB</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom of Great Britain and Northern Ireland (the)</x:t>
   </x:si>
   <x:si>
     <x:t>All nationalities</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>NELMA05C02</x:t>
   </x:si>
   <x:si>
     <x:t>Median Weekly Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>NELMA05C03</x:t>
   </x:si>
   <x:si>
     <x:t>Mean Annual Earnings</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>NELMA05C04</x:t>
   </x:si>
   <x:si>
     <x:t>Median Annual Earnings</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
@@ -460,299 +463,148 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...247 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04358V05139" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Youth or General Employment Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J265" totalsRowShown="0">
   <x:autoFilter ref="A1:J265"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04358V05139"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="C02076V02508"/>
     <x:tableColumn id="8" name="Youth or General Employment Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1023,51 +875,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NELMA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1198,51 +1050,51 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1254,51 +1106,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J265"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="36.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6328,50 +6180,53 @@
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="159" spans="1:10">
       <x:c r="A159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>57</x:v>
@@ -7643,2170 +7498,2173 @@
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J199" s="0">
         <x:v>38990</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J200" s="0">
         <x:v>20572</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:10">
       <x:c r="A201" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J201" s="0">
         <x:v>23703</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J202" s="0">
         <x:v>23269</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J203" s="0">
         <x:v>18568</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J204" s="0">
         <x:v>46569</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J205" s="0">
         <x:v>45625</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J206" s="0">
         <x:v>12704</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:10">
       <x:c r="A207" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J207" s="0">
         <x:v>27202</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:10">
       <x:c r="A208" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J208" s="0">
         <x:v>18297</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:10">
       <x:c r="A209" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J209" s="0">
         <x:v>25041</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:10">
       <x:c r="A210" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J210" s="0">
         <x:v>35480</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J211" s="0">
         <x:v>32722</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:10">
       <x:c r="A212" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J212" s="0">
         <x:v>21189</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J213" s="0">
         <x:v>34165</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J214" s="0">
         <x:v>31752</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:10">
       <x:c r="A215" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J215" s="0">
         <x:v>18219</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:10">
       <x:c r="A216" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J216" s="0">
         <x:v>27400</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:10">
       <x:c r="A217" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J217" s="0">
         <x:v>24814</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:10">
       <x:c r="A218" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J218" s="0">
         <x:v>25218</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:10">
       <x:c r="A219" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J219" s="0">
         <x:v>28686</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J220" s="0">
         <x:v>27705</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:10">
       <x:c r="A221" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J221" s="0">
         <x:v>25383</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:10">
       <x:c r="A222" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J222" s="0">
         <x:v>30710</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:10">
       <x:c r="A223" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J223" s="0">
         <x:v>28970</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:10">
       <x:c r="A224" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
+      <x:c r="J224" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
     </x:row>
     <x:row r="225" spans="1:10">
       <x:c r="A225" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J225" s="0">
         <x:v>30530</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:10">
       <x:c r="A226" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J226" s="0">
         <x:v>30578</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:10">
       <x:c r="A227" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J227" s="0">
         <x:v>18213</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:10">
       <x:c r="A228" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J228" s="0">
         <x:v>37564</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:10">
       <x:c r="A229" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J229" s="0">
         <x:v>31630</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:10">
       <x:c r="A230" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J230" s="0">
         <x:v>14101</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:10">
       <x:c r="A231" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J231" s="0">
         <x:v>31023</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:10">
       <x:c r="A232" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J232" s="0">
         <x:v>25402</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J233" s="0">
         <x:v>19589</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:10">
       <x:c r="A234" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J234" s="0">
         <x:v>23525</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:10">
       <x:c r="A235" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J235" s="0">
         <x:v>23095</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:10">
       <x:c r="A236" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J236" s="0">
         <x:v>19730</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:10">
       <x:c r="A237" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J237" s="0">
         <x:v>44666</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:10">
       <x:c r="A238" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J238" s="0">
         <x:v>42915</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:10">
       <x:c r="A239" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J239" s="0">
         <x:v>12217</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:10">
       <x:c r="A240" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J240" s="0">
         <x:v>30094</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:10">
       <x:c r="A241" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J241" s="0">
         <x:v>18208</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:10">
       <x:c r="A242" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J242" s="0">
         <x:v>27129</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:10">
       <x:c r="A243" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J243" s="0">
         <x:v>33242</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:10">
       <x:c r="A244" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J244" s="0">
         <x:v>31596</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:10">
       <x:c r="A245" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J245" s="0">
         <x:v>22884</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:10">
       <x:c r="A246" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J246" s="0">
         <x:v>36194</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:10">
       <x:c r="A247" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J247" s="0">
         <x:v>33546</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:10">
       <x:c r="A248" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J248" s="0">
         <x:v>19967</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:10">
       <x:c r="A249" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J249" s="0">
         <x:v>28658</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:10">
       <x:c r="A250" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J250" s="0">
         <x:v>25439</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J251" s="0">
         <x:v>25814</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:10">
       <x:c r="A252" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J252" s="0">
         <x:v>29445</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:10">
       <x:c r="A253" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J253" s="0">
         <x:v>28331</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:10">
       <x:c r="A254" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J254" s="0">
         <x:v>28598</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:10">
       <x:c r="A255" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J255" s="0">
         <x:v>31121</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:10">
       <x:c r="A256" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J256" s="0">
         <x:v>30328</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:10">
       <x:c r="A257" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J257" s="0">
         <x:v>23602</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:10">
       <x:c r="A258" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J258" s="0">
         <x:v>23942</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:10">
       <x:c r="A259" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J259" s="0">
         <x:v>23746</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:10">
       <x:c r="A260" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J260" s="0">
         <x:v>14141</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:10">
       <x:c r="A261" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J261" s="0">
         <x:v>40191</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:10">
       <x:c r="A262" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J262" s="0">
         <x:v>33653</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:10">
       <x:c r="A263" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J263" s="0">
         <x:v>14665</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:10">
       <x:c r="A264" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J264" s="0">
         <x:v>33217</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:10">
       <x:c r="A265" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J265" s="0">
         <x:v>28057</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -9823,51 +9681,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J265" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="NELMA05C01"/>
         <x:s v="NELMA05C02"/>
         <x:s v="NELMA05C03"/>
         <x:s v="NELMA05C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Mean Weekly Earnings"/>
         <x:s v="Median Weekly Earnings"/>
         <x:s v="Mean Annual Earnings"/>
         <x:s v="Median Annual Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
@@ -10174,27 +10032,3196 @@
         <x:n v="19967"/>
         <x:n v="28658"/>
         <x:n v="25439"/>
         <x:n v="25814"/>
         <x:n v="29445"/>
         <x:n v="28331"/>
         <x:n v="28598"/>
         <x:n v="31121"/>
         <x:n v="30328"/>
         <x:n v="23602"/>
         <x:n v="23942"/>
         <x:n v="23746"/>
         <x:n v="14141"/>
         <x:n v="40191"/>
         <x:n v="33653"/>
         <x:n v="14665"/>
         <x:n v="33217"/>
         <x:n v="28057"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="361.9"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="431.11"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="418.41"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="564.38"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="870.78"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="836.13"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="252.42"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="632.61"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="411.86"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="464.14"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="726.52"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="666.77"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="421.58"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="755.88"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="679.57"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="369.1"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="602.15"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="514.17"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="485.73"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="628.01"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="589.48"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="488.81"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="713.86"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="635.55"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="384.45"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="423.21"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="414.1"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="371.96"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="886.59"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="727.99"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="304.93"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="674.93"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="527.1"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="361.79"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="410.06"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="401.07"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="395.47"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="769.61"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="722.57"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="252.08"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="660.94"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="410.85"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="462.21"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="661.22"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="607.87"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="410.51"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="717.02"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="653.31"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="380.38"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="593.13"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="509.8"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="500.34"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="626.1"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="588.88"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="499.66"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="659.07"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="601.69"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="388.31"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="423.83"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="415.82"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="370.82"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="895.43"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="741.06"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="304.82"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="662.62"/>
+  </r>
+  <r>
+    <s v="NELMA05C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="523.49"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="349.93"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="385.97"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="378.69"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="326.88"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="732.91"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="673.93"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="208.4"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="455.81"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="264.78"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="446.38"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="549.33"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="518.72"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="371.73"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="517.41"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="476.95"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="342.25"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="513.34"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="448.92"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="470.86"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="544.63"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="521.27"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="474.19"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="532.82"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="510.8"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="381.42"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="388.98"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="385.69"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="283.25"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="587.96"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="249.24"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="495.44"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="388.5"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="340.09"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="367.41"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="360.47"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="643.31"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="601.86"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="203.11"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="473.2"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="257.84"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="453.08"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="533.85"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="511.89"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="387.73"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="533.54"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="495.01"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="365.04"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="528.75"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="465.49"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="491.77"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="563.36"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="539.33"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="497.56"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="548.8"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="527.95"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="401.13"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="416.38"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="409.89"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="302.05"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="609.3"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="499.77"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="252.17"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="NELMA05C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="403.08"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="20764"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="30865"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="30027"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="22742"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="51408"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="50366"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="14587"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="41030"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="30741"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="27335"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="49850"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="46578"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="23758"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="51861"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="48063"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="18858"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33201"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="29604"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="26110"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33873"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="32170"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="27167"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="45787"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="41710"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="59274"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="56685"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="21357"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="64261"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="56562"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="16752"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="45465"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="37555"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="20619"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="26210"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25499"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="23870"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="50689"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="49312"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="14200"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="44509"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="31531"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="27656"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="45977"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="43124"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25760"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="52147"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="48948"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="20519"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33777"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="29783"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25591"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33664"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="31752"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="31449"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="40829"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="38527"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="22908"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="25763"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25277"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="18172"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="58544"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="51743"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="17380"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="46107"/>
+  </r>
+  <r>
+    <s v="NELMA05C03"/>
+    <s v="Mean Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="38990"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="20572"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="23703"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23269"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="18568"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="46569"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="45625"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="12704"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="27202"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="18297"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25041"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="35480"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="32722"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="21189"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="34165"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="31752"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="18219"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="27400"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24814"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25218"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="28686"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="27705"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25383"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="30710"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="28970"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="30530"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="30578"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="18213"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="37564"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="31630"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="14101"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="31023"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25402"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="19589"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="23525"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23095"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="19730"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="44666"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="42915"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="12217"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="30094"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="18208"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="27129"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33242"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="31596"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="22884"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="36194"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC3"/>
+    <s v="Other countries (3)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="33546"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="19967"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="28658"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25439"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="25814"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="29445"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="28331"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="28598"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="31121"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="30328"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="23602"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="23942"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23746"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="14141"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="40191"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="33653"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="14665"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="426"/>
+    <s v="25 - 64 years"/>
+    <s v="€"/>
+    <n v="33217"/>
+  </r>
+  <r>
+    <s v="NELMA05C04"/>
+    <s v="Median Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="28057"/>
+  </r>
+</pivotCacheRecords>
 </file>