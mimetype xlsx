--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39e1557207c4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0c0c3dffda46bc936ff89a2a4050a1.psmdcp" Id="Rac65158e0f744fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2dd515955c45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c280bc89f04a432baac6a6e8af33300b.psmdcp" Id="Rea14bb32ef8748ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>