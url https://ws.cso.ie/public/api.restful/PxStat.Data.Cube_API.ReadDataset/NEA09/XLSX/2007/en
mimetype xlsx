--- v0 (2025-10-03)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c683b60dc4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be409bdfdd8a489781ee6953b7364c09.psmdcp" Id="R2407515334d6431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a60b475aac4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/574ed48746654e648d17a0708c9d0a5f.psmdcp" Id="R62f3565a038b46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NEA09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Median Weekly Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/29/2025 11:00:00 AM</x:t>
+    <x:t>29/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In light of the withdrawal of the United Kingdom from the European Union with effect from 01 February 2020, the EU classification has been updated and the relevant data is available in tables NEA09, NSA91 and NSA92 on PxStat. The data presented in NEA07, NSA88 and NSA97 (2011 - 2019) has been revised to reflect accurate groupings of member states following the accession of Croatia into the EU in 2013. Due to the withdrawal of the UK from the EU in 2020, NEA07, NSA88 and NSA97 have subsequently been discontinued.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NEA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EAADS</x:t>
   </x:si>
   <x:si>
     <x:t>Earning Analysis using Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -499,363 +499,164 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...311 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02665V03225" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev 2 Economic Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04227V04998" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J561" totalsRowShown="0">
   <x:autoFilter ref="A1:J561"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02665V03225"/>
     <x:tableColumn id="6" name="NACE Rev 2 Economic Sector"/>
     <x:tableColumn id="7" name="C04227V04998"/>
     <x:tableColumn id="8" name="Nationality"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1126,51 +927,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NEA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1359,51 +1160,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J561"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="65.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -19345,51 +19146,51 @@
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J561" s="0">
         <x:v>454.34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -19406,51 +19207,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J561" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NEA09C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Median Weekly Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="5">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="5">
         <x:s v="2020"/>
         <x:s v="2021"/>
@@ -20069,27 +19870,6748 @@
         <x:n v="677.93"/>
         <x:n v="871.87"/>
         <x:n v="1058.12"/>
         <x:n v="1244.08"/>
         <x:n v="893.52"/>
         <x:n v="1183.06"/>
         <x:n v="815.04"/>
         <x:n v="690.99"/>
         <x:n v="753.35"/>
         <x:n v="1027.24"/>
         <x:n v="443.26"/>
         <x:n v="542.56"/>
         <x:n v="508"/>
         <x:n v="580.25"/>
         <x:n v="462.79"/>
         <x:n v="507.12"/>
         <x:n v="428.99"/>
         <x:n v="454.34"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="653.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="662.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="546.82"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="825.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="527.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="521.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="538.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="629.46"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="659.15"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="715.7"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="649.44"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="643.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="619.51"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="692.24"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="622.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="657.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="455.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="517.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="510.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="409.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="498.77"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="493.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="439.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="467.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="660.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="620.96"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="553.74"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="612.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="564.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="588.38"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="631.15"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="301.66"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="353.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="389.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="316.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="388.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="392.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="341.24"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="332.85"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1035.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1232.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="1108.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1179.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="888.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="1004.39"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="1272.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1081.91"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="744"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="852.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="693.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="879.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="635.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="634.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="729.7"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="741.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="550.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="580.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="499.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="529.73"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="468.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="471.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="454.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="525.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="872.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="835.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="677.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="764.14"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="633.63"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="687.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="711.57"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="867.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="802.44"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="766.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="552.95"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="732.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="410.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="462.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="680.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="786.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="650.64"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="629.22"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="516.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="866.78"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="505.88"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="579.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="771.6"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="653.63"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="808.67"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="778.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="581.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="860.86"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="600.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="560.68"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="576.72"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="735.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="903.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1075.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="777.44"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1054.71"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="690.81"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="583.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="741.51"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="888.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="389.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="435.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="379.57"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="435.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="358.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="396.61"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="341.24"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="663.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="679.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="574.81"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="823.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="558.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="556.51"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="574.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="644.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="691.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="747.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="698.21"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="721.13"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="674.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="746.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="659.83"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="692.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="464.69"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="527.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="530.78"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="424.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="522.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="519.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="465.89"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="479.43"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="679.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="653.67"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="588.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="662.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="600.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="568.8"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="605.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="655.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="302.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="369.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="429.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="324.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="421.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="438.34"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="389.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="346.13"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1117.81"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1321.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="1163.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1215.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="950.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="1101.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="1340.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1154.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="784.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="897.61"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="720.21"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="873.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="677.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="655.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="712.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="775.65"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="560.86"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="598.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="537.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="588.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="514.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="509.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="511.8"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="550.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="892.71"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="865.66"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="694.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="701.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="634.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="674.72"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="749.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="888.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="803.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="780.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="551.39"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="745.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="421.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="494.82"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="686.91"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="794.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="666.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="639.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="533.8"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="868.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="525.88"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="599.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="785.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="671.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="836.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="808.57"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="611.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="877.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="641.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="588.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="601.81"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="765.77"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="929.69"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1095.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="809.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1070.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="715.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="594.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="780.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="915.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="401.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="456.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="423.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="418.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="397.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="436.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="387.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="405.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="692.88"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="710.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="607.69"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="873.38"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="593.88"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="588.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="561.22"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="670.9"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="712.57"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="758.46"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="730.95"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="785.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="706.64"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="774.14"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="649.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="714.67"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="481.82"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="541.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="553.99"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="439.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="545.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="541.65"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="461.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="496.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="722.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="704.26"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="636.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="673.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="653.78"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="607.83"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="629.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="697.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="289.03"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="374.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="457.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="338.86"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="445.47"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="470.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="374.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="348.84"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1217.43"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1382.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="1314.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1350.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="1070.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="1219.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="1429.14"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1272.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="818.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="933.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="733.15"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="956.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="711.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="725.89"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="748.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="807.69"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="588.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="642.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="571.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="622.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="549.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="544.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="516.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="574.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="933.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="909.76"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="730.03"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="745.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="682.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="726.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="712.44"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="929.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="840.01"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="814.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="570.64"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="763.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="460.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="504.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="634.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="829.61"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="696.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="671.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="574.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="880.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="567.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="625.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="791.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="703.01"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="883.73"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="848.76"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="650.74"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="933.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="679.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="622.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="612.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="800.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="961.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1145.86"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="828.73"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1132"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="725.03"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="619.26"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="722.72"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="942.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="402.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="487.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="449.34"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="577.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="405.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="461.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="385.63"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="409.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="728.03"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="745.71"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="639.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="883.74"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="627.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="616.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="575.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="699.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="741.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="791.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="759.71"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="851.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="739.46"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="801.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="674.73"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="742.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="506.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="573.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="431.67"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="574.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="572.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="482.8"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="519.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="743.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="735.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="663.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="705.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="676.6"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="651.4"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="640.61"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="716.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="293.95"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="396.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="482.55"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="348.74"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="471.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="494.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="392.73"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="364.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1296.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1466.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="1395.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1444.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="1122.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="1225.96"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="1511.9"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1356.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="865.38"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="985.3"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="786"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1023.74"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="753.28"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="756.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="821.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="861.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="624.93"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="684.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="596.15"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="628.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="575.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="568.21"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="529.77"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="600.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="969.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="934.42"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="759.43"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="815.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="716.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="766.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="709.31"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="962.93"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="859.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="835.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="598.3"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="788.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="498.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="534.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="639.65"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="854.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="738.83"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="715.23"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="615.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="897.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="611.95"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="663.38"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="784.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="742.66"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="930.47"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="886.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="684.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="975.68"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="716.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="649.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="632.38"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="837.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1004.75"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1192.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="853.43"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1167.44"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="760.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="648.11"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="721.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="977.34"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="415.53"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="494.7"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="474.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="602.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="438.14"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="482.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="408.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="426.66"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="762.72"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="673.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="876.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="667.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="660.07"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="610.42"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="730.89"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="769.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="810.8"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="790.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="883.14"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="776.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="825.9"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="716.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="770.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="534.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="602.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="617.83"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="468.59"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="608.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="606.16"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="531.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="550.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="779.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="764.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="703.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="757.19"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="716.27"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="683.85"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="688.47"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="752.95"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="304.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="421.99"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="521.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="387.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="513.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="529.29"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="434.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="391.62"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1370.1"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1539.9"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="1509.77"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1512.82"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="1184.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="1280.46"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="1596.13"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1440.36"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="901.92"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1038.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="819.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1049.13"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="799.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="784.41"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="871.67"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="897.83"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="663.46"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="723.48"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="630.2"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="638.5"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="608.97"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="606.45"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="560.03"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="632.72"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1006.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="945.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="782.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="840.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="757.58"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="789.96"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="705.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="993.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="901.32"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="876.9"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="619.39"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="843.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="534.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="565.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="673.02"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="890.18"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="789.33"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="751.94"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="642.98"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="917.69"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="644.37"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="690.77"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="787.09"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="787.15"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="969.17"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="924.54"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="730.71"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="993.05"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="760.68"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="708.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="677.93"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="871.87"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="1058.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="1244.08"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="893.52"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="1183.06"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="815.04"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="690.99"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="753.35"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="1027.24"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Euro"/>
+    <n v="443.26"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Euro"/>
+    <n v="542.56"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="XE272020"/>
+    <s v="EU272020 excl Ireland"/>
+    <s v="Euro"/>
+    <n v="508"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Euro"/>
+    <n v="580.25"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Euro"/>
+    <n v="462.79"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Euro"/>
+    <n v="507.12"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHN1"/>
+    <s v="Other nationalities (1)"/>
+    <s v="Euro"/>
+    <n v="428.99"/>
+  </r>
+  <r>
+    <s v="NEA09C01"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="Euro"/>
+    <n v="454.34"/>
+  </r>
+</pivotCacheRecords>
 </file>