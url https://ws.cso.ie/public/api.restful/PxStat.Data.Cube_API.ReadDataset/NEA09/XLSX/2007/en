--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a60b475aac4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/574ed48746654e648d17a0708c9d0a5f.psmdcp" Id="R62f3565a038b46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25486d1668c14b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63b54d6858344a79aafa1ff4300774eb.psmdcp" Id="R49bf77348a7a4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>