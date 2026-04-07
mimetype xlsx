--- v1 (2026-02-14)
+++ v2 (2026-04-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4214a2f273b0418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf6f330253147c5bd7fea996bd385b7.psmdcp" Id="Rf8238c162c5d4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c08f3e3370471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56df378a4a544aa1946f8e3529d51ffb.psmdcp" Id="Re5930c019e664deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>