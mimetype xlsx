--- v2 (2026-04-07)
+++ v3 (2026-05-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c08f3e3370471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56df378a4a544aa1946f8e3529d51ffb.psmdcp" Id="Re5930c019e664deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5b81b4c40b4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65e537ba44cc4dbb8c2e45178030981b.psmdcp" Id="Rf1bde2f7160945d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -555,50 +555,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -750,51 +756,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -811,54 +817,55 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -875,96 +882,97 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="C03451V04162" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Connection" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H301" totalsRowShown="0">
-  <x:autoFilter ref="A1:H301"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H306" totalsRowShown="0">
+  <x:autoFilter ref="A1:H306"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03451V04162"/>
     <x:tableColumn id="6" name="Type of Connection"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1465,51 +1473,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H301"/>
+  <x:dimension ref="A1:H306"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4130,51 +4138,51 @@
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>1937</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
@@ -4182,51 +4190,51 @@
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
@@ -4442,77 +4450,77 @@
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
@@ -4520,51 +4528,51 @@
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>2970</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4572,51 +4580,51 @@
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H120" s="0">
@@ -4650,51 +4658,51 @@
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>2742</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -4702,77 +4710,77 @@
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H126" s="0">
@@ -4780,51 +4788,51 @@
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>3235</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H128" s="0">
@@ -4832,51 +4840,51 @@
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H130" s="0">
@@ -4910,51 +4918,51 @@
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>3719</x:v>
+        <x:v>3717</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H133" s="0">
@@ -4962,77 +4970,77 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H136" s="0">
@@ -5040,51 +5048,51 @@
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>4532</x:v>
+        <x:v>4531</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H138" s="0">
@@ -5092,77 +5100,77 @@
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H141" s="0">
@@ -5170,51 +5178,51 @@
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>3432</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H143" s="0">
@@ -5222,51 +5230,51 @@
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H145" s="0">
@@ -5300,51 +5308,51 @@
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>4355</x:v>
+        <x:v>4352</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
@@ -5352,51 +5360,51 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5612,77 +5620,77 @@
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H161" s="0">
@@ -5690,51 +5698,51 @@
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>4223</x:v>
+        <x:v>4221</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H163" s="0">
@@ -5742,51 +5750,51 @@
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H165" s="0">
@@ -5820,51 +5828,51 @@
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>4795</x:v>
+        <x:v>4792</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H168" s="0">
@@ -5872,77 +5880,77 @@
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H171" s="0">
@@ -5950,51 +5958,51 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5609</x:v>
+        <x:v>5604</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H173" s="0">
@@ -6002,77 +6010,77 @@
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H176" s="0">
@@ -6080,51 +6088,51 @@
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>6407</x:v>
+        <x:v>6406</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H178" s="0">
@@ -6132,51 +6140,51 @@
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H180" s="0">
@@ -6470,51 +6478,51 @@
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>5028</x:v>
+        <x:v>5026</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
@@ -6522,77 +6530,77 @@
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H196" s="0">
@@ -6600,51 +6608,51 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>7311</x:v>
+        <x:v>7309</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
@@ -6652,51 +6660,51 @@
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>806</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
@@ -6912,77 +6920,77 @@
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0">
@@ -6990,51 +6998,51 @@
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>4626</x:v>
+        <x:v>4624</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
@@ -7042,51 +7050,51 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -7120,51 +7128,51 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>6915</x:v>
+        <x:v>6912</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -7172,77 +7180,77 @@
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
@@ -7250,51 +7258,51 @@
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>5593</x:v>
+        <x:v>5592</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7302,51 +7310,51 @@
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H225" s="0">
@@ -7380,51 +7388,51 @@
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>7580</x:v>
+        <x:v>7579</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
@@ -7432,77 +7440,77 @@
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H231" s="0">
@@ -7640,51 +7648,51 @@
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>9084</x:v>
+        <x:v>9078</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
@@ -7692,51 +7700,51 @@
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H240" s="0">
@@ -7770,51 +7778,51 @@
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>6628</x:v>
+        <x:v>6626</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
@@ -7822,51 +7830,51 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H245" s="0">
@@ -7900,51 +7908,51 @@
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>7258</x:v>
+        <x:v>7256</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H248" s="0">
@@ -7952,51 +7960,51 @@
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0">
@@ -8030,51 +8038,51 @@
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>8393</x:v>
+        <x:v>8389</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H253" s="0">
@@ -8082,51 +8090,51 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -8160,51 +8168,51 @@
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>10207</x:v>
+        <x:v>10202</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
@@ -8212,51 +8220,51 @@
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
@@ -8290,51 +8298,51 @@
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>5797</x:v>
+        <x:v>5795</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H263" s="0">
@@ -8342,51 +8350,51 @@
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H265" s="0">
@@ -8420,51 +8428,51 @@
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>6813</x:v>
+        <x:v>6812</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H268" s="0">
@@ -8472,51 +8480,51 @@
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H270" s="0">
@@ -8550,51 +8558,51 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>8878</x:v>
+        <x:v>8876</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H273" s="0">
@@ -8602,51 +8610,51 @@
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H275" s="0">
@@ -8680,51 +8688,51 @@
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>8659</x:v>
+        <x:v>8653</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
@@ -8732,51 +8740,51 @@
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0">
@@ -8810,51 +8818,51 @@
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>5914</x:v>
+        <x:v>5911</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H283" s="0">
@@ -8862,51 +8870,51 @@
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H285" s="0">
@@ -8940,51 +8948,51 @@
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>9163</x:v>
+        <x:v>9156</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H288" s="0">
@@ -8992,77 +9000,77 @@
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H291" s="0">
@@ -9070,51 +9078,51 @@
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>9213</x:v>
+        <x:v>9210</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
@@ -9122,77 +9130,77 @@
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H296" s="0">
@@ -9200,155 +9208,285 @@
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>11994</x:v>
+        <x:v>11969</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>302</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H301" s="0">
         <x:v>12368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:8">
+      <x:c r="A302" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H302" s="0">
+        <x:v>7856</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:8">
+      <x:c r="A303" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H303" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:8">
+      <x:c r="A304" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H304" s="0">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:8">
+      <x:c r="A305" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H305" s="0">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:8">
+      <x:c r="A306" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G306" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H306" s="0">
+        <x:v>8168</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9394,51 +9532,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="ESB Connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -9455,54 +9593,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -9519,77 +9658,78 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03451V04162">
       <x:sharedItems count="5">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Connection">
       <x:sharedItems count="5">
         <x:s v="New dwelling completion"/>
         <x:s v="Unfinished"/>
         <x:s v="Reconnection"/>
         <x:s v="Non-Dwelling"/>
         <x:s v="All connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="275">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="277">
         <x:n v="1875"/>
         <x:n v="383"/>
         <x:n v="241"/>
         <x:n v="205"/>
         <x:n v="2704"/>
         <x:n v="1791"/>
         <x:n v="331"/>
         <x:n v="224"/>
         <x:n v="209"/>
         <x:n v="2555"/>
         <x:n v="1687"/>
         <x:n v="326"/>
         <x:n v="299"/>
         <x:n v="195"/>
         <x:n v="2507"/>
         <x:n v="1641"/>
         <x:n v="338"/>
         <x:n v="218"/>
         <x:n v="2523"/>
         <x:n v="1131"/>
         <x:n v="278"/>
         <x:n v="302"/>
         <x:n v="179"/>
         <x:n v="1890"/>
         <x:n v="1117"/>
@@ -9641,230 +9781,232 @@
         <x:n v="649"/>
         <x:n v="2932"/>
         <x:n v="1702"/>
         <x:n v="603"/>
         <x:n v="683"/>
         <x:n v="210"/>
         <x:n v="3198"/>
         <x:n v="1371"/>
         <x:n v="342"/>
         <x:n v="742"/>
         <x:n v="2634"/>
         <x:n v="1570"/>
         <x:n v="453"/>
         <x:n v="746"/>
         <x:n v="2979"/>
         <x:n v="2033"/>
         <x:n v="384"/>
         <x:n v="670"/>
         <x:n v="194"/>
         <x:n v="3281"/>
         <x:n v="2245"/>
         <x:n v="492"/>
         <x:n v="730"/>
         <x:n v="262"/>
         <x:n v="3729"/>
-        <x:n v="1937"/>
+        <x:n v="1936"/>
         <x:n v="511"/>
+        <x:n v="512"/>
         <x:n v="191"/>
         <x:n v="3150"/>
         <x:n v="2370"/>
         <x:n v="366"/>
         <x:n v="544"/>
         <x:n v="206"/>
         <x:n v="3486"/>
         <x:n v="2451"/>
         <x:n v="569"/>
-        <x:n v="661"/>
-        <x:n v="193"/>
+        <x:n v="662"/>
         <x:n v="3874"/>
-        <x:n v="2970"/>
-        <x:n v="751"/>
+        <x:n v="2969"/>
+        <x:n v="752"/>
         <x:n v="238"/>
         <x:n v="4413"/>
-        <x:n v="2742"/>
+        <x:n v="2741"/>
         <x:n v="373"/>
-        <x:n v="571"/>
-        <x:n v="216"/>
+        <x:n v="573"/>
         <x:n v="3902"/>
-        <x:n v="3235"/>
+        <x:n v="3234"/>
         <x:n v="426"/>
-        <x:n v="676"/>
+        <x:n v="677"/>
         <x:n v="229"/>
         <x:n v="4566"/>
-        <x:n v="3719"/>
+        <x:n v="3717"/>
         <x:n v="322"/>
-        <x:n v="736"/>
-        <x:n v="214"/>
+        <x:n v="739"/>
+        <x:n v="213"/>
         <x:n v="4991"/>
-        <x:n v="4532"/>
+        <x:n v="4531"/>
         <x:n v="264"/>
-        <x:n v="669"/>
-        <x:n v="261"/>
+        <x:n v="672"/>
+        <x:n v="259"/>
         <x:n v="5726"/>
-        <x:n v="3432"/>
+        <x:n v="3431"/>
         <x:n v="221"/>
-        <x:n v="596"/>
+        <x:n v="597"/>
         <x:n v="208"/>
         <x:n v="4457"/>
-        <x:n v="4355"/>
+        <x:n v="4352"/>
         <x:n v="184"/>
-        <x:n v="692"/>
+        <x:n v="695"/>
         <x:n v="231"/>
         <x:n v="5462"/>
         <x:n v="4595"/>
         <x:n v="190"/>
         <x:n v="747"/>
         <x:n v="5742"/>
         <x:n v="5404"/>
         <x:n v="313"/>
-        <x:n v="784"/>
-        <x:n v="230"/>
+        <x:n v="785"/>
         <x:n v="6731"/>
-        <x:n v="4223"/>
-        <x:n v="621"/>
+        <x:n v="4221"/>
+        <x:n v="623"/>
         <x:n v="255"/>
         <x:n v="5289"/>
-        <x:n v="4795"/>
+        <x:n v="4792"/>
         <x:n v="151"/>
+        <x:n v="684"/>
+        <x:n v="187"/>
+        <x:n v="5814"/>
+        <x:n v="5604"/>
+        <x:n v="200"/>
         <x:n v="680"/>
-        <x:n v="188"/>
-[...3 lines deleted...]
-        <x:n v="674"/>
+        <x:n v="217"/>
         <x:n v="6701"/>
-        <x:n v="6407"/>
-        <x:n v="780"/>
+        <x:n v="6406"/>
+        <x:n v="781"/>
         <x:n v="180"/>
         <x:n v="7585"/>
         <x:n v="4929"/>
         <x:n v="127"/>
         <x:n v="663"/>
         <x:n v="235"/>
         <x:n v="5954"/>
         <x:n v="3223"/>
         <x:n v="87"/>
         <x:n v="438"/>
         <x:n v="3913"/>
-        <x:n v="5028"/>
+        <x:n v="5026"/>
         <x:n v="117"/>
-        <x:n v="734"/>
-        <x:n v="239"/>
+        <x:n v="737"/>
         <x:n v="6118"/>
-        <x:n v="7311"/>
-        <x:n v="806"/>
+        <x:n v="7309"/>
+        <x:n v="808"/>
         <x:n v="303"/>
         <x:n v="8682"/>
         <x:n v="3957"/>
         <x:n v="146"/>
         <x:n v="651"/>
         <x:n v="289"/>
         <x:n v="5043"/>
         <x:n v="4958"/>
         <x:n v="138"/>
-        <x:n v="718"/>
+        <x:n v="719"/>
         <x:n v="6044"/>
-        <x:n v="4626"/>
+        <x:n v="4624"/>
         <x:n v="123"/>
-        <x:n v="679"/>
+        <x:n v="681"/>
         <x:n v="5690"/>
-        <x:n v="6915"/>
+        <x:n v="6912"/>
         <x:n v="115"/>
+        <x:n v="741"/>
+        <x:n v="301"/>
         <x:n v="8069"/>
-        <x:n v="5593"/>
+        <x:n v="5592"/>
         <x:n v="81"/>
-        <x:n v="648"/>
         <x:n v="237"/>
         <x:n v="6559"/>
-        <x:n v="7580"/>
+        <x:n v="7579"/>
         <x:n v="116"/>
-        <x:n v="642"/>
-        <x:n v="232"/>
+        <x:n v="644"/>
         <x:n v="8570"/>
         <x:n v="7365"/>
         <x:n v="733"/>
         <x:n v="227"/>
         <x:n v="8540"/>
-        <x:n v="9084"/>
+        <x:n v="9078"/>
         <x:n v="119"/>
-        <x:n v="639"/>
+        <x:n v="645"/>
         <x:n v="245"/>
         <x:n v="10087"/>
-        <x:n v="6628"/>
+        <x:n v="6626"/>
         <x:n v="43"/>
-        <x:n v="442"/>
+        <x:n v="444"/>
         <x:n v="211"/>
         <x:n v="7324"/>
-        <x:n v="7258"/>
+        <x:n v="7256"/>
         <x:n v="70"/>
-        <x:n v="459"/>
+        <x:n v="461"/>
         <x:n v="7979"/>
-        <x:n v="8393"/>
+        <x:n v="8389"/>
         <x:n v="48"/>
-        <x:n v="437"/>
+        <x:n v="441"/>
         <x:n v="169"/>
         <x:n v="9047"/>
-        <x:n v="10207"/>
-        <x:n v="400"/>
+        <x:n v="10202"/>
+        <x:n v="405"/>
         <x:n v="10886"/>
-        <x:n v="5797"/>
+        <x:n v="5795"/>
         <x:n v="17"/>
-        <x:n v="290"/>
+        <x:n v="292"/>
         <x:n v="136"/>
         <x:n v="6241"/>
-        <x:n v="6813"/>
+        <x:n v="6812"/>
         <x:n v="28"/>
-        <x:n v="381"/>
+        <x:n v="382"/>
         <x:n v="147"/>
         <x:n v="7369"/>
-        <x:n v="8878"/>
-        <x:n v="397"/>
+        <x:n v="8876"/>
+        <x:n v="399"/>
         <x:n v="134"/>
         <x:n v="9426"/>
-        <x:n v="8659"/>
+        <x:n v="8653"/>
         <x:n v="30"/>
-        <x:n v="365"/>
+        <x:n v="371"/>
         <x:n v="162"/>
         <x:n v="9216"/>
-        <x:n v="5914"/>
+        <x:n v="5911"/>
         <x:n v="16"/>
         <x:n v="106"/>
         <x:n v="6325"/>
-        <x:n v="9163"/>
+        <x:n v="9156"/>
         <x:n v="8"/>
-        <x:n v="349"/>
+        <x:n v="145"/>
         <x:n v="9666"/>
-        <x:n v="9213"/>
+        <x:n v="9210"/>
         <x:n v="11"/>
-        <x:n v="328"/>
-        <x:n v="176"/>
+        <x:n v="332"/>
+        <x:n v="175"/>
         <x:n v="9728"/>
-        <x:n v="11994"/>
-[...1 lines deleted...]
-        <x:n v="59"/>
+        <x:n v="11969"/>
+        <x:n v="330"/>
+        <x:n v="58"/>
         <x:n v="12368"/>
+        <x:n v="7856"/>
+        <x:n v="19"/>
+        <x:n v="55"/>
+        <x:n v="8168"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="1875"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
@@ -10837,71 +10979,71 @@
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3729"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="1937"/>
+    <n v="1936"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="511"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="511"/>
+    <n v="512"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="191"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3150"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
@@ -10957,401 +11099,401 @@
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="2451"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="569"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="661"/>
+    <n v="662"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="193"/>
+    <n v="192"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3874"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2970"/>
+    <n v="2969"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="454"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="751"/>
+    <n v="752"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="238"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4413"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2742"/>
+    <n v="2741"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="373"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="571"/>
+    <n v="573"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="216"/>
+    <n v="215"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3902"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3235"/>
+    <n v="3234"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="426"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="676"/>
+    <n v="677"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4566"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3719"/>
+    <n v="3717"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="322"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="736"/>
+    <n v="739"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="214"/>
+    <n v="213"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4991"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4532"/>
+    <n v="4531"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="669"/>
+    <n v="672"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="261"/>
+    <n v="259"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5726"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3432"/>
+    <n v="3431"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="221"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="596"/>
+    <n v="597"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="208"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4457"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4355"/>
+    <n v="4352"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="184"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="692"/>
+    <n v="695"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5462"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
@@ -11407,251 +11549,251 @@
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="5404"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="313"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="784"/>
+    <n v="785"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="230"/>
+    <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6731"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4223"/>
+    <n v="4221"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="621"/>
+    <n v="623"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="255"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5289"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4795"/>
+    <n v="4792"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="151"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="680"/>
+    <n v="684"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="188"/>
+    <n v="187"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5814"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5609"/>
+    <n v="5604"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="200"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="674"/>
+    <n v="680"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="218"/>
+    <n v="217"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6701"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6407"/>
+    <n v="6406"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="218"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="780"/>
+    <n v="781"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="180"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7585"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
@@ -11737,121 +11879,121 @@
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="165"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3913"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5028"/>
+    <n v="5026"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="734"/>
+    <n v="737"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="239"/>
+    <n v="238"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6118"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7311"/>
+    <n v="7309"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="806"/>
+    <n v="808"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="303"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8682"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
@@ -11907,261 +12049,261 @@
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="4958"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="138"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="718"/>
+    <n v="719"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="230"/>
+    <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6044"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4626"/>
+    <n v="4624"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="123"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="679"/>
+    <n v="681"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5690"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6915"/>
+    <n v="6912"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="115"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="736"/>
+    <n v="741"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="303"/>
+    <n v="301"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8069"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5593"/>
+    <n v="5592"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="81"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="648"/>
+    <n v="649"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="237"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6559"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7580"/>
+    <n v="7579"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="642"/>
+    <n v="644"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="232"/>
+    <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8570"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="7365"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
@@ -12187,669 +12329,719 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="227"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8540"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9084"/>
+    <n v="9078"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="639"/>
+    <n v="645"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10087"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6628"/>
+    <n v="6626"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="442"/>
+    <n v="444"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="211"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7324"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7258"/>
+    <n v="7256"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="459"/>
+    <n v="461"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="192"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7979"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8393"/>
+    <n v="8389"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="437"/>
+    <n v="441"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="169"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9047"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="10207"/>
+    <n v="10202"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="400"/>
+    <n v="405"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10886"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5797"/>
+    <n v="5795"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="290"/>
+    <n v="292"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="136"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6241"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6813"/>
+    <n v="6812"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="381"/>
+    <n v="382"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="147"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7369"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8878"/>
+    <n v="8876"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="397"/>
+    <n v="399"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="134"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9426"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8659"/>
+    <n v="8653"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="365"/>
+    <n v="371"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="162"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9216"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5914"/>
+    <n v="5911"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="289"/>
+    <n v="292"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="106"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6325"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9163"/>
+    <n v="9156"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="349"/>
+    <n v="357"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="146"/>
+    <n v="145"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9666"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9213"/>
+    <n v="9210"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="328"/>
+    <n v="332"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="176"/>
+    <n v="175"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9728"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="11994"/>
+    <n v="11969"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="13"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="302"/>
+    <n v="330"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="59"/>
+    <n v="58"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="12368"/>
   </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="Number"/>
+    <n v="7856"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="Number"/>
+    <n v="8168"/>
+  </r>
 </pivotCacheRecords>
 </file>