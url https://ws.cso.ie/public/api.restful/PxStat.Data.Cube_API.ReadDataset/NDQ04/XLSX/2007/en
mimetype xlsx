--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5b81b4c40b4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65e537ba44cc4dbb8c2e45178030981b.psmdcp" Id="Rf1bde2f7160945d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b892a8de1e744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a63d1b27b04a23879b6edab173c10b.psmdcp" Id="R031acd65a21a43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>