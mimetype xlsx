--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b892a8de1e744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a63d1b27b04a23879b6edab173c10b.psmdcp" Id="R031acd65a21a43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd03f961e0f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9adfd9e82f2847bcb14a47c2242ff28a.psmdcp" Id="R0ae500806f2a4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>housing@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -561,50 +561,56 @@
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -756,51 +762,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -818,54 +824,55 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -883,96 +890,97 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="C03451V04162" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Connection" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H306" totalsRowShown="0">
-  <x:autoFilter ref="A1:H306"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H311" totalsRowShown="0">
+  <x:autoFilter ref="A1:H311"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03451V04162"/>
     <x:tableColumn id="6" name="Type of Connection"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1226,51 +1234,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1473,51 +1481,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H306"/>
+  <x:dimension ref="A1:H311"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4268,51 +4276,51 @@
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>2370</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
@@ -4320,51 +4328,51 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4398,51 +4406,51 @@
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>2451</x:v>
+        <x:v>2450</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
@@ -4450,77 +4458,77 @@
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H116" s="0">
@@ -4528,51 +4536,51 @@
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>2969</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4580,77 +4588,77 @@
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H121" s="0">
@@ -4658,51 +4666,51 @@
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>2741</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -4710,51 +4718,51 @@
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H125" s="0">
@@ -4788,51 +4796,51 @@
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>3234</x:v>
+        <x:v>3233</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H128" s="0">
@@ -4840,51 +4848,51 @@
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H130" s="0">
@@ -4918,51 +4926,51 @@
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>3717</x:v>
+        <x:v>3715</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H133" s="0">
@@ -4970,51 +4978,51 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H135" s="0">
@@ -5048,51 +5056,51 @@
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>4531</x:v>
+        <x:v>4530</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H138" s="0">
@@ -5100,77 +5108,77 @@
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H141" s="0">
@@ -5178,51 +5186,51 @@
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>3431</x:v>
+        <x:v>3430</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H143" s="0">
@@ -5230,51 +5238,51 @@
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H145" s="0">
@@ -5308,51 +5316,51 @@
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>4352</x:v>
+        <x:v>4351</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
@@ -5360,51 +5368,51 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5438,51 +5446,51 @@
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>4595</x:v>
+        <x:v>4594</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H153" s="0">
@@ -5490,51 +5498,51 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H155" s="0">
@@ -5568,51 +5576,51 @@
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>5404</x:v>
+        <x:v>5402</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H158" s="0">
@@ -5620,51 +5628,51 @@
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H160" s="0">
@@ -5828,103 +5836,103 @@
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>4792</x:v>
+        <x:v>4789</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H170" s="0">
@@ -5958,51 +5966,51 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5604</x:v>
+        <x:v>5600</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H173" s="0">
@@ -6010,51 +6018,51 @@
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -6088,103 +6096,103 @@
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>6406</x:v>
+        <x:v>6402</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>781</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H180" s="0">
@@ -6218,51 +6226,51 @@
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>4929</x:v>
+        <x:v>4928</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0">
@@ -6270,51 +6278,51 @@
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
@@ -6348,51 +6356,51 @@
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>3223</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
@@ -6400,51 +6408,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6608,51 +6616,51 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>7309</x:v>
+        <x:v>7307</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
@@ -6660,77 +6668,77 @@
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>808</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
@@ -6738,51 +6746,51 @@
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>3957</x:v>
+        <x:v>3956</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -6790,51 +6798,51 @@
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
@@ -6868,51 +6876,51 @@
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>4958</x:v>
+        <x:v>4957</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
@@ -6920,51 +6928,51 @@
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0">
@@ -6998,51 +7006,51 @@
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>4624</x:v>
+        <x:v>4622</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
@@ -7050,51 +7058,51 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -7128,103 +7136,103 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>6912</x:v>
+        <x:v>6908</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>741</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
@@ -7258,51 +7266,51 @@
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>5592</x:v>
+        <x:v>5593</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7310,51 +7318,51 @@
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>649</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H225" s="0">
@@ -7388,51 +7396,51 @@
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>7579</x:v>
+        <x:v>7578</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
@@ -7440,51 +7448,51 @@
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H230" s="0">
@@ -7518,103 +7526,103 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>7365</x:v>
+        <x:v>7362</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>733</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7648,51 +7656,51 @@
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>9078</x:v>
+        <x:v>9076</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
@@ -7700,51 +7708,51 @@
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H240" s="0">
@@ -7778,51 +7786,51 @@
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>6626</x:v>
+        <x:v>6624</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
@@ -7830,51 +7838,51 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H245" s="0">
@@ -7908,51 +7916,51 @@
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>7256</x:v>
+        <x:v>7252</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H248" s="0">
@@ -7960,51 +7968,51 @@
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0">
@@ -8038,51 +8046,51 @@
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>8389</x:v>
+        <x:v>8387</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H253" s="0">
@@ -8090,51 +8098,51 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -8168,51 +8176,51 @@
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>10202</x:v>
+        <x:v>10200</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
@@ -8220,51 +8228,51 @@
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
@@ -8298,51 +8306,51 @@
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>5795</x:v>
+        <x:v>5791</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H263" s="0">
@@ -8350,77 +8358,77 @@
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H266" s="0">
@@ -8428,51 +8436,51 @@
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>6812</x:v>
+        <x:v>6808</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H268" s="0">
@@ -8480,51 +8488,51 @@
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H270" s="0">
@@ -8558,51 +8566,51 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>8876</x:v>
+        <x:v>8874</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H273" s="0">
@@ -8610,51 +8618,51 @@
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H275" s="0">
@@ -8688,51 +8696,51 @@
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>8653</x:v>
+        <x:v>8651</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
@@ -8740,51 +8748,51 @@
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0">
@@ -8818,51 +8826,51 @@
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>5911</x:v>
+        <x:v>5907</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H283" s="0">
@@ -8870,51 +8878,51 @@
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H285" s="0">
@@ -8948,51 +8956,51 @@
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>9156</x:v>
+        <x:v>9152</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H288" s="0">
@@ -9000,51 +9008,51 @@
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H290" s="0">
@@ -9078,51 +9086,51 @@
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>9210</x:v>
+        <x:v>9197</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
@@ -9130,51 +9138,51 @@
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>332</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
@@ -9208,51 +9216,51 @@
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>11969</x:v>
+        <x:v>11959</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0">
@@ -9260,51 +9268,51 @@
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>330</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H300" s="0">
@@ -9364,129 +9372,259 @@
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H306" s="0">
         <x:v>8168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:8">
+      <x:c r="A307" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H307" s="0">
+        <x:v>8823</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:8">
+      <x:c r="A308" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G308" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H308" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:8">
+      <x:c r="A309" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G309" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H309" s="0">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H310" s="0">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H311" s="0">
+        <x:v>9131</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9532,51 +9670,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="ESB Connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -9594,54 +9732,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -9659,77 +9798,78 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03451V04162">
       <x:sharedItems count="5">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Connection">
       <x:sharedItems count="5">
         <x:s v="New dwelling completion"/>
         <x:s v="Unfinished"/>
         <x:s v="Reconnection"/>
         <x:s v="Non-Dwelling"/>
         <x:s v="All connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="277">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="279">
         <x:n v="1875"/>
         <x:n v="383"/>
         <x:n v="241"/>
         <x:n v="205"/>
         <x:n v="2704"/>
         <x:n v="1791"/>
         <x:n v="331"/>
         <x:n v="224"/>
         <x:n v="209"/>
         <x:n v="2555"/>
         <x:n v="1687"/>
         <x:n v="326"/>
         <x:n v="299"/>
         <x:n v="195"/>
         <x:n v="2507"/>
         <x:n v="1641"/>
         <x:n v="338"/>
         <x:n v="218"/>
         <x:n v="2523"/>
         <x:n v="1131"/>
         <x:n v="278"/>
         <x:n v="302"/>
         <x:n v="179"/>
         <x:n v="1890"/>
         <x:n v="1117"/>
@@ -9786,227 +9926,229 @@
         <x:n v="210"/>
         <x:n v="3198"/>
         <x:n v="1371"/>
         <x:n v="342"/>
         <x:n v="742"/>
         <x:n v="2634"/>
         <x:n v="1570"/>
         <x:n v="453"/>
         <x:n v="746"/>
         <x:n v="2979"/>
         <x:n v="2033"/>
         <x:n v="384"/>
         <x:n v="670"/>
         <x:n v="194"/>
         <x:n v="3281"/>
         <x:n v="2245"/>
         <x:n v="492"/>
         <x:n v="730"/>
         <x:n v="262"/>
         <x:n v="3729"/>
         <x:n v="1936"/>
         <x:n v="511"/>
         <x:n v="512"/>
         <x:n v="191"/>
         <x:n v="3150"/>
-        <x:n v="2370"/>
+        <x:n v="2368"/>
         <x:n v="366"/>
-        <x:n v="544"/>
+        <x:n v="546"/>
         <x:n v="206"/>
         <x:n v="3486"/>
-        <x:n v="2451"/>
+        <x:n v="2450"/>
         <x:n v="569"/>
-        <x:n v="662"/>
+        <x:n v="664"/>
         <x:n v="3874"/>
-        <x:n v="2969"/>
-[...1 lines deleted...]
-        <x:n v="238"/>
+        <x:n v="2966"/>
+        <x:n v="756"/>
+        <x:n v="237"/>
         <x:n v="4413"/>
-        <x:n v="2741"/>
+        <x:n v="2740"/>
         <x:n v="373"/>
-        <x:n v="573"/>
+        <x:n v="574"/>
         <x:n v="3902"/>
-        <x:n v="3234"/>
+        <x:n v="3233"/>
         <x:n v="426"/>
-        <x:n v="677"/>
+        <x:n v="678"/>
         <x:n v="229"/>
         <x:n v="4566"/>
-        <x:n v="3717"/>
+        <x:n v="3715"/>
         <x:n v="322"/>
-        <x:n v="739"/>
+        <x:n v="741"/>
         <x:n v="213"/>
         <x:n v="4991"/>
-        <x:n v="4531"/>
+        <x:n v="4530"/>
         <x:n v="264"/>
-        <x:n v="672"/>
-        <x:n v="259"/>
+        <x:n v="676"/>
+        <x:n v="256"/>
         <x:n v="5726"/>
-        <x:n v="3431"/>
+        <x:n v="3430"/>
         <x:n v="221"/>
-        <x:n v="597"/>
+        <x:n v="598"/>
         <x:n v="208"/>
         <x:n v="4457"/>
-        <x:n v="4352"/>
+        <x:n v="4351"/>
         <x:n v="184"/>
-        <x:n v="695"/>
+        <x:n v="696"/>
         <x:n v="231"/>
         <x:n v="5462"/>
-        <x:n v="4595"/>
+        <x:n v="4594"/>
         <x:n v="190"/>
-        <x:n v="747"/>
+        <x:n v="748"/>
         <x:n v="5742"/>
-        <x:n v="5404"/>
+        <x:n v="5402"/>
         <x:n v="313"/>
-        <x:n v="785"/>
+        <x:n v="787"/>
         <x:n v="6731"/>
         <x:n v="4221"/>
         <x:n v="623"/>
         <x:n v="255"/>
         <x:n v="5289"/>
-        <x:n v="4792"/>
-[...1 lines deleted...]
-        <x:n v="684"/>
+        <x:n v="4789"/>
+        <x:n v="150"/>
+        <x:n v="688"/>
         <x:n v="187"/>
         <x:n v="5814"/>
-        <x:n v="5604"/>
+        <x:n v="5600"/>
         <x:n v="200"/>
-        <x:n v="680"/>
+        <x:n v="684"/>
         <x:n v="217"/>
         <x:n v="6701"/>
-        <x:n v="6406"/>
-        <x:n v="781"/>
+        <x:n v="6402"/>
+        <x:n v="786"/>
         <x:n v="180"/>
         <x:n v="7585"/>
-        <x:n v="4929"/>
+        <x:n v="4928"/>
         <x:n v="127"/>
-        <x:n v="663"/>
         <x:n v="235"/>
         <x:n v="5954"/>
-        <x:n v="3223"/>
+        <x:n v="3222"/>
         <x:n v="87"/>
-        <x:n v="438"/>
+        <x:n v="439"/>
         <x:n v="3913"/>
         <x:n v="5026"/>
         <x:n v="117"/>
         <x:n v="737"/>
+        <x:n v="238"/>
         <x:n v="6118"/>
-        <x:n v="7309"/>
-[...1 lines deleted...]
-        <x:n v="303"/>
+        <x:n v="7307"/>
+        <x:n v="811"/>
         <x:n v="8682"/>
-        <x:n v="3957"/>
+        <x:n v="3956"/>
         <x:n v="146"/>
-        <x:n v="651"/>
+        <x:n v="652"/>
         <x:n v="289"/>
         <x:n v="5043"/>
-        <x:n v="4958"/>
+        <x:n v="4957"/>
         <x:n v="138"/>
-        <x:n v="719"/>
+        <x:n v="720"/>
         <x:n v="6044"/>
-        <x:n v="4624"/>
+        <x:n v="4622"/>
         <x:n v="123"/>
-        <x:n v="681"/>
         <x:n v="5690"/>
-        <x:n v="6912"/>
-[...1 lines deleted...]
-        <x:n v="741"/>
+        <x:n v="6908"/>
+        <x:n v="114"/>
         <x:n v="301"/>
         <x:n v="8069"/>
-        <x:n v="5592"/>
+        <x:n v="5593"/>
         <x:n v="81"/>
-        <x:n v="237"/>
+        <x:n v="648"/>
         <x:n v="6559"/>
-        <x:n v="7579"/>
+        <x:n v="7578"/>
         <x:n v="116"/>
-        <x:n v="644"/>
+        <x:n v="645"/>
         <x:n v="8570"/>
-        <x:n v="7365"/>
-        <x:n v="733"/>
+        <x:n v="7362"/>
+        <x:n v="214"/>
         <x:n v="227"/>
         <x:n v="8540"/>
-        <x:n v="9078"/>
+        <x:n v="9076"/>
         <x:n v="119"/>
-        <x:n v="645"/>
+        <x:n v="647"/>
         <x:n v="245"/>
         <x:n v="10087"/>
-        <x:n v="6626"/>
+        <x:n v="6624"/>
         <x:n v="43"/>
-        <x:n v="444"/>
+        <x:n v="446"/>
         <x:n v="211"/>
         <x:n v="7324"/>
-        <x:n v="7256"/>
+        <x:n v="7252"/>
         <x:n v="70"/>
-        <x:n v="461"/>
+        <x:n v="465"/>
         <x:n v="7979"/>
-        <x:n v="8389"/>
+        <x:n v="8387"/>
         <x:n v="48"/>
-        <x:n v="441"/>
+        <x:n v="443"/>
         <x:n v="169"/>
         <x:n v="9047"/>
-        <x:n v="10202"/>
-        <x:n v="405"/>
+        <x:n v="10200"/>
+        <x:n v="407"/>
         <x:n v="10886"/>
-        <x:n v="5795"/>
+        <x:n v="5791"/>
         <x:n v="17"/>
-        <x:n v="292"/>
-        <x:n v="136"/>
+        <x:n v="297"/>
+        <x:n v="135"/>
         <x:n v="6241"/>
-        <x:n v="6812"/>
+        <x:n v="6808"/>
         <x:n v="28"/>
-        <x:n v="382"/>
+        <x:n v="386"/>
         <x:n v="147"/>
         <x:n v="7369"/>
-        <x:n v="8876"/>
-        <x:n v="399"/>
+        <x:n v="8874"/>
+        <x:n v="401"/>
         <x:n v="134"/>
         <x:n v="9426"/>
-        <x:n v="8653"/>
+        <x:n v="8651"/>
         <x:n v="30"/>
-        <x:n v="371"/>
         <x:n v="162"/>
         <x:n v="9216"/>
-        <x:n v="5911"/>
+        <x:n v="5907"/>
         <x:n v="16"/>
+        <x:n v="296"/>
         <x:n v="106"/>
         <x:n v="6325"/>
-        <x:n v="9156"/>
+        <x:n v="9152"/>
         <x:n v="8"/>
+        <x:n v="361"/>
         <x:n v="145"/>
         <x:n v="9666"/>
-        <x:n v="9210"/>
+        <x:n v="9197"/>
         <x:n v="11"/>
-        <x:n v="332"/>
+        <x:n v="345"/>
         <x:n v="175"/>
         <x:n v="9728"/>
-        <x:n v="11969"/>
-        <x:n v="330"/>
+        <x:n v="11959"/>
+        <x:n v="340"/>
         <x:n v="58"/>
         <x:n v="12368"/>
         <x:n v="7856"/>
-        <x:n v="19"/>
-        <x:n v="55"/>
+        <x:n v="251"/>
+        <x:n v="53"/>
         <x:n v="8168"/>
+        <x:n v="8823"/>
+        <x:n v="23"/>
+        <x:n v="71"/>
+        <x:n v="9131"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="1875"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
@@ -11029,571 +11171,571 @@
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="191"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3150"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2370"/>
+    <n v="2368"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="366"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="544"/>
+    <n v="546"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="206"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3486"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2451"/>
+    <n v="2450"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="569"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="662"/>
+    <n v="664"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="192"/>
+    <n v="191"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3874"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2969"/>
+    <n v="2966"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="454"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="752"/>
+    <n v="756"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="238"/>
+    <n v="237"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4413"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="2741"/>
+    <n v="2740"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="373"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="573"/>
+    <n v="574"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="215"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3902"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3234"/>
+    <n v="3233"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="426"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="677"/>
+    <n v="678"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4566"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3717"/>
+    <n v="3715"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="322"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="739"/>
+    <n v="741"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="213"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4991"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4531"/>
+    <n v="4530"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="672"/>
+    <n v="676"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="259"/>
+    <n v="256"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5726"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3431"/>
+    <n v="3430"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="221"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="597"/>
+    <n v="598"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="208"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="4457"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4352"/>
+    <n v="4351"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="184"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="695"/>
+    <n v="696"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5462"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4595"/>
+    <n v="4594"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="747"/>
+    <n v="748"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="210"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5742"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5404"/>
+    <n v="5402"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="313"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="785"/>
+    <n v="787"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6731"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
@@ -11629,271 +11771,271 @@
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="255"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5289"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4792"/>
+    <n v="4789"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="151"/>
+    <n v="150"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="684"/>
+    <n v="688"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="187"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5814"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5604"/>
+    <n v="5600"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="200"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="680"/>
+    <n v="684"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="217"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6701"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6406"/>
+    <n v="6402"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="218"/>
+    <n v="217"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="781"/>
+    <n v="786"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="180"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7585"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4929"/>
+    <n v="4928"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="127"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="663"/>
+    <n v="664"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="235"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5954"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3223"/>
+    <n v="3222"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="87"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="438"/>
+    <n v="439"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="165"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="3913"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
@@ -11929,1119 +12071,1169 @@
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="238"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6118"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7309"/>
+    <n v="7307"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="808"/>
+    <n v="811"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="303"/>
+    <n v="302"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8682"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="3957"/>
+    <n v="3956"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="146"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="651"/>
+    <n v="652"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="289"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5043"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4958"/>
+    <n v="4957"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="138"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="719"/>
+    <n v="720"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="229"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6044"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="4624"/>
+    <n v="4622"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="123"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="681"/>
+    <n v="683"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5690"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6912"/>
+    <n v="6908"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="115"/>
+    <n v="114"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="741"/>
+    <n v="746"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="301"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8069"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5592"/>
+    <n v="5593"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="81"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="649"/>
+    <n v="648"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="237"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6559"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7579"/>
+    <n v="7578"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="644"/>
+    <n v="645"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8570"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7365"/>
+    <n v="7362"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="215"/>
+    <n v="214"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="733"/>
+    <n v="737"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="227"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8540"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9078"/>
+    <n v="9076"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="645"/>
+    <n v="647"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10087"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6626"/>
+    <n v="6624"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="444"/>
+    <n v="446"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="211"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7324"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="7256"/>
+    <n v="7252"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="461"/>
+    <n v="465"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="192"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7979"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8389"/>
+    <n v="8387"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="441"/>
+    <n v="443"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="169"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9047"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="10202"/>
+    <n v="10200"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="405"/>
+    <n v="407"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="231"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10886"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5795"/>
+    <n v="5791"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="292"/>
+    <n v="297"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="136"/>
+    <n v="135"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6241"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="6812"/>
+    <n v="6808"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="382"/>
+    <n v="386"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="147"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="7369"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8876"/>
+    <n v="8874"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="399"/>
+    <n v="401"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="134"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9426"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="8653"/>
+    <n v="8651"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="371"/>
+    <n v="373"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="162"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9216"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5911"/>
+    <n v="5907"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="292"/>
+    <n v="296"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="106"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6325"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9156"/>
+    <n v="9152"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="357"/>
+    <n v="361"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="145"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9666"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9210"/>
+    <n v="9197"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="332"/>
+    <n v="345"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="175"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9728"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="11969"/>
+    <n v="11959"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="330"/>
+    <n v="340"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="58"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="12368"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="7856"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="19"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="238"/>
+    <n v="251"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="55"/>
+    <n v="53"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="8168"/>
   </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="Number"/>
+    <n v="8823"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="Number"/>
+    <n v="9131"/>
+  </r>
 </pivotCacheRecords>
 </file>