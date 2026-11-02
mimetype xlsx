--- v5 (2026-09-13)
+++ v6 (2026-11-02)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd03f961e0f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9adfd9e82f2847bcb14a47c2242ff28a.psmdcp" Id="R0ae500806f2a4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb184c516f860447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab1cf3124a5340cf89796d8060ada581.psmdcp" Id="R3d031bbc7516415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2026 11:00:00</x:t>
+    <x:t>29/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>housing@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -567,50 +567,56 @@
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20262</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -762,51 +768,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -825,54 +831,55 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -891,96 +898,97 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="C03451V04162" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Connection" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H311" totalsRowShown="0">
-  <x:autoFilter ref="A1:H311"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H316" totalsRowShown="0">
+  <x:autoFilter ref="A1:H316"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03451V04162"/>
     <x:tableColumn id="6" name="Type of Connection"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1234,51 +1242,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1481,51 +1489,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H311"/>
+  <x:dimension ref="A1:H316"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5966,51 +5974,51 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5600</x:v>
+        <x:v>5601</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H173" s="0">
@@ -6018,51 +6026,51 @@
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -9581,50 +9589,180 @@
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H311" s="0">
         <x:v>9131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:8">
+      <x:c r="A312" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H312" s="0">
+        <x:v>10154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:8">
+      <x:c r="A313" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G313" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H313" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H314" s="0">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H315" s="0">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H316" s="0">
+        <x:v>10427</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9670,51 +9808,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="ESB Connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -9733,54 +9871,55 @@
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
         <x:s v="20262"/>
+        <x:s v="20263"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -9799,77 +9938,78 @@
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
         <x:s v="2026Q2"/>
+        <x:s v="2026Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03451V04162">
       <x:sharedItems count="5">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Connection">
       <x:sharedItems count="5">
         <x:s v="New dwelling completion"/>
         <x:s v="Unfinished"/>
         <x:s v="Reconnection"/>
         <x:s v="Non-Dwelling"/>
         <x:s v="All connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="279">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="8" maxValue="12368" count="282">
         <x:n v="1875"/>
         <x:n v="383"/>
         <x:n v="241"/>
         <x:n v="205"/>
         <x:n v="2704"/>
         <x:n v="1791"/>
         <x:n v="331"/>
         <x:n v="224"/>
         <x:n v="209"/>
         <x:n v="2555"/>
         <x:n v="1687"/>
         <x:n v="326"/>
         <x:n v="299"/>
         <x:n v="195"/>
         <x:n v="2507"/>
         <x:n v="1641"/>
         <x:n v="338"/>
         <x:n v="218"/>
         <x:n v="2523"/>
         <x:n v="1131"/>
         <x:n v="278"/>
         <x:n v="302"/>
         <x:n v="179"/>
         <x:n v="1890"/>
         <x:n v="1117"/>
@@ -9985,53 +10125,52 @@
         <x:n v="598"/>
         <x:n v="208"/>
         <x:n v="4457"/>
         <x:n v="4351"/>
         <x:n v="184"/>
         <x:n v="696"/>
         <x:n v="231"/>
         <x:n v="5462"/>
         <x:n v="4594"/>
         <x:n v="190"/>
         <x:n v="748"/>
         <x:n v="5742"/>
         <x:n v="5402"/>
         <x:n v="313"/>
         <x:n v="787"/>
         <x:n v="6731"/>
         <x:n v="4221"/>
         <x:n v="623"/>
         <x:n v="255"/>
         <x:n v="5289"/>
         <x:n v="4789"/>
         <x:n v="150"/>
         <x:n v="688"/>
         <x:n v="187"/>
         <x:n v="5814"/>
-        <x:n v="5600"/>
+        <x:n v="5601"/>
         <x:n v="200"/>
-        <x:n v="684"/>
         <x:n v="217"/>
         <x:n v="6701"/>
         <x:n v="6402"/>
         <x:n v="786"/>
         <x:n v="180"/>
         <x:n v="7585"/>
         <x:n v="4928"/>
         <x:n v="127"/>
         <x:n v="235"/>
         <x:n v="5954"/>
         <x:n v="3222"/>
         <x:n v="87"/>
         <x:n v="439"/>
         <x:n v="3913"/>
         <x:n v="5026"/>
         <x:n v="117"/>
         <x:n v="737"/>
         <x:n v="238"/>
         <x:n v="6118"/>
         <x:n v="7307"/>
         <x:n v="811"/>
         <x:n v="8682"/>
         <x:n v="3956"/>
         <x:n v="146"/>
         <x:n v="652"/>
@@ -10105,50 +10244,54 @@
         <x:n v="296"/>
         <x:n v="106"/>
         <x:n v="6325"/>
         <x:n v="9152"/>
         <x:n v="8"/>
         <x:n v="361"/>
         <x:n v="145"/>
         <x:n v="9666"/>
         <x:n v="9197"/>
         <x:n v="11"/>
         <x:n v="345"/>
         <x:n v="175"/>
         <x:n v="9728"/>
         <x:n v="11959"/>
         <x:n v="340"/>
         <x:n v="58"/>
         <x:n v="12368"/>
         <x:n v="7856"/>
         <x:n v="251"/>
         <x:n v="53"/>
         <x:n v="8168"/>
         <x:n v="8823"/>
         <x:n v="23"/>
         <x:n v="71"/>
         <x:n v="9131"/>
+        <x:n v="10154"/>
+        <x:n v="15"/>
+        <x:n v="102"/>
+        <x:n v="10427"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
     <n v="1875"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="02"/>
     <s v="Unfinished"/>
@@ -11821,71 +11964,71 @@
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="187"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="5814"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="5600"/>
+    <n v="5601"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="200"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="684"/>
+    <n v="683"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="217"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="6701"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20194"/>
@@ -13213,27 +13356,77 @@
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
     <n v="214"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20262"/>
     <s v="2026Q2"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="71"/>
   </r>
   <r>
     <s v="NDQ04"/>
     <s v="ESB Connections"/>
     <s v="20262"/>
     <s v="2026Q2"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="9131"/>
   </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="Number"/>
+    <n v="10154"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="NDQ04"/>
+    <s v="ESB Connections"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="Number"/>
+    <n v="10427"/>
+  </r>
 </pivotCacheRecords>
 </file>