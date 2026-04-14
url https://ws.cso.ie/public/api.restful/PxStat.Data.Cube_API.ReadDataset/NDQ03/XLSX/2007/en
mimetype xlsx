--- v0 (2026-02-17)
+++ v1 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88d90b780f147a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/447ae671d5d744c3b3c2e93c0f721a59.psmdcp" Id="R13464094639244e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd7333bb99495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3878d239d1854ad8ad1714781228776d.psmdcp" Id="R728faccac7f64e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>