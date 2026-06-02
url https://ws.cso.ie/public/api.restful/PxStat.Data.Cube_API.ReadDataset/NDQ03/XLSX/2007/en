--- v1 (2026-04-14)
+++ v2 (2026-06-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd7333bb99495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3878d239d1854ad8ad1714781228776d.psmdcp" Id="R728faccac7f64e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860632997da745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff209265ab4a42f0890ef3e9fad09359.psmdcp" Id="Ra6c90d3b0fe54454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -565,50 +565,56 @@
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -759,51 +765,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -820,54 +826,55 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -884,50 +891,51 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of House" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
@@ -940,52 +948,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J481" totalsRowShown="0">
-  <x:autoFilter ref="A1:J481"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J489" totalsRowShown="0">
+  <x:autoFilter ref="A1:J489"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Type of House"/>
     <x:tableColumn id="7" name="C02106V02545"/>
     <x:tableColumn id="8" name="Urban and Rural"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1488,51 +1496,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J481"/>
+  <x:dimension ref="A1:J489"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -6687,51 +6695,51 @@
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J162" s="0">
-        <x:v>1381</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
@@ -6879,51 +6887,51 @@
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J168" s="0">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
@@ -7455,51 +7463,51 @@
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J186" s="0">
-        <x:v>2082</x:v>
+        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
@@ -7519,51 +7527,51 @@
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J188" s="0">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
@@ -7743,51 +7751,51 @@
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J195" s="0">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
@@ -7807,51 +7815,51 @@
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J197" s="0">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
@@ -7967,51 +7975,51 @@
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J202" s="0">
-        <x:v>2389</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
@@ -8159,51 +8167,51 @@
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J208" s="0">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:10">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
@@ -8223,147 +8231,147 @@
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J210" s="0">
-        <x:v>2789</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J211" s="0">
-        <x:v>930</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:10">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J212" s="0">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J213" s="0">
-        <x:v>922</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
@@ -8479,51 +8487,51 @@
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J218" s="0">
-        <x:v>3559</x:v>
+        <x:v>3558</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:10">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
@@ -8607,51 +8615,51 @@
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J222" s="0">
-        <x:v>2669</x:v>
+        <x:v>2668</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:10">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
@@ -8735,51 +8743,51 @@
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J226" s="0">
-        <x:v>2641</x:v>
+        <x:v>2640</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:10">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
@@ -8927,51 +8935,51 @@
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J232" s="0">
-        <x:v>462</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
@@ -8991,51 +8999,51 @@
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J234" s="0">
-        <x:v>3393</x:v>
+        <x:v>3390</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:10">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
@@ -9119,51 +9127,51 @@
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J238" s="0">
-        <x:v>2728</x:v>
+        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:10">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
@@ -9183,51 +9191,51 @@
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J240" s="0">
-        <x:v>459</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:10">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
@@ -9503,147 +9511,147 @@
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J250" s="0">
-        <x:v>4273</x:v>
+        <x:v>4272</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J251" s="0">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:10">
       <x:c r="A252" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J252" s="0">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:10">
       <x:c r="A253" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J253" s="0">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:10">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
@@ -9759,51 +9767,51 @@
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J258" s="0">
-        <x:v>3333</x:v>
+        <x:v>3331</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:10">
       <x:c r="A259" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
@@ -9823,51 +9831,51 @@
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J260" s="0">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:10">
       <x:c r="A261" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
@@ -9951,51 +9959,51 @@
       <x:c r="B264" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J264" s="0">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:10">
       <x:c r="A265" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
@@ -10015,51 +10023,51 @@
       <x:c r="B266" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J266" s="0">
-        <x:v>3668</x:v>
+        <x:v>3665</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:10">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
@@ -10207,51 +10215,51 @@
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J272" s="0">
-        <x:v>639</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:10">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
@@ -10271,83 +10279,83 @@
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J274" s="0">
-        <x:v>4562</x:v>
+        <x:v>4558</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:10">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J275" s="0">
-        <x:v>1047</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:10">
       <x:c r="A276" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
@@ -10367,51 +10375,51 @@
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J277" s="0">
-        <x:v>1018</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:10">
       <x:c r="A278" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
@@ -10463,51 +10471,51 @@
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J280" s="0">
-        <x:v>1037</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:10">
       <x:c r="A281" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
@@ -10527,51 +10535,51 @@
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J282" s="0">
-        <x:v>5214</x:v>
+        <x:v>5213</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:10">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
@@ -10719,51 +10727,51 @@
       <x:c r="B288" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J288" s="0">
-        <x:v>1166</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:10">
       <x:c r="A289" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
@@ -11295,147 +11303,147 @@
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J306" s="0">
-        <x:v>3793</x:v>
+        <x:v>3792</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:10">
       <x:c r="A307" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J307" s="0">
-        <x:v>1235</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:10">
       <x:c r="A308" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J308" s="0">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J309" s="0">
-        <x:v>1201</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
@@ -11551,147 +11559,147 @@
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J314" s="0">
-        <x:v>6012</x:v>
+        <x:v>6011</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:10">
       <x:c r="A315" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J315" s="0">
-        <x:v>1299</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:10">
       <x:c r="A316" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J316" s="0">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J317" s="0">
-        <x:v>1254</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:10">
       <x:c r="A318" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
@@ -12351,51 +12359,51 @@
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J339" s="0">
-        <x:v>1040</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:10">
       <x:c r="A340" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
@@ -12415,51 +12423,51 @@
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J341" s="0">
-        <x:v>980</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:10">
       <x:c r="A342" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
@@ -12575,83 +12583,83 @@
       <x:c r="B346" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J346" s="0">
-        <x:v>5713</x:v>
+        <x:v>5712</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:10">
       <x:c r="A347" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J347" s="0">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:10">
       <x:c r="A348" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
@@ -12671,51 +12679,51 @@
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J349" s="0">
-        <x:v>1151</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:10">
       <x:c r="A350" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
@@ -12767,51 +12775,51 @@
       <x:c r="B352" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J352" s="0">
-        <x:v>2123</x:v>
+        <x:v>2122</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:10">
       <x:c r="A353" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
@@ -12863,51 +12871,51 @@
       <x:c r="B355" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J355" s="0">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:10">
       <x:c r="A356" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
@@ -12927,51 +12935,51 @@
       <x:c r="B357" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J357" s="0">
-        <x:v>909</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:10">
       <x:c r="A358" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
@@ -13087,51 +13095,51 @@
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J362" s="0">
-        <x:v>6469</x:v>
+        <x:v>6468</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:10">
       <x:c r="A363" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
@@ -13279,51 +13287,51 @@
       <x:c r="B368" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J368" s="0">
-        <x:v>2315</x:v>
+        <x:v>2314</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:10">
       <x:c r="A369" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
@@ -13599,51 +13607,51 @@
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J378" s="0">
-        <x:v>7750</x:v>
+        <x:v>7744</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:10">
       <x:c r="A379" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
@@ -13791,51 +13799,51 @@
       <x:c r="B384" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J384" s="0">
-        <x:v>2742</x:v>
+        <x:v>2736</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:10">
       <x:c r="A385" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
@@ -13855,83 +13863,83 @@
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J386" s="0">
-        <x:v>5679</x:v>
+        <x:v>5678</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:10">
       <x:c r="A387" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J387" s="0">
-        <x:v>949</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:10">
       <x:c r="A388" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
@@ -13951,83 +13959,83 @@
       <x:c r="B389" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J389" s="0">
-        <x:v>912</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:10">
       <x:c r="A390" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J390" s="0">
-        <x:v>3049</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:10">
       <x:c r="A391" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
@@ -14111,51 +14119,51 @@
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J394" s="0">
-        <x:v>6103</x:v>
+        <x:v>6101</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:10">
       <x:c r="A395" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
@@ -14175,51 +14183,51 @@
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J396" s="0">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:10">
       <x:c r="A397" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
@@ -14303,51 +14311,51 @@
       <x:c r="B400" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H400" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J400" s="0">
-        <x:v>1828</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:10">
       <x:c r="A401" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
@@ -14367,147 +14375,147 @@
       <x:c r="B402" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H402" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J402" s="0">
-        <x:v>7223</x:v>
+        <x:v>7221</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:10">
       <x:c r="A403" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J403" s="0">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:10">
       <x:c r="A404" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I404" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J404" s="0">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:10">
       <x:c r="A405" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J405" s="0">
-        <x:v>1124</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:10">
       <x:c r="A406" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
@@ -14559,51 +14567,51 @@
       <x:c r="B408" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H408" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J408" s="0">
-        <x:v>3321</x:v>
+        <x:v>3320</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:10">
       <x:c r="A409" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
@@ -14623,147 +14631,147 @@
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H410" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J410" s="0">
-        <x:v>8969</x:v>
+        <x:v>8966</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:10">
       <x:c r="A411" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J411" s="0">
-        <x:v>1238</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:10">
       <x:c r="A412" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J412" s="0">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:10">
       <x:c r="A413" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J413" s="0">
-        <x:v>1176</x:v>
+        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:10">
       <x:c r="A414" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
@@ -14815,115 +14823,115 @@
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J416" s="0">
-        <x:v>3968</x:v>
+        <x:v>3967</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:10">
       <x:c r="A417" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J417" s="0">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:10">
       <x:c r="A418" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J418" s="0">
-        <x:v>4848</x:v>
+        <x:v>4846</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:10">
       <x:c r="A419" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
@@ -14943,51 +14951,51 @@
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J420" s="0">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:10">
       <x:c r="A421" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
@@ -15071,51 +15079,51 @@
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I424" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J424" s="0">
-        <x:v>1550</x:v>
+        <x:v>1549</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:10">
       <x:c r="A425" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
@@ -15135,51 +15143,51 @@
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J426" s="0">
-        <x:v>5726</x:v>
+        <x:v>5725</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
@@ -15199,51 +15207,51 @@
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J428" s="0">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
@@ -15423,51 +15431,51 @@
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J435" s="0">
-        <x:v>1196</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:10">
       <x:c r="A436" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
@@ -15487,51 +15495,51 @@
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J437" s="0">
-        <x:v>1049</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:10">
       <x:c r="A438" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
@@ -15647,147 +15655,147 @@
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J442" s="0">
-        <x:v>7460</x:v>
+        <x:v>7458</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:10">
       <x:c r="A443" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I443" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J443" s="0">
-        <x:v>1199</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:10">
       <x:c r="A444" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J444" s="0">
-        <x:v>293</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J445" s="0">
-        <x:v>1150</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:10">
       <x:c r="A446" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
@@ -15903,83 +15911,83 @@
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J450" s="0">
-        <x:v>5010</x:v>
+        <x:v>5009</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J451" s="0">
-        <x:v>904</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
@@ -15999,51 +16007,51 @@
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J453" s="0">
-        <x:v>867</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
@@ -16095,51 +16103,51 @@
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J456" s="0">
-        <x:v>1762</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:10">
       <x:c r="A457" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
@@ -16159,147 +16167,147 @@
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I458" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J458" s="0">
-        <x:v>7967</x:v>
+        <x:v>7963</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:10">
       <x:c r="A459" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J459" s="0">
-        <x:v>1196</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:10">
       <x:c r="A460" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J460" s="0">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:10">
       <x:c r="A461" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J461" s="0">
-        <x:v>1160</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
@@ -16351,51 +16359,51 @@
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J464" s="0">
-        <x:v>3029</x:v>
+        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
@@ -16415,83 +16423,83 @@
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J466" s="0">
-        <x:v>8010</x:v>
+        <x:v>8009</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J467" s="0">
-        <x:v>1203</x:v>
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
@@ -16511,51 +16519,51 @@
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J469" s="0">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
@@ -16607,51 +16615,51 @@
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J472" s="0">
-        <x:v>3151</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
@@ -16671,179 +16679,179 @@
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J474" s="0">
-        <x:v>10455</x:v>
+        <x:v>10439</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J475" s="0">
-        <x:v>1539</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J476" s="0">
-        <x:v>339</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J477" s="0">
-        <x:v>1477</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J478" s="0">
-        <x:v>6030</x:v>
+        <x:v>6025</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:10">
       <x:c r="A479" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
@@ -16863,83 +16871,339 @@
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J480" s="0">
-        <x:v>4086</x:v>
+        <x:v>4084</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J481" s="0">
         <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="482" spans="1:10">
+      <x:c r="A482" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D482" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E482" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F482" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G482" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H482" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I482" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J482" s="0">
+        <x:v>6713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="483" spans="1:10">
+      <x:c r="A483" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D483" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E483" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F483" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G483" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H483" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I483" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J483" s="0">
+        <x:v>1143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="484" spans="1:10">
+      <x:c r="A484" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D484" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E484" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F484" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G484" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H484" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I484" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J484" s="0">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:10">
+      <x:c r="A485" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B485" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C485" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D485" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E485" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F485" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G485" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H485" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I485" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J485" s="0">
+        <x:v>1118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="486" spans="1:10">
+      <x:c r="A486" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B486" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C486" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D486" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E486" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F486" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G486" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H486" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I486" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J486" s="0">
+        <x:v>4062</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="487" spans="1:10">
+      <x:c r="A487" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B487" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D487" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E487" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G487" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H487" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I487" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J487" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:10">
+      <x:c r="A488" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H488" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I488" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J488" s="0">
+        <x:v>2350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:10">
+      <x:c r="A489" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H489" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I489" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J489" s="0">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16985,51 +17249,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -17046,54 +17310,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -17110,87 +17375,88 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="5"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="2">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10455" count="367">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10439" count="371">
         <x:n v="841"/>
         <x:n v="1033"/>
         <x:n v="152"/>
         <x:n v="1004"/>
         <x:n v="422"/>
         <x:n v="25"/>
         <x:n v="267"/>
         <x:n v="4"/>
         <x:n v="706"/>
         <x:n v="1081"/>
         <x:n v="136"/>
         <x:n v="1056"/>
         <x:n v="355"/>
         <x:n v="24"/>
         <x:n v="215"/>
         <x:n v="1"/>
         <x:n v="602"/>
         <x:n v="1085"/>
         <x:n v="149"/>
         <x:n v="1048"/>
         <x:n v="268"/>
         <x:n v="37"/>
         <x:n v="185"/>
         <x:n v="0"/>
         <x:n v="489"/>
@@ -17277,287 +17543,291 @@
         <x:n v="533"/>
         <x:n v="600"/>
         <x:n v="6"/>
         <x:n v="952"/>
         <x:n v="618"/>
         <x:n v="132"/>
         <x:n v="603"/>
         <x:n v="661"/>
         <x:n v="13"/>
         <x:n v="159"/>
         <x:n v="1281"/>
         <x:n v="751"/>
         <x:n v="156"/>
         <x:n v="723"/>
         <x:n v="872"/>
         <x:n v="27"/>
         <x:n v="253"/>
         <x:n v="1420"/>
         <x:n v="824"/>
         <x:n v="180"/>
         <x:n v="799"/>
         <x:n v="1097"/>
         <x:n v="18"/>
         <x:n v="143"/>
         <x:n v="7"/>
-        <x:n v="1381"/>
+        <x:n v="1380"/>
         <x:n v="556"/>
         <x:n v="543"/>
         <x:n v="913"/>
-        <x:n v="325"/>
+        <x:n v="324"/>
         <x:n v="1640"/>
         <x:n v="730"/>
         <x:n v="720"/>
         <x:n v="1241"/>
         <x:n v="247"/>
         <x:n v="1646"/>
         <x:n v="805"/>
         <x:n v="182"/>
         <x:n v="788"/>
         <x:n v="1200"/>
         <x:n v="17"/>
         <x:n v="264"/>
-        <x:n v="2082"/>
+        <x:n v="2081"/>
         <x:n v="888"/>
-        <x:n v="193"/>
+        <x:n v="192"/>
         <x:n v="870"/>
         <x:n v="1622"/>
         <x:n v="16"/>
         <x:n v="2038"/>
-        <x:n v="704"/>
+        <x:n v="703"/>
         <x:n v="172"/>
-        <x:n v="695"/>
+        <x:n v="694"/>
         <x:n v="1400"/>
         <x:n v="466"/>
-        <x:n v="2389"/>
+        <x:n v="2388"/>
         <x:n v="846"/>
         <x:n v="211"/>
         <x:n v="813"/>
         <x:n v="1740"/>
         <x:n v="26"/>
-        <x:n v="438"/>
-[...3 lines deleted...]
-        <x:n v="922"/>
+        <x:n v="437"/>
+        <x:n v="2788"/>
+        <x:n v="929"/>
+        <x:n v="188"/>
+        <x:n v="921"/>
         <x:n v="1989"/>
-        <x:n v="3559"/>
+        <x:n v="3558"/>
         <x:n v="973"/>
         <x:n v="262"/>
         <x:n v="954"/>
-        <x:n v="2669"/>
+        <x:n v="2668"/>
         <x:n v="628"/>
         <x:n v="3"/>
-        <x:n v="2641"/>
+        <x:n v="2640"/>
         <x:n v="791"/>
         <x:n v="190"/>
         <x:n v="769"/>
-        <x:n v="462"/>
-        <x:n v="3393"/>
+        <x:n v="461"/>
+        <x:n v="3390"/>
         <x:n v="962"/>
         <x:n v="936"/>
-        <x:n v="2728"/>
+        <x:n v="2727"/>
         <x:n v="23"/>
-        <x:n v="459"/>
+        <x:n v="457"/>
         <x:n v="3607"/>
         <x:n v="988"/>
         <x:n v="234"/>
         <x:n v="965"/>
         <x:n v="2808"/>
         <x:n v="565"/>
-        <x:n v="4273"/>
-        <x:n v="241"/>
+        <x:n v="4272"/>
+        <x:n v="1132"/>
+        <x:n v="240"/>
+        <x:n v="1098"/>
         <x:n v="3335"/>
         <x:n v="697"/>
-        <x:n v="3333"/>
+        <x:n v="3331"/>
         <x:n v="890"/>
-        <x:n v="230"/>
         <x:n v="861"/>
         <x:n v="2536"/>
-        <x:n v="567"/>
-        <x:n v="3668"/>
+        <x:n v="566"/>
+        <x:n v="3665"/>
         <x:n v="1127"/>
         <x:n v="243"/>
         <x:n v="1079"/>
         <x:n v="2786"/>
         <x:n v="45"/>
-        <x:n v="639"/>
-[...1 lines deleted...]
-        <x:n v="1047"/>
+        <x:n v="636"/>
+        <x:n v="4558"/>
+        <x:n v="1046"/>
         <x:n v="237"/>
-        <x:n v="1018"/>
+        <x:n v="1017"/>
         <x:n v="3288"/>
-        <x:n v="1037"/>
-        <x:n v="5214"/>
+        <x:n v="5213"/>
         <x:n v="1193"/>
         <x:n v="254"/>
         <x:n v="1158"/>
         <x:n v="3794"/>
         <x:n v="28"/>
-        <x:n v="1166"/>
+        <x:n v="1165"/>
         <x:n v="3990"/>
         <x:n v="939"/>
         <x:n v="196"/>
         <x:n v="910"/>
         <x:n v="2812"/>
         <x:n v="982"/>
         <x:n v="2448"/>
         <x:n v="775"/>
         <x:n v="742"/>
         <x:n v="1805"/>
         <x:n v="30"/>
         <x:n v="513"/>
-        <x:n v="3793"/>
-[...1 lines deleted...]
-        <x:n v="1201"/>
+        <x:n v="3792"/>
+        <x:n v="1234"/>
         <x:n v="2840"/>
         <x:n v="29"/>
         <x:n v="698"/>
-        <x:n v="6012"/>
-[...1 lines deleted...]
-        <x:n v="1254"/>
+        <x:n v="6011"/>
+        <x:n v="1298"/>
+        <x:n v="1253"/>
         <x:n v="4085"/>
         <x:n v="42"/>
         <x:n v="1659"/>
         <x:n v="3141"/>
         <x:n v="816"/>
         <x:n v="198"/>
         <x:n v="779"/>
         <x:n v="2222"/>
         <x:n v="721"/>
         <x:n v="3963"/>
         <x:n v="995"/>
         <x:n v="197"/>
         <x:n v="959"/>
         <x:n v="2495"/>
         <x:n v="35"/>
         <x:n v="1271"/>
         <x:n v="3586"/>
-        <x:n v="1040"/>
+        <x:n v="1038"/>
         <x:n v="217"/>
-        <x:n v="980"/>
+        <x:n v="978"/>
         <x:n v="2416"/>
         <x:n v="60"/>
         <x:n v="953"/>
-        <x:n v="5713"/>
-        <x:n v="1202"/>
+        <x:n v="5712"/>
         <x:n v="232"/>
-        <x:n v="1151"/>
+        <x:n v="1149"/>
         <x:n v="3358"/>
         <x:n v="48"/>
-        <x:n v="2123"/>
+        <x:n v="2122"/>
         <x:n v="4627"/>
-        <x:n v="966"/>
-        <x:n v="909"/>
+        <x:n v="908"/>
         <x:n v="2742"/>
         <x:n v="57"/>
         <x:n v="1689"/>
-        <x:n v="6469"/>
+        <x:n v="6468"/>
         <x:n v="1111"/>
         <x:n v="3907"/>
-        <x:n v="2315"/>
+        <x:n v="2314"/>
         <x:n v="6058"/>
         <x:n v="1307"/>
         <x:n v="280"/>
-        <x:n v="1234"/>
         <x:n v="3507"/>
         <x:n v="68"/>
         <x:n v="2271"/>
-        <x:n v="7750"/>
+        <x:n v="7744"/>
         <x:n v="1334"/>
         <x:n v="1209"/>
         <x:n v="4702"/>
-        <x:n v="5679"/>
-[...1 lines deleted...]
-        <x:n v="3049"/>
+        <x:n v="2736"/>
+        <x:n v="5678"/>
+        <x:n v="948"/>
+        <x:n v="911"/>
+        <x:n v="3048"/>
         <x:n v="32"/>
         <x:n v="2368"/>
-        <x:n v="6103"/>
+        <x:n v="6101"/>
         <x:n v="1155"/>
-        <x:n v="293"/>
+        <x:n v="292"/>
         <x:n v="1109"/>
         <x:n v="3982"/>
         <x:n v="36"/>
-        <x:n v="1828"/>
+        <x:n v="1827"/>
         <x:n v="10"/>
-        <x:n v="7223"/>
-[...2 lines deleted...]
-        <x:n v="1124"/>
+        <x:n v="7221"/>
+        <x:n v="1168"/>
+        <x:n v="296"/>
+        <x:n v="1122"/>
         <x:n v="3605"/>
-        <x:n v="3321"/>
-[...3 lines deleted...]
-        <x:n v="1176"/>
+        <x:n v="3320"/>
+        <x:n v="8966"/>
+        <x:n v="1236"/>
+        <x:n v="1175"/>
         <x:n v="4707"/>
         <x:n v="43"/>
-        <x:n v="3968"/>
-[...1 lines deleted...]
-        <x:n v="911"/>
+        <x:n v="3967"/>
+        <x:n v="4846"/>
+        <x:n v="949"/>
         <x:n v="3044"/>
-        <x:n v="1550"/>
-        <x:n v="5726"/>
+        <x:n v="1549"/>
+        <x:n v="5725"/>
         <x:n v="1087"/>
-        <x:n v="289"/>
+        <x:n v="288"/>
         <x:n v="1049"/>
         <x:n v="3924"/>
         <x:n v="1513"/>
         <x:n v="7682"/>
-        <x:n v="1196"/>
+        <x:n v="1194"/>
+        <x:n v="1047"/>
         <x:n v="4355"/>
         <x:n v="3054"/>
-        <x:n v="7460"/>
-[...1 lines deleted...]
-        <x:n v="1150"/>
+        <x:n v="7458"/>
+        <x:n v="1195"/>
+        <x:n v="291"/>
+        <x:n v="1146"/>
         <x:n v="4628"/>
         <x:n v="41"/>
         <x:n v="2539"/>
-        <x:n v="5010"/>
-        <x:n v="904"/>
+        <x:n v="5009"/>
+        <x:n v="902"/>
         <x:n v="245"/>
-        <x:n v="867"/>
+        <x:n v="865"/>
         <x:n v="3003"/>
         <x:n v="31"/>
-        <x:n v="1762"/>
-[...2 lines deleted...]
-        <x:n v="1160"/>
+        <x:n v="1761"/>
+        <x:n v="7963"/>
+        <x:n v="328"/>
+        <x:n v="1157"/>
         <x:n v="4607"/>
-        <x:n v="3029"/>
-[...1 lines deleted...]
-        <x:n v="1203"/>
+        <x:n v="3028"/>
+        <x:n v="8009"/>
+        <x:n v="1201"/>
         <x:n v="340"/>
         <x:n v="4519"/>
-        <x:n v="3151"/>
-[...4 lines deleted...]
-        <x:n v="6030"/>
+        <x:n v="3150"/>
+        <x:n v="10439"/>
+        <x:n v="1530"/>
+        <x:n v="330"/>
+        <x:n v="1468"/>
+        <x:n v="6025"/>
         <x:n v="54"/>
-        <x:n v="4086"/>
+        <x:n v="4084"/>
+        <x:n v="6713"/>
+        <x:n v="1143"/>
+        <x:n v="1118"/>
+        <x:n v="4062"/>
+        <x:n v="2350"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="841"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
@@ -19452,51 +19722,51 @@
     <s v="Number"/>
     <n v="143"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1381"/>
+    <n v="1380"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="556"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="143"/>
   </r>
@@ -19524,51 +19794,51 @@
     <s v="Number"/>
     <n v="913"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="13"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="325"/>
+    <n v="324"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1640"/>
   </r>
@@ -19740,75 +20010,75 @@
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2082"/>
+    <n v="2081"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="888"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="193"/>
+    <n v="192"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="870"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1622"/>
   </r>
@@ -19848,75 +20118,75 @@
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2038"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="704"/>
+    <n v="703"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="172"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="695"/>
+    <n v="694"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1400"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
@@ -19932,51 +20202,51 @@
     <s v="Number"/>
     <n v="466"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2389"/>
+    <n v="2388"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="846"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="211"/>
   </r>
@@ -20004,111 +20274,111 @@
     <s v="Number"/>
     <n v="1740"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="438"/>
+    <n v="437"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2789"/>
+    <n v="2788"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="930"/>
+    <n v="929"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="189"/>
+    <n v="188"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="922"/>
+    <n v="921"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1989"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
@@ -20124,147 +20394,147 @@
     <s v="Number"/>
     <n v="611"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3559"/>
+    <n v="3558"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="973"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="954"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2669"/>
+    <n v="2668"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="628"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2641"/>
+    <n v="2640"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="791"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
@@ -20292,147 +20562,147 @@
     <s v="Number"/>
     <n v="1989"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="462"/>
+    <n v="461"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3393"/>
+    <n v="3390"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="962"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="206"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="936"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2728"/>
+    <n v="2727"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="459"/>
+    <n v="457"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3607"/>
   </r>
@@ -20508,87 +20778,87 @@
     <s v="Number"/>
     <n v="565"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4273"/>
+    <n v="4272"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1131"/>
+    <n v="1132"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="241"/>
+    <n v="240"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1097"/>
+    <n v="1098"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3335"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
@@ -20604,147 +20874,147 @@
     <s v="Number"/>
     <n v="697"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3333"/>
+    <n v="3331"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="890"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="230"/>
+    <n v="229"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="861"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2536"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="567"/>
+    <n v="566"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3668"/>
+    <n v="3665"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1127"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="243"/>
   </r>
@@ -20772,171 +21042,171 @@
     <s v="Number"/>
     <n v="2786"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="45"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="639"/>
+    <n v="636"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4562"/>
+    <n v="4558"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1047"/>
+    <n v="1046"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="237"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1018"/>
+    <n v="1017"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3288"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1037"/>
+    <n v="1033"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5214"/>
+    <n v="5213"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1193"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="254"/>
   </r>
@@ -20964,51 +21234,51 @@
     <s v="Number"/>
     <n v="3794"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1166"/>
+    <n v="1165"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3990"/>
   </r>
@@ -21180,87 +21450,87 @@
     <s v="Number"/>
     <n v="513"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3793"/>
+    <n v="3792"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1235"/>
+    <n v="1234"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="255"/>
+    <n v="254"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1201"/>
+    <n v="1200"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2840"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="29"/>
   </r>
@@ -21276,87 +21546,87 @@
     <s v="Number"/>
     <n v="698"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6012"/>
+    <n v="6011"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1299"/>
+    <n v="1298"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="268"/>
+    <n v="267"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1254"/>
+    <n v="1253"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4085"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="42"/>
   </r>
@@ -21576,75 +21846,75 @@
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3586"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1040"/>
+    <n v="1038"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="217"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="980"/>
+    <n v="978"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2416"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="60"/>
   </r>
@@ -21660,183 +21930,183 @@
     <s v="Number"/>
     <n v="953"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5713"/>
+    <n v="5712"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1202"/>
+    <n v="1200"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="232"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1151"/>
+    <n v="1149"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3358"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2123"/>
+    <n v="2122"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4627"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="966"/>
+    <n v="965"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="196"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="909"/>
+    <n v="908"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2742"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="57"/>
   </r>
@@ -21852,51 +22122,51 @@
     <s v="Number"/>
     <n v="1689"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6469"/>
+    <n v="6468"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1111"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="247"/>
   </r>
@@ -21924,51 +22194,51 @@
     <s v="Number"/>
     <n v="3907"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2315"/>
+    <n v="2314"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="6058"/>
   </r>
@@ -22044,51 +22314,51 @@
     <s v="Number"/>
     <n v="2271"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7750"/>
+    <n v="7744"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1334"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="306"/>
   </r>
@@ -22116,579 +22386,579 @@
     <s v="Number"/>
     <n v="4702"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="121"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2742"/>
+    <n v="2736"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5679"/>
+    <n v="5678"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="949"/>
+    <n v="948"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="912"/>
+    <n v="911"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3049"/>
+    <n v="3048"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="32"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2368"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6103"/>
+    <n v="6101"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1155"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="293"/>
+    <n v="292"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1109"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3982"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1828"/>
+    <n v="1827"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7223"/>
+    <n v="7221"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1170"/>
+    <n v="1168"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="297"/>
+    <n v="296"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1124"/>
+    <n v="1122"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3605"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="37"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3321"/>
+    <n v="3320"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8969"/>
+    <n v="8966"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1238"/>
+    <n v="1236"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="294"/>
+    <n v="292"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1176"/>
+    <n v="1175"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4707"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3968"/>
+    <n v="3967"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="19"/>
+    <n v="18"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4848"/>
+    <n v="4846"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="949"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="254"/>
+    <n v="253"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="911"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3044"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1550"/>
+    <n v="1549"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5726"/>
+    <n v="5725"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1087"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="289"/>
+    <n v="288"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1049"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3924"/>
   </r>
@@ -22728,75 +22998,75 @@
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7682"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1194"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="273"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1049"/>
+    <n v="1047"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4355"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="143"/>
   </r>
@@ -22812,87 +23082,87 @@
     <s v="Number"/>
     <n v="3054"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7460"/>
+    <n v="7458"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1199"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="293"/>
+    <n v="291"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1150"/>
+    <n v="1146"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4628"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="41"/>
   </r>
@@ -22908,401 +23178,497 @@
     <s v="Number"/>
     <n v="2539"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5010"/>
+    <n v="5009"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="904"/>
+    <n v="902"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="867"/>
+    <n v="865"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3003"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="31"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1762"/>
+    <n v="1761"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7967"/>
+    <n v="7963"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="331"/>
+    <n v="328"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1160"/>
+    <n v="1157"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4607"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3029"/>
+    <n v="3028"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8010"/>
+    <n v="8009"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1203"/>
+    <n v="1201"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="340"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1170"/>
+    <n v="1168"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4519"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3151"/>
+    <n v="3150"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="10455"/>
+    <n v="10439"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1539"/>
+    <n v="1530"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="339"/>
+    <n v="330"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1477"/>
+    <n v="1468"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6030"/>
+    <n v="6025"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="54"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4086"/>
+    <n v="4084"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="6713"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1118"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="4062"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="2350"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
 </pivotCacheRecords>
 </file>