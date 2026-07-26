--- v2 (2026-06-02)
+++ v3 (2026-07-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860632997da745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff209265ab4a42f0890ef3e9fad09359.psmdcp" Id="Ra6c90d3b0fe54454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a32d3e6fdef474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ba4e58b1f2e489792d78f674ec1023f.psmdcp" Id="Rcef3f4827e9b4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>