--- v3 (2026-07-26)
+++ v4 (2026-09-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a32d3e6fdef474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ba4e58b1f2e489792d78f674ec1023f.psmdcp" Id="Rcef3f4827e9b4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74e74f8882c41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/006c2302788645bcb811e393739dc55c.psmdcp" Id="R1785422237ea491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -571,50 +571,56 @@
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -765,51 +771,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -827,54 +833,55 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -892,50 +899,51 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of House" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
@@ -948,52 +956,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J489" totalsRowShown="0">
-  <x:autoFilter ref="A1:J489"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J497" totalsRowShown="0">
+  <x:autoFilter ref="A1:J497"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Type of House"/>
     <x:tableColumn id="7" name="C02106V02545"/>
     <x:tableColumn id="8" name="Urban and Rural"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1496,51 +1504,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J489"/>
+  <x:dimension ref="A1:J497"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -6951,51 +6959,51 @@
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J170" s="0">
-        <x:v>1640</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
@@ -7079,51 +7087,51 @@
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J174" s="0">
-        <x:v>1241</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
@@ -7143,51 +7151,51 @@
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J176" s="0">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
@@ -7207,51 +7215,51 @@
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J178" s="0">
-        <x:v>1646</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
@@ -7335,51 +7343,51 @@
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J182" s="0">
-        <x:v>1200</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10">
       <x:c r="A183" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
@@ -7463,147 +7471,147 @@
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J186" s="0">
-        <x:v>2081</x:v>
+        <x:v>2079</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J187" s="0">
-        <x:v>888</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J188" s="0">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J189" s="0">
-        <x:v>870</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
@@ -7751,51 +7759,51 @@
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J195" s="0">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
@@ -7815,51 +7823,51 @@
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J197" s="0">
-        <x:v>694</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
@@ -8007,51 +8015,51 @@
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J203" s="0">
-        <x:v>846</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
@@ -8071,51 +8079,51 @@
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J205" s="0">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
@@ -8231,147 +8239,147 @@
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J210" s="0">
-        <x:v>2788</x:v>
+        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J211" s="0">
-        <x:v>929</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:10">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J212" s="0">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J213" s="0">
-        <x:v>921</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
@@ -8519,51 +8527,51 @@
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J219" s="0">
-        <x:v>973</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
@@ -8583,51 +8591,51 @@
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J221" s="0">
-        <x:v>954</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:10">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
@@ -8775,51 +8783,51 @@
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J227" s="0">
-        <x:v>791</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:10">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
@@ -8839,51 +8847,51 @@
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J229" s="0">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:10">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
@@ -9031,51 +9039,51 @@
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J235" s="0">
-        <x:v>962</x:v>
+        <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:10">
       <x:c r="A236" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
@@ -9095,51 +9103,51 @@
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J237" s="0">
-        <x:v>936</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:10">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
@@ -9255,51 +9263,51 @@
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J242" s="0">
-        <x:v>3607</x:v>
+        <x:v>3606</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:10">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
@@ -9447,51 +9455,51 @@
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J248" s="0">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:10">
       <x:c r="A249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
@@ -9511,147 +9519,147 @@
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J250" s="0">
-        <x:v>4272</x:v>
+        <x:v>4271</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J251" s="0">
-        <x:v>1132</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:10">
       <x:c r="A252" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J252" s="0">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:10">
       <x:c r="A253" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J253" s="0">
-        <x:v>1098</x:v>
+        <x:v>1097</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:10">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
@@ -10023,83 +10031,83 @@
       <x:c r="B266" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J266" s="0">
-        <x:v>3665</x:v>
+        <x:v>3664</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:10">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J267" s="0">
-        <x:v>1127</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:10">
       <x:c r="A268" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
@@ -10119,83 +10127,83 @@
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J269" s="0">
-        <x:v>1079</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:10">
       <x:c r="A270" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J270" s="0">
-        <x:v>2786</x:v>
+        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:10">
       <x:c r="A271" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
@@ -10279,147 +10287,147 @@
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J274" s="0">
-        <x:v>4558</x:v>
+        <x:v>4556</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:10">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J275" s="0">
-        <x:v>1046</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:10">
       <x:c r="A276" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J276" s="0">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:10">
       <x:c r="A277" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J277" s="0">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:10">
       <x:c r="A278" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
@@ -10471,51 +10479,51 @@
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J280" s="0">
-        <x:v>1033</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:10">
       <x:c r="A281" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
@@ -10535,179 +10543,179 @@
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J282" s="0">
-        <x:v>5213</x:v>
+        <x:v>5211</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:10">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J283" s="0">
-        <x:v>1193</x:v>
+        <x:v>1191</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:10">
       <x:c r="A284" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J284" s="0">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:10">
       <x:c r="A285" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J285" s="0">
-        <x:v>1158</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:10">
       <x:c r="A286" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J286" s="0">
-        <x:v>3794</x:v>
+        <x:v>3793</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:10">
       <x:c r="A287" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
@@ -10823,51 +10831,51 @@
       <x:c r="B291" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J291" s="0">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:10">
       <x:c r="A292" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
@@ -10887,51 +10895,51 @@
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J293" s="0">
-        <x:v>910</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:10">
       <x:c r="A294" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
@@ -11079,51 +11087,51 @@
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J299" s="0">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:10">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
@@ -11143,51 +11151,51 @@
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J301" s="0">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:10">
       <x:c r="A302" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
@@ -11303,147 +11311,147 @@
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J306" s="0">
-        <x:v>3792</x:v>
+        <x:v>3791</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:10">
       <x:c r="A307" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J307" s="0">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:10">
       <x:c r="A308" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J308" s="0">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J309" s="0">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
@@ -11559,51 +11567,51 @@
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J314" s="0">
-        <x:v>6011</x:v>
+        <x:v>6009</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:10">
       <x:c r="A315" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
@@ -11623,51 +11631,51 @@
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J316" s="0">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
@@ -11815,51 +11823,51 @@
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J322" s="0">
-        <x:v>3141</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:10">
       <x:c r="A323" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
@@ -12007,51 +12015,51 @@
       <x:c r="B328" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J328" s="0">
-        <x:v>721</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:10">
       <x:c r="A329" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
@@ -12071,51 +12079,51 @@
       <x:c r="B330" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J330" s="0">
-        <x:v>3963</x:v>
+        <x:v>3962</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:10">
       <x:c r="A331" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
@@ -12135,51 +12143,51 @@
       <x:c r="B332" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J332" s="0">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:10">
       <x:c r="A333" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
@@ -12327,147 +12335,147 @@
       <x:c r="B338" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J338" s="0">
-        <x:v>3586</x:v>
+        <x:v>3585</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:10">
       <x:c r="A339" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J339" s="0">
-        <x:v>1038</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:10">
       <x:c r="A340" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J340" s="0">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:10">
       <x:c r="A341" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J341" s="0">
-        <x:v>978</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:10">
       <x:c r="A342" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
@@ -12583,147 +12591,147 @@
       <x:c r="B346" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J346" s="0">
-        <x:v>5712</x:v>
+        <x:v>5710</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:10">
       <x:c r="A347" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J347" s="0">
-        <x:v>1200</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:10">
       <x:c r="A348" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J348" s="0">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:10">
       <x:c r="A349" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J349" s="0">
-        <x:v>1149</x:v>
+        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:10">
       <x:c r="A350" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
@@ -12871,51 +12879,51 @@
       <x:c r="B355" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J355" s="0">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:10">
       <x:c r="A356" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
@@ -12935,51 +12943,51 @@
       <x:c r="B357" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J357" s="0">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:10">
       <x:c r="A358" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
@@ -13127,51 +13135,51 @@
       <x:c r="B363" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J363" s="0">
-        <x:v>1111</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:10">
       <x:c r="A364" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
@@ -13191,51 +13199,51 @@
       <x:c r="B365" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J365" s="0">
-        <x:v>1081</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:10">
       <x:c r="A366" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
@@ -13351,147 +13359,147 @@
       <x:c r="B370" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J370" s="0">
-        <x:v>6058</x:v>
+        <x:v>6057</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:10">
       <x:c r="A371" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J371" s="0">
-        <x:v>1307</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:10">
       <x:c r="A372" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J372" s="0">
-        <x:v>280</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:10">
       <x:c r="A373" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J373" s="0">
-        <x:v>1234</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:10">
       <x:c r="A374" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
@@ -13607,51 +13615,51 @@
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J378" s="0">
-        <x:v>7744</x:v>
+        <x:v>7742</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:10">
       <x:c r="A379" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
@@ -13735,51 +13743,51 @@
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J382" s="0">
-        <x:v>4702</x:v>
+        <x:v>4701</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:10">
       <x:c r="A383" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
@@ -13799,51 +13807,51 @@
       <x:c r="B384" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J384" s="0">
-        <x:v>2736</x:v>
+        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:10">
       <x:c r="A385" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
@@ -13863,83 +13871,83 @@
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J386" s="0">
-        <x:v>5678</x:v>
+        <x:v>5677</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:10">
       <x:c r="A387" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J387" s="0">
-        <x:v>948</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:10">
       <x:c r="A388" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
@@ -13959,51 +13967,51 @@
       <x:c r="B389" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J389" s="0">
-        <x:v>911</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:10">
       <x:c r="A390" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
@@ -14055,51 +14063,51 @@
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J392" s="0">
-        <x:v>2368</x:v>
+        <x:v>2367</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:10">
       <x:c r="A393" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
@@ -14119,147 +14127,147 @@
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J394" s="0">
-        <x:v>6101</x:v>
+        <x:v>6098</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:10">
       <x:c r="A395" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J395" s="0">
-        <x:v>1155</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:10">
       <x:c r="A396" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J396" s="0">
-        <x:v>292</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:10">
       <x:c r="A397" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J397" s="0">
-        <x:v>1109</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:10">
       <x:c r="A398" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
@@ -14311,51 +14319,51 @@
       <x:c r="B400" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H400" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J400" s="0">
-        <x:v>1827</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:10">
       <x:c r="A401" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
@@ -14407,51 +14415,51 @@
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J403" s="0">
-        <x:v>1168</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:10">
       <x:c r="A404" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
@@ -14471,51 +14479,51 @@
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J405" s="0">
-        <x:v>1122</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:10">
       <x:c r="A406" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
@@ -14663,51 +14671,51 @@
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J411" s="0">
-        <x:v>1236</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:10">
       <x:c r="A412" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
@@ -14727,51 +14735,51 @@
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J413" s="0">
-        <x:v>1175</x:v>
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:10">
       <x:c r="A414" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
@@ -14887,147 +14895,147 @@
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J418" s="0">
-        <x:v>4846</x:v>
+        <x:v>4844</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:10">
       <x:c r="A419" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J419" s="0">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:10">
       <x:c r="A420" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J420" s="0">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:10">
       <x:c r="A421" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J421" s="0">
-        <x:v>911</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:10">
       <x:c r="A422" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
@@ -15079,51 +15087,51 @@
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I424" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J424" s="0">
-        <x:v>1549</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:10">
       <x:c r="A425" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
@@ -15143,147 +15151,147 @@
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J426" s="0">
-        <x:v>5725</x:v>
+        <x:v>5722</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J427" s="0">
-        <x:v>1087</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:10">
       <x:c r="A428" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J428" s="0">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J429" s="0">
-        <x:v>1049</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:10">
       <x:c r="A430" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
@@ -15399,51 +15407,51 @@
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I434" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J434" s="0">
-        <x:v>7682</x:v>
+        <x:v>7680</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:10">
       <x:c r="A435" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
@@ -15463,51 +15471,51 @@
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J436" s="0">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:10">
       <x:c r="A437" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
@@ -15687,51 +15695,51 @@
       <x:c r="B443" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I443" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J443" s="0">
-        <x:v>1195</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:10">
       <x:c r="A444" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
@@ -15751,51 +15759,51 @@
       <x:c r="B445" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J445" s="0">
-        <x:v>1146</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:10">
       <x:c r="A446" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
@@ -15911,147 +15919,147 @@
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J450" s="0">
-        <x:v>5009</x:v>
+        <x:v>5008</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J451" s="0">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J452" s="0">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J453" s="0">
-        <x:v>865</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
@@ -16167,83 +16175,83 @@
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I458" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J458" s="0">
-        <x:v>7963</x:v>
+        <x:v>7962</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:10">
       <x:c r="A459" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J459" s="0">
-        <x:v>1193</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:10">
       <x:c r="A460" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
@@ -16263,51 +16271,51 @@
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J461" s="0">
-        <x:v>1157</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
@@ -16359,51 +16367,51 @@
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J464" s="0">
-        <x:v>3028</x:v>
+        <x:v>3027</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
@@ -16423,147 +16431,147 @@
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J466" s="0">
-        <x:v>8009</x:v>
+        <x:v>8002</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J467" s="0">
-        <x:v>1201</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J468" s="0">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J469" s="0">
-        <x:v>1168</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
@@ -16615,51 +16623,51 @@
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J472" s="0">
-        <x:v>3150</x:v>
+        <x:v>3149</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
@@ -16679,179 +16687,179 @@
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J474" s="0">
-        <x:v>10439</x:v>
+        <x:v>10433</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J475" s="0">
-        <x:v>1530</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J476" s="0">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J477" s="0">
-        <x:v>1468</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J478" s="0">
-        <x:v>6025</x:v>
+        <x:v>6024</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:10">
       <x:c r="A479" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
@@ -16871,51 +16879,51 @@
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J480" s="0">
-        <x:v>4084</x:v>
+        <x:v>4083</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
@@ -16935,179 +16943,179 @@
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J482" s="0">
-        <x:v>6713</x:v>
+        <x:v>6715</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:10">
       <x:c r="A483" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J483" s="0">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:10">
       <x:c r="A484" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J484" s="0">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:10">
       <x:c r="A485" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J485" s="0">
-        <x:v>1118</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:10">
       <x:c r="A486" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J486" s="0">
-        <x:v>4062</x:v>
+        <x:v>4072</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:10">
       <x:c r="A487" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
@@ -17127,83 +17135,339 @@
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J488" s="0">
-        <x:v>2350</x:v>
+        <x:v>2348</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:10">
       <x:c r="A489" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J489" s="0">
         <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:10">
+      <x:c r="A490" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H490" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I490" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J490" s="0">
+        <x:v>7645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:10">
+      <x:c r="A491" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I491" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J491" s="0">
+        <x:v>1178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:10">
+      <x:c r="A492" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H492" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I492" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J492" s="0">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:10">
+      <x:c r="A493" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H493" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I493" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J493" s="0">
+        <x:v>1143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:10">
+      <x:c r="A494" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H494" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I494" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J494" s="0">
+        <x:v>4706</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:10">
+      <x:c r="A495" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H495" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I495" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J495" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:10">
+      <x:c r="A496" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H496" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I496" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J496" s="0">
+        <x:v>2655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:10">
+      <x:c r="A497" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D497" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E497" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G497" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H497" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I497" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J497" s="0">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17249,51 +17513,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -17311,54 +17575,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -17376,87 +17641,88 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="5"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="2">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10439" count="371">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10433" count="377">
         <x:n v="841"/>
         <x:n v="1033"/>
         <x:n v="152"/>
         <x:n v="1004"/>
         <x:n v="422"/>
         <x:n v="25"/>
         <x:n v="267"/>
         <x:n v="4"/>
         <x:n v="706"/>
         <x:n v="1081"/>
         <x:n v="136"/>
         <x:n v="1056"/>
         <x:n v="355"/>
         <x:n v="24"/>
         <x:n v="215"/>
         <x:n v="1"/>
         <x:n v="602"/>
         <x:n v="1085"/>
         <x:n v="149"/>
         <x:n v="1048"/>
         <x:n v="268"/>
         <x:n v="37"/>
         <x:n v="185"/>
         <x:n v="0"/>
         <x:n v="489"/>
@@ -17548,286 +17814,292 @@
         <x:n v="132"/>
         <x:n v="603"/>
         <x:n v="661"/>
         <x:n v="13"/>
         <x:n v="159"/>
         <x:n v="1281"/>
         <x:n v="751"/>
         <x:n v="156"/>
         <x:n v="723"/>
         <x:n v="872"/>
         <x:n v="27"/>
         <x:n v="253"/>
         <x:n v="1420"/>
         <x:n v="824"/>
         <x:n v="180"/>
         <x:n v="799"/>
         <x:n v="1097"/>
         <x:n v="18"/>
         <x:n v="143"/>
         <x:n v="7"/>
         <x:n v="1380"/>
         <x:n v="556"/>
         <x:n v="543"/>
         <x:n v="913"/>
         <x:n v="324"/>
-        <x:n v="1640"/>
+        <x:n v="1638"/>
         <x:n v="730"/>
         <x:n v="720"/>
-        <x:n v="1241"/>
-[...1 lines deleted...]
-        <x:n v="1646"/>
+        <x:n v="1240"/>
+        <x:n v="246"/>
+        <x:n v="1645"/>
         <x:n v="805"/>
         <x:n v="182"/>
         <x:n v="788"/>
-        <x:n v="1200"/>
+        <x:n v="1199"/>
         <x:n v="17"/>
         <x:n v="264"/>
-        <x:n v="2081"/>
-[...2 lines deleted...]
-        <x:n v="870"/>
+        <x:n v="2079"/>
+        <x:n v="887"/>
+        <x:n v="190"/>
+        <x:n v="869"/>
         <x:n v="1622"/>
         <x:n v="16"/>
         <x:n v="2038"/>
-        <x:n v="703"/>
+        <x:n v="702"/>
         <x:n v="172"/>
-        <x:n v="694"/>
+        <x:n v="693"/>
         <x:n v="1400"/>
         <x:n v="466"/>
         <x:n v="2388"/>
-        <x:n v="846"/>
+        <x:n v="845"/>
         <x:n v="211"/>
-        <x:n v="813"/>
+        <x:n v="812"/>
         <x:n v="1740"/>
         <x:n v="26"/>
         <x:n v="437"/>
-        <x:n v="2788"/>
-[...2 lines deleted...]
-        <x:n v="921"/>
+        <x:n v="2787"/>
+        <x:n v="928"/>
+        <x:n v="187"/>
+        <x:n v="920"/>
         <x:n v="1989"/>
         <x:n v="3558"/>
-        <x:n v="973"/>
+        <x:n v="972"/>
         <x:n v="262"/>
-        <x:n v="954"/>
+        <x:n v="953"/>
         <x:n v="2668"/>
         <x:n v="628"/>
         <x:n v="3"/>
         <x:n v="2640"/>
-        <x:n v="791"/>
-[...1 lines deleted...]
-        <x:n v="769"/>
+        <x:n v="768"/>
         <x:n v="461"/>
         <x:n v="3390"/>
-        <x:n v="962"/>
-        <x:n v="936"/>
+        <x:n v="961"/>
+        <x:n v="935"/>
         <x:n v="2727"/>
         <x:n v="23"/>
         <x:n v="457"/>
-        <x:n v="3607"/>
+        <x:n v="3606"/>
         <x:n v="988"/>
         <x:n v="234"/>
         <x:n v="965"/>
         <x:n v="2808"/>
-        <x:n v="565"/>
-[...3 lines deleted...]
-        <x:n v="1098"/>
+        <x:n v="564"/>
+        <x:n v="4271"/>
         <x:n v="3335"/>
         <x:n v="697"/>
         <x:n v="3331"/>
         <x:n v="890"/>
         <x:n v="861"/>
         <x:n v="2536"/>
         <x:n v="566"/>
-        <x:n v="3665"/>
-        <x:n v="1127"/>
+        <x:n v="3664"/>
+        <x:n v="1125"/>
         <x:n v="243"/>
-        <x:n v="1079"/>
-        <x:n v="2786"/>
+        <x:n v="1077"/>
+        <x:n v="2785"/>
         <x:n v="45"/>
         <x:n v="636"/>
-        <x:n v="4558"/>
-[...2 lines deleted...]
-        <x:n v="1017"/>
+        <x:n v="4556"/>
+        <x:n v="1044"/>
+        <x:n v="236"/>
+        <x:n v="1015"/>
         <x:n v="3288"/>
-        <x:n v="5213"/>
-[...3 lines deleted...]
-        <x:n v="3794"/>
+        <x:n v="1032"/>
+        <x:n v="5211"/>
+        <x:n v="1191"/>
+        <x:n v="1156"/>
+        <x:n v="3793"/>
         <x:n v="28"/>
         <x:n v="1165"/>
         <x:n v="3990"/>
-        <x:n v="939"/>
+        <x:n v="938"/>
         <x:n v="196"/>
-        <x:n v="910"/>
+        <x:n v="909"/>
         <x:n v="2812"/>
         <x:n v="982"/>
         <x:n v="2448"/>
-        <x:n v="775"/>
-        <x:n v="742"/>
+        <x:n v="741"/>
         <x:n v="1805"/>
         <x:n v="30"/>
         <x:n v="513"/>
-        <x:n v="3792"/>
-        <x:n v="1234"/>
+        <x:n v="3791"/>
+        <x:n v="1235"/>
+        <x:n v="1201"/>
         <x:n v="2840"/>
         <x:n v="29"/>
         <x:n v="698"/>
-        <x:n v="6011"/>
+        <x:n v="6009"/>
         <x:n v="1298"/>
+        <x:n v="265"/>
         <x:n v="1253"/>
         <x:n v="4085"/>
         <x:n v="42"/>
         <x:n v="1659"/>
-        <x:n v="3141"/>
+        <x:n v="3140"/>
         <x:n v="816"/>
         <x:n v="198"/>
         <x:n v="779"/>
         <x:n v="2222"/>
-        <x:n v="721"/>
-        <x:n v="3963"/>
+        <x:n v="3962"/>
         <x:n v="995"/>
-        <x:n v="197"/>
         <x:n v="959"/>
         <x:n v="2495"/>
         <x:n v="35"/>
         <x:n v="1271"/>
-        <x:n v="3586"/>
-[...2 lines deleted...]
-        <x:n v="978"/>
+        <x:n v="3585"/>
+        <x:n v="1037"/>
+        <x:n v="216"/>
+        <x:n v="977"/>
         <x:n v="2416"/>
         <x:n v="60"/>
-        <x:n v="953"/>
-[...2 lines deleted...]
-        <x:n v="1149"/>
+        <x:n v="5710"/>
+        <x:n v="1198"/>
+        <x:n v="230"/>
+        <x:n v="1147"/>
         <x:n v="3358"/>
         <x:n v="48"/>
         <x:n v="2122"/>
         <x:n v="4627"/>
-        <x:n v="908"/>
+        <x:n v="966"/>
         <x:n v="2742"/>
         <x:n v="57"/>
         <x:n v="1689"/>
         <x:n v="6468"/>
-        <x:n v="1111"/>
+        <x:n v="1110"/>
+        <x:n v="247"/>
+        <x:n v="1080"/>
         <x:n v="3907"/>
         <x:n v="2314"/>
-        <x:n v="6058"/>
-[...1 lines deleted...]
-        <x:n v="280"/>
+        <x:n v="6057"/>
+        <x:n v="1305"/>
+        <x:n v="279"/>
+        <x:n v="1232"/>
         <x:n v="3507"/>
         <x:n v="68"/>
         <x:n v="2271"/>
-        <x:n v="7744"/>
+        <x:n v="7742"/>
         <x:n v="1334"/>
         <x:n v="1209"/>
-        <x:n v="4702"/>
-[...3 lines deleted...]
-        <x:n v="911"/>
+        <x:n v="4701"/>
+        <x:n v="2735"/>
+        <x:n v="5677"/>
+        <x:n v="947"/>
+        <x:n v="910"/>
         <x:n v="3048"/>
         <x:n v="32"/>
-        <x:n v="2368"/>
-[...3 lines deleted...]
-        <x:n v="1109"/>
+        <x:n v="2367"/>
+        <x:n v="6098"/>
+        <x:n v="1154"/>
+        <x:n v="290"/>
+        <x:n v="1108"/>
         <x:n v="3982"/>
         <x:n v="36"/>
-        <x:n v="1827"/>
+        <x:n v="1826"/>
         <x:n v="10"/>
         <x:n v="7221"/>
-        <x:n v="1168"/>
+        <x:n v="1166"/>
         <x:n v="296"/>
-        <x:n v="1122"/>
+        <x:n v="1120"/>
         <x:n v="3605"/>
         <x:n v="3320"/>
         <x:n v="8966"/>
-        <x:n v="1236"/>
-        <x:n v="1175"/>
+        <x:n v="1234"/>
+        <x:n v="292"/>
+        <x:n v="1173"/>
         <x:n v="4707"/>
         <x:n v="43"/>
         <x:n v="3967"/>
-        <x:n v="4846"/>
-        <x:n v="949"/>
+        <x:n v="4844"/>
+        <x:n v="252"/>
         <x:n v="3044"/>
-        <x:n v="1549"/>
-[...3 lines deleted...]
-        <x:n v="1049"/>
+        <x:n v="1548"/>
+        <x:n v="5722"/>
+        <x:n v="1086"/>
+        <x:n v="285"/>
         <x:n v="3924"/>
         <x:n v="1513"/>
-        <x:n v="7682"/>
+        <x:n v="7680"/>
         <x:n v="1194"/>
+        <x:n v="271"/>
         <x:n v="1047"/>
         <x:n v="4355"/>
         <x:n v="3054"/>
         <x:n v="7458"/>
-        <x:n v="1195"/>
+        <x:n v="1193"/>
         <x:n v="291"/>
-        <x:n v="1146"/>
+        <x:n v="1144"/>
         <x:n v="4628"/>
         <x:n v="41"/>
         <x:n v="2539"/>
-        <x:n v="5009"/>
-[...2 lines deleted...]
-        <x:n v="865"/>
+        <x:n v="5008"/>
+        <x:n v="899"/>
+        <x:n v="244"/>
+        <x:n v="862"/>
         <x:n v="3003"/>
         <x:n v="31"/>
         <x:n v="1761"/>
-        <x:n v="7963"/>
+        <x:n v="7962"/>
+        <x:n v="1190"/>
         <x:n v="328"/>
-        <x:n v="1157"/>
         <x:n v="4607"/>
-        <x:n v="3028"/>
-[...2 lines deleted...]
-        <x:n v="340"/>
+        <x:n v="3027"/>
+        <x:n v="8002"/>
+        <x:n v="1195"/>
+        <x:n v="334"/>
+        <x:n v="1162"/>
         <x:n v="4519"/>
-        <x:n v="3150"/>
-[...4 lines deleted...]
-        <x:n v="6025"/>
+        <x:n v="3149"/>
+        <x:n v="10433"/>
+        <x:n v="1526"/>
+        <x:n v="326"/>
+        <x:n v="1464"/>
+        <x:n v="6024"/>
         <x:n v="54"/>
-        <x:n v="4084"/>
-        <x:n v="6713"/>
+        <x:n v="4083"/>
+        <x:n v="6715"/>
+        <x:n v="1141"/>
+        <x:n v="295"/>
+        <x:n v="1116"/>
+        <x:n v="4072"/>
+        <x:n v="2348"/>
+        <x:n v="7645"/>
+        <x:n v="1178"/>
+        <x:n v="284"/>
         <x:n v="1143"/>
-        <x:n v="1118"/>
-[...1 lines deleted...]
-        <x:n v="2350"/>
+        <x:n v="4706"/>
+        <x:n v="2655"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="841"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
@@ -19818,279 +20090,279 @@
     <s v="Number"/>
     <n v="324"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1640"/>
+    <n v="1638"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="730"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="152"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="720"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1241"/>
+    <n v="1240"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="247"/>
+    <n v="246"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1646"/>
+    <n v="1645"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="805"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="182"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="788"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1200"/>
+    <n v="1199"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="17"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2081"/>
+    <n v="2079"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="888"/>
+    <n v="887"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="192"/>
+    <n v="190"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="870"/>
+    <n v="869"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1622"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
@@ -20118,75 +20390,75 @@
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2038"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="703"/>
+    <n v="702"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="172"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="694"/>
+    <n v="693"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1400"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
@@ -20214,75 +20486,75 @@
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2388"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="846"/>
+    <n v="845"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="211"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="813"/>
+    <n v="812"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1740"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
@@ -20298,87 +20570,87 @@
     <s v="Number"/>
     <n v="437"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2788"/>
+    <n v="2787"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="929"/>
+    <n v="928"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="188"/>
+    <n v="187"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="921"/>
+    <n v="920"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1989"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
@@ -20406,75 +20678,75 @@
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3558"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="973"/>
+    <n v="972"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="954"/>
+    <n v="953"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2668"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
@@ -20502,75 +20774,75 @@
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2640"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="791"/>
+    <n v="790"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="769"/>
+    <n v="768"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1989"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
@@ -20598,75 +20870,75 @@
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3390"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="962"/>
+    <n v="961"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="206"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="936"/>
+    <n v="935"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2727"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
@@ -20682,51 +20954,51 @@
     <s v="Number"/>
     <n v="457"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3607"/>
+    <n v="3606"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="988"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="234"/>
   </r>
@@ -20754,111 +21026,111 @@
     <s v="Number"/>
     <n v="2808"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="565"/>
+    <n v="564"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4272"/>
+    <n v="4271"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1132"/>
+    <n v="1131"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="240"/>
+    <n v="239"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1098"/>
+    <n v="1097"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3335"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
@@ -20970,291 +21242,291 @@
     <s v="Number"/>
     <n v="566"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3665"/>
+    <n v="3664"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1127"/>
+    <n v="1125"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="243"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1079"/>
+    <n v="1077"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2786"/>
+    <n v="2785"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="45"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="636"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4558"/>
+    <n v="4556"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1046"/>
+    <n v="1044"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="237"/>
+    <n v="236"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1017"/>
+    <n v="1015"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3288"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1033"/>
+    <n v="1032"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5213"/>
+    <n v="5211"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1193"/>
+    <n v="1191"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="254"/>
+    <n v="253"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1158"/>
+    <n v="1156"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3794"/>
+    <n v="3793"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1165"/>
   </r>
@@ -21270,75 +21542,75 @@
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3990"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="939"/>
+    <n v="938"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="196"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="910"/>
+    <n v="909"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2812"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
@@ -21366,75 +21638,75 @@
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2448"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="775"/>
+    <n v="774"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="130"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="742"/>
+    <n v="741"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1805"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
@@ -21450,87 +21722,87 @@
     <s v="Number"/>
     <n v="513"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3792"/>
+    <n v="3791"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1234"/>
+    <n v="1235"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="254"/>
+    <n v="253"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1200"/>
+    <n v="1201"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2840"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="29"/>
   </r>
@@ -21546,75 +21818,75 @@
     <s v="Number"/>
     <n v="698"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6011"/>
+    <n v="6009"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1298"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="267"/>
+    <n v="265"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1253"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4085"/>
   </r>
@@ -21642,51 +21914,51 @@
     <s v="Number"/>
     <n v="1659"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3141"/>
+    <n v="3140"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="816"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="198"/>
   </r>
@@ -21714,99 +21986,99 @@
     <s v="Number"/>
     <n v="2222"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="37"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="721"/>
+    <n v="720"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3963"/>
+    <n v="3962"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="995"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="197"/>
+    <n v="196"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="959"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2495"/>
   </r>
@@ -21834,87 +22106,87 @@
     <s v="Number"/>
     <n v="1271"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3586"/>
+    <n v="3585"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1038"/>
+    <n v="1037"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="217"/>
+    <n v="216"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="978"/>
+    <n v="977"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2416"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="60"/>
   </r>
@@ -21930,87 +22202,87 @@
     <s v="Number"/>
     <n v="953"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5712"/>
+    <n v="5710"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1200"/>
+    <n v="1198"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="232"/>
+    <n v="230"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1149"/>
+    <n v="1147"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3358"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
@@ -22038,75 +22310,75 @@
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4627"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="965"/>
+    <n v="966"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="196"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="908"/>
+    <n v="909"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2742"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="57"/>
   </r>
@@ -22134,75 +22406,75 @@
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="6468"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1111"/>
+    <n v="1110"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="247"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1081"/>
+    <n v="1080"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3907"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
@@ -22218,87 +22490,87 @@
     <s v="Number"/>
     <n v="2314"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6058"/>
+    <n v="6057"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1307"/>
+    <n v="1305"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="280"/>
+    <n v="279"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1234"/>
+    <n v="1232"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3507"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="68"/>
   </r>
@@ -22314,375 +22586,375 @@
     <s v="Number"/>
     <n v="2271"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7744"/>
+    <n v="7742"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1334"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="306"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1209"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4702"/>
+    <n v="4701"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="121"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2736"/>
+    <n v="2735"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5678"/>
+    <n v="5677"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="948"/>
+    <n v="947"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="911"/>
+    <n v="910"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3048"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="32"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2368"/>
+    <n v="2367"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6101"/>
+    <n v="6098"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1155"/>
+    <n v="1154"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="292"/>
+    <n v="290"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1109"/>
+    <n v="1108"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3982"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1827"/>
+    <n v="1826"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7221"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1168"/>
+    <n v="1166"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="296"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1122"/>
+    <n v="1120"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3605"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="37"/>
   </r>
@@ -22710,75 +22982,75 @@
     <s v="Number"/>
     <n v="9"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="8966"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1236"/>
+    <n v="1234"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="292"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1175"/>
+    <n v="1173"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4707"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
@@ -22794,183 +23066,183 @@
     <s v="Number"/>
     <n v="3967"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="18"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4846"/>
+    <n v="4844"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="949"/>
+    <n v="947"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="253"/>
+    <n v="252"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="911"/>
+    <n v="909"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3044"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1549"/>
+    <n v="1548"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5725"/>
+    <n v="5722"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1087"/>
+    <n v="1086"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="288"/>
+    <n v="285"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1049"/>
+    <n v="1048"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3924"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
@@ -22986,75 +23258,75 @@
     <s v="Number"/>
     <n v="1513"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7682"/>
+    <n v="7680"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1194"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="273"/>
+    <n v="271"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1047"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4355"/>
   </r>
@@ -23094,75 +23366,75 @@
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7458"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1195"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="291"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1146"/>
+    <n v="1144"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4628"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="41"/>
   </r>
@@ -23178,87 +23450,87 @@
     <s v="Number"/>
     <n v="2539"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5009"/>
+    <n v="5008"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="902"/>
+    <n v="899"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="245"/>
+    <n v="244"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="865"/>
+    <n v="862"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3003"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="31"/>
   </r>
@@ -23274,401 +23546,497 @@
     <s v="Number"/>
     <n v="1761"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7963"/>
+    <n v="7962"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1193"/>
+    <n v="1190"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="328"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1157"/>
+    <n v="1154"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4607"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3028"/>
+    <n v="3027"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8009"/>
+    <n v="8002"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1201"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="340"/>
+    <n v="334"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1168"/>
+    <n v="1162"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4519"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3150"/>
+    <n v="3149"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="10439"/>
+    <n v="10433"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1530"/>
+    <n v="1526"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="330"/>
+    <n v="326"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1468"/>
+    <n v="1464"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6025"/>
+    <n v="6024"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="54"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4084"/>
+    <n v="4083"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6713"/>
+    <n v="6715"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1143"/>
+    <n v="1141"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="301"/>
+    <n v="295"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1118"/>
+    <n v="1116"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4062"/>
+    <n v="4072"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="20"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2350"/>
+    <n v="2348"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="7645"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="4706"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="2655"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
 </pivotCacheRecords>
 </file>