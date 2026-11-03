--- v4 (2026-09-12)
+++ v5 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74e74f8882c41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/006c2302788645bcb811e393739dc55c.psmdcp" Id="R1785422237ea491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9928d8a07d4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c36ccda6fcbf42bbb2df9318112ee891.psmdcp" Id="R012ea50fc74447b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2026 11:00:00</x:t>
+    <x:t>29/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -577,50 +577,56 @@
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20262</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q2</x:t>
   </x:si>
+  <x:si>
+    <x:t>20263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q3</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -771,51 +777,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -834,54 +840,55 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -900,50 +907,51 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of House" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
@@ -956,52 +964,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J497" totalsRowShown="0">
-  <x:autoFilter ref="A1:J497"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J505" totalsRowShown="0">
+  <x:autoFilter ref="A1:J505"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Type of House"/>
     <x:tableColumn id="7" name="C02106V02545"/>
     <x:tableColumn id="8" name="Urban and Rural"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1504,51 +1512,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J497"/>
+  <x:dimension ref="A1:J505"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -10287,51 +10295,51 @@
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J274" s="0">
-        <x:v>4556</x:v>
+        <x:v>4557</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:10">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
@@ -10479,51 +10487,51 @@
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J280" s="0">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:10">
       <x:c r="A281" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
@@ -17424,50 +17432,306 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I497" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J497" s="0">
         <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:10">
+      <x:c r="A498" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B498" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C498" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D498" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E498" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F498" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G498" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H498" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I498" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J498" s="0">
+        <x:v>8908</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:10">
+      <x:c r="A499" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B499" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C499" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D499" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E499" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F499" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G499" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I499" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J499" s="0">
+        <x:v>1246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:10">
+      <x:c r="A500" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B500" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C500" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D500" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E500" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F500" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G500" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H500" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I500" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J500" s="0">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:10">
+      <x:c r="A501" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B501" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C501" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D501" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E501" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G501" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H501" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I501" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J501" s="0">
+        <x:v>1196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="502" spans="1:10">
+      <x:c r="A502" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B502" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C502" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D502" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E502" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F502" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G502" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H502" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I502" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J502" s="0">
+        <x:v>5119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="503" spans="1:10">
+      <x:c r="A503" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B503" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C503" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D503" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E503" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F503" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G503" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H503" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I503" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J503" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="504" spans="1:10">
+      <x:c r="A504" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B504" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C504" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D504" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E504" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F504" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G504" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H504" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I504" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J504" s="0">
+        <x:v>3458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="505" spans="1:10">
+      <x:c r="A505" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B505" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C505" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D505" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E505" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F505" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G505" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H505" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I505" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J505" s="0">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -17513,51 +17777,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -17576,54 +17840,55 @@
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
         <x:s v="20262"/>
+        <x:s v="20263"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -17642,87 +17907,88 @@
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
         <x:s v="2026Q2"/>
+        <x:s v="2026Q3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="2">
         <x:s v="1"/>
         <x:s v="5"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="2">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10433" count="377">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="10433" count="383">
         <x:n v="841"/>
         <x:n v="1033"/>
         <x:n v="152"/>
         <x:n v="1004"/>
         <x:n v="422"/>
         <x:n v="25"/>
         <x:n v="267"/>
         <x:n v="4"/>
         <x:n v="706"/>
         <x:n v="1081"/>
         <x:n v="136"/>
         <x:n v="1056"/>
         <x:n v="355"/>
         <x:n v="24"/>
         <x:n v="215"/>
         <x:n v="1"/>
         <x:n v="602"/>
         <x:n v="1085"/>
         <x:n v="149"/>
         <x:n v="1048"/>
         <x:n v="268"/>
         <x:n v="37"/>
         <x:n v="185"/>
         <x:n v="0"/>
         <x:n v="489"/>
@@ -17887,56 +18153,55 @@
         <x:n v="935"/>
         <x:n v="2727"/>
         <x:n v="23"/>
         <x:n v="457"/>
         <x:n v="3606"/>
         <x:n v="988"/>
         <x:n v="234"/>
         <x:n v="965"/>
         <x:n v="2808"/>
         <x:n v="564"/>
         <x:n v="4271"/>
         <x:n v="3335"/>
         <x:n v="697"/>
         <x:n v="3331"/>
         <x:n v="890"/>
         <x:n v="861"/>
         <x:n v="2536"/>
         <x:n v="566"/>
         <x:n v="3664"/>
         <x:n v="1125"/>
         <x:n v="243"/>
         <x:n v="1077"/>
         <x:n v="2785"/>
         <x:n v="45"/>
         <x:n v="636"/>
-        <x:n v="4556"/>
+        <x:n v="4557"/>
         <x:n v="1044"/>
         <x:n v="236"/>
         <x:n v="1015"/>
         <x:n v="3288"/>
-        <x:n v="1032"/>
         <x:n v="5211"/>
         <x:n v="1191"/>
         <x:n v="1156"/>
         <x:n v="3793"/>
         <x:n v="28"/>
         <x:n v="1165"/>
         <x:n v="3990"/>
         <x:n v="938"/>
         <x:n v="196"/>
         <x:n v="909"/>
         <x:n v="2812"/>
         <x:n v="982"/>
         <x:n v="2448"/>
         <x:n v="741"/>
         <x:n v="1805"/>
         <x:n v="30"/>
         <x:n v="513"/>
         <x:n v="3791"/>
         <x:n v="1235"/>
         <x:n v="1201"/>
         <x:n v="2840"/>
         <x:n v="29"/>
         <x:n v="698"/>
         <x:n v="6009"/>
         <x:n v="1298"/>
@@ -18056,50 +18321,57 @@
         <x:n v="8002"/>
         <x:n v="1195"/>
         <x:n v="334"/>
         <x:n v="1162"/>
         <x:n v="4519"/>
         <x:n v="3149"/>
         <x:n v="10433"/>
         <x:n v="1526"/>
         <x:n v="326"/>
         <x:n v="1464"/>
         <x:n v="6024"/>
         <x:n v="54"/>
         <x:n v="4083"/>
         <x:n v="6715"/>
         <x:n v="1141"/>
         <x:n v="295"/>
         <x:n v="1116"/>
         <x:n v="4072"/>
         <x:n v="2348"/>
         <x:n v="7645"/>
         <x:n v="1178"/>
         <x:n v="284"/>
         <x:n v="1143"/>
         <x:n v="4706"/>
         <x:n v="2655"/>
+        <x:n v="8908"/>
+        <x:n v="1246"/>
+        <x:n v="331"/>
+        <x:n v="1196"/>
+        <x:n v="5119"/>
+        <x:n v="44"/>
+        <x:n v="3458"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="841"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
@@ -21338,51 +21610,51 @@
     <s v="Number"/>
     <n v="636"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4556"/>
+    <n v="4557"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1044"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="236"/>
   </r>
@@ -21410,51 +21682,51 @@
     <s v="Number"/>
     <n v="3288"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1032"/>
+    <n v="1033"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="5211"/>
   </r>
@@ -24016,27 +24288,123 @@
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20262"/>
     <s v="2026Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2655"/>
   </r>
   <r>
     <s v="NDQ03"/>
     <s v="New Dwelling Completions"/>
     <s v="20262"/>
     <s v="2026Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="8908"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1246"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="331"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="5119"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="3458"/>
+  </r>
+  <r>
+    <s v="NDQ03"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20263"/>
+    <s v="2026Q3"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
 </pivotCacheRecords>
 </file>