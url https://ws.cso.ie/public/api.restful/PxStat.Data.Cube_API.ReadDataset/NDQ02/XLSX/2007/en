--- v0 (2026-02-25)
+++ v1 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11982e574d6c4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bf0bb8734c479a94d70be9c5cf0588.psmdcp" Id="Rce7b252ee89d4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1095b863ff4a4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3b7c8adf2624b1ea5dd149c918a2260.psmdcp" Id="R0e45fa01293744ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>