--- v1 (2026-04-15)
+++ v2 (2026-06-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1095b863ff4a4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3b7c8adf2624b1ea5dd149c918a2260.psmdcp" Id="R0e45fa01293744ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42db83d67e3431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed69012462db46d59710ff1891eea8e1.psmdcp" Id="R4c14530b351f42b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -540,50 +540,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -735,51 +741,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -796,54 +802,55 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -860,92 +867,93 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H181" totalsRowShown="0">
-  <x:autoFilter ref="A1:H181"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H184" totalsRowShown="0">
+  <x:autoFilter ref="A1:H184"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02106V02545"/>
     <x:tableColumn id="6" name="Urban and Rural"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1446,51 +1454,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H181"/>
+  <x:dimension ref="A1:H184"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3071,51 +3079,51 @@
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>1381</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H63" s="0">
@@ -3123,51 +3131,51 @@
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>1937</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H65" s="0">
@@ -3305,51 +3313,51 @@
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>2082</x:v>
+        <x:v>2081</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H72" s="0">
@@ -3357,51 +3365,51 @@
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>2970</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H74" s="0">
@@ -3409,103 +3417,103 @@
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>704</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>2742</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>2389</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H78" s="0">
@@ -3513,155 +3521,155 @@
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>3235</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>2789</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>930</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>3719</x:v>
+        <x:v>3717</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>3559</x:v>
+        <x:v>3558</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="0">
@@ -3669,77 +3677,77 @@
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>4532</x:v>
+        <x:v>4531</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>2641</x:v>
+        <x:v>2640</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H87" s="0">
@@ -3747,77 +3755,77 @@
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>3432</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>3393</x:v>
+        <x:v>3390</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H90" s="0">
@@ -3825,51 +3833,51 @@
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>4355</x:v>
+        <x:v>4352</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0">
@@ -3929,77 +3937,77 @@
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>4273</x:v>
+        <x:v>4272</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
@@ -4007,51 +4015,51 @@
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>3333</x:v>
+        <x:v>3331</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="0">
@@ -4059,77 +4067,77 @@
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>4223</x:v>
+        <x:v>4221</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>3668</x:v>
+        <x:v>3665</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H102" s="0">
@@ -4137,155 +4145,155 @@
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>4795</x:v>
+        <x:v>4792</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>4562</x:v>
+        <x:v>4558</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>1047</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>5609</x:v>
+        <x:v>5604</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>5214</x:v>
+        <x:v>5213</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H108" s="0">
@@ -4293,51 +4301,51 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>6407</x:v>
+        <x:v>6406</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4475,181 +4483,181 @@
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>3793</x:v>
+        <x:v>3792</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>1235</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>5028</x:v>
+        <x:v>5026</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>6012</x:v>
+        <x:v>6011</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>1299</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>7311</x:v>
+        <x:v>7309</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -4813,155 +4821,155 @@
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>1040</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>4626</x:v>
+        <x:v>4624</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>5713</x:v>
+        <x:v>5712</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>6915</x:v>
+        <x:v>6912</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="0">
@@ -4969,103 +4977,103 @@
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>5593</x:v>
+        <x:v>5592</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>6469</x:v>
+        <x:v>6468</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H138" s="0">
@@ -5073,51 +5081,51 @@
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>7580</x:v>
+        <x:v>7579</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H140" s="0">
@@ -5177,51 +5185,51 @@
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>7750</x:v>
+        <x:v>7744</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
@@ -5229,155 +5237,155 @@
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>9084</x:v>
+        <x:v>9078</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>5679</x:v>
+        <x:v>5678</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>949</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>6628</x:v>
+        <x:v>6626</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>6103</x:v>
+        <x:v>6101</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5385,233 +5393,233 @@
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>7258</x:v>
+        <x:v>7256</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>7223</x:v>
+        <x:v>7221</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>8393</x:v>
+        <x:v>8389</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>8969</x:v>
+        <x:v>8966</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>1238</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>10207</x:v>
+        <x:v>10202</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>4848</x:v>
+        <x:v>4846</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H159" s="0">
@@ -5619,77 +5627,77 @@
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>5797</x:v>
+        <x:v>5795</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>5726</x:v>
+        <x:v>5725</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
@@ -5697,51 +5705,51 @@
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>6813</x:v>
+        <x:v>6812</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
@@ -5749,467 +5757,545 @@
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>1196</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>8878</x:v>
+        <x:v>8876</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>7460</x:v>
+        <x:v>7458</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>1199</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>8659</x:v>
+        <x:v>8653</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>5010</x:v>
+        <x:v>5009</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>904</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5914</x:v>
+        <x:v>5911</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>7967</x:v>
+        <x:v>7963</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>1196</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>9163</x:v>
+        <x:v>9156</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>8010</x:v>
+        <x:v>8009</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>1203</x:v>
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>9213</x:v>
+        <x:v>9210</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>10455</x:v>
+        <x:v>10439</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>1539</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>11994</x:v>
+        <x:v>11969</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H182" s="0">
+        <x:v>6713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H183" s="0">
+        <x:v>1143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H184" s="0">
+        <x:v>7856</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6255,51 +6341,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -6316,54 +6402,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -6380,73 +6467,74 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="5"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="3">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="329" maxValue="11994" count="172">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="329" maxValue="11969" count="178">
         <x:n v="841"/>
         <x:n v="1033"/>
         <x:n v="1874"/>
         <x:n v="706"/>
         <x:n v="1081"/>
         <x:n v="1787"/>
         <x:n v="602"/>
         <x:n v="1085"/>
         <x:n v="1687"/>
         <x:n v="489"/>
         <x:n v="1152"/>
         <x:n v="1641"/>
         <x:n v="415"/>
         <x:n v="716"/>
         <x:n v="1131"/>
         <x:n v="368"/>
         <x:n v="749"/>
         <x:n v="1117"/>
         <x:n v="425"/>
         <x:n v="778"/>
         <x:n v="1203"/>
         <x:n v="854"/>
         <x:n v="1456"/>
         <x:n v="329"/>
         <x:n v="560"/>
@@ -6459,166 +6547,172 @@
         <x:n v="774"/>
         <x:n v="733"/>
         <x:n v="1507"/>
         <x:n v="540"/>
         <x:n v="554"/>
         <x:n v="1094"/>
         <x:n v="1318"/>
         <x:n v="795"/>
         <x:n v="609"/>
         <x:n v="1404"/>
         <x:n v="912"/>
         <x:n v="790"/>
         <x:n v="1702"/>
         <x:n v="832"/>
         <x:n v="539"/>
         <x:n v="1371"/>
         <x:n v="952"/>
         <x:n v="618"/>
         <x:n v="1570"/>
         <x:n v="1281"/>
         <x:n v="751"/>
         <x:n v="2032"/>
         <x:n v="1420"/>
         <x:n v="824"/>
         <x:n v="2244"/>
-        <x:n v="1381"/>
+        <x:n v="1380"/>
         <x:n v="556"/>
-        <x:n v="1937"/>
+        <x:n v="1936"/>
         <x:n v="1640"/>
         <x:n v="730"/>
         <x:n v="2370"/>
         <x:n v="1646"/>
         <x:n v="805"/>
         <x:n v="2451"/>
-        <x:n v="2082"/>
+        <x:n v="2081"/>
         <x:n v="888"/>
-        <x:n v="2970"/>
+        <x:n v="2969"/>
         <x:n v="2038"/>
-        <x:n v="704"/>
-[...1 lines deleted...]
-        <x:n v="2389"/>
+        <x:n v="703"/>
+        <x:n v="2741"/>
+        <x:n v="2388"/>
         <x:n v="846"/>
-        <x:n v="3235"/>
-[...3 lines deleted...]
-        <x:n v="3559"/>
+        <x:n v="3234"/>
+        <x:n v="2788"/>
+        <x:n v="929"/>
+        <x:n v="3717"/>
+        <x:n v="3558"/>
         <x:n v="973"/>
-        <x:n v="4532"/>
-        <x:n v="2641"/>
+        <x:n v="4531"/>
+        <x:n v="2640"/>
         <x:n v="791"/>
-        <x:n v="3432"/>
-        <x:n v="3393"/>
+        <x:n v="3431"/>
+        <x:n v="3390"/>
         <x:n v="962"/>
-        <x:n v="4355"/>
+        <x:n v="4352"/>
         <x:n v="3607"/>
         <x:n v="988"/>
         <x:n v="4595"/>
-        <x:n v="4273"/>
+        <x:n v="4272"/>
+        <x:n v="1132"/>
         <x:n v="5404"/>
-        <x:n v="3333"/>
+        <x:n v="3331"/>
         <x:n v="890"/>
-        <x:n v="4223"/>
-        <x:n v="3668"/>
+        <x:n v="4221"/>
+        <x:n v="3665"/>
         <x:n v="1127"/>
-        <x:n v="4795"/>
-[...3 lines deleted...]
-        <x:n v="5214"/>
+        <x:n v="4792"/>
+        <x:n v="4558"/>
+        <x:n v="1046"/>
+        <x:n v="5604"/>
+        <x:n v="5213"/>
         <x:n v="1193"/>
-        <x:n v="6407"/>
+        <x:n v="6406"/>
         <x:n v="3990"/>
         <x:n v="939"/>
         <x:n v="4929"/>
         <x:n v="2448"/>
         <x:n v="775"/>
         <x:n v="3223"/>
-        <x:n v="3793"/>
-[...4 lines deleted...]
-        <x:n v="7311"/>
+        <x:n v="3792"/>
+        <x:n v="1234"/>
+        <x:n v="5026"/>
+        <x:n v="6011"/>
+        <x:n v="1298"/>
+        <x:n v="7309"/>
         <x:n v="3141"/>
         <x:n v="816"/>
         <x:n v="3957"/>
         <x:n v="3963"/>
         <x:n v="995"/>
         <x:n v="4958"/>
         <x:n v="3586"/>
-        <x:n v="1040"/>
-[...3 lines deleted...]
-        <x:n v="6915"/>
+        <x:n v="1038"/>
+        <x:n v="4624"/>
+        <x:n v="5712"/>
+        <x:n v="1200"/>
+        <x:n v="6912"/>
         <x:n v="4627"/>
-        <x:n v="966"/>
-[...1 lines deleted...]
-        <x:n v="6469"/>
+        <x:n v="965"/>
+        <x:n v="5592"/>
+        <x:n v="6468"/>
         <x:n v="1111"/>
-        <x:n v="7580"/>
+        <x:n v="7579"/>
         <x:n v="6058"/>
         <x:n v="1307"/>
         <x:n v="7365"/>
-        <x:n v="7750"/>
+        <x:n v="7744"/>
         <x:n v="1334"/>
-        <x:n v="9084"/>
-        <x:n v="5679"/>
+        <x:n v="9078"/>
+        <x:n v="5678"/>
+        <x:n v="948"/>
+        <x:n v="6626"/>
+        <x:n v="6101"/>
+        <x:n v="1155"/>
+        <x:n v="7256"/>
+        <x:n v="7221"/>
+        <x:n v="1168"/>
+        <x:n v="8389"/>
+        <x:n v="8966"/>
+        <x:n v="1236"/>
+        <x:n v="10202"/>
+        <x:n v="4846"/>
         <x:n v="949"/>
-        <x:n v="6628"/>
-[...11 lines deleted...]
-        <x:n v="5726"/>
+        <x:n v="5795"/>
+        <x:n v="5725"/>
         <x:n v="1087"/>
-        <x:n v="6813"/>
+        <x:n v="6812"/>
         <x:n v="7682"/>
-        <x:n v="1196"/>
-[...13 lines deleted...]
-        <x:n v="11994"/>
+        <x:n v="1194"/>
+        <x:n v="8876"/>
+        <x:n v="7458"/>
+        <x:n v="1195"/>
+        <x:n v="8653"/>
+        <x:n v="5009"/>
+        <x:n v="902"/>
+        <x:n v="5911"/>
+        <x:n v="7963"/>
+        <x:n v="9156"/>
+        <x:n v="8009"/>
+        <x:n v="1201"/>
+        <x:n v="9210"/>
+        <x:n v="10439"/>
+        <x:n v="1530"/>
+        <x:n v="11969"/>
+        <x:n v="6713"/>
+        <x:n v="1143"/>
+        <x:n v="7856"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="841"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
@@ -7191,71 +7285,71 @@
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="824"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="2244"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1381"/>
+    <n v="1380"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="556"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="1937"/>
+    <n v="1936"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="1640"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="730"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
@@ -7281,431 +7375,431 @@
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="805"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="2451"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2082"/>
+    <n v="2081"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="888"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2970"/>
+    <n v="2969"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2038"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="704"/>
+    <n v="703"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2742"/>
+    <n v="2741"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2389"/>
+    <n v="2388"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="846"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3235"/>
+    <n v="3234"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2789"/>
+    <n v="2788"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="930"/>
+    <n v="929"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3719"/>
+    <n v="3717"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3559"/>
+    <n v="3558"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="973"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4532"/>
+    <n v="4531"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2641"/>
+    <n v="2640"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="791"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3432"/>
+    <n v="3431"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3393"/>
+    <n v="3390"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="962"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4355"/>
+    <n v="4352"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3607"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="988"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="4595"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4273"/>
+    <n v="4272"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1131"/>
+    <n v="1132"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="5404"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3333"/>
+    <n v="3331"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="890"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4223"/>
+    <n v="4221"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3668"/>
+    <n v="3665"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1127"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4795"/>
+    <n v="4792"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4562"/>
+    <n v="4558"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1047"/>
+    <n v="1046"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5609"/>
+    <n v="5604"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5214"/>
+    <n v="5213"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1193"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6407"/>
+    <n v="6406"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3990"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="939"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
@@ -7731,101 +7825,101 @@
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="775"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="3223"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3793"/>
+    <n v="3792"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1235"/>
+    <n v="1234"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5028"/>
+    <n v="5026"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6012"/>
+    <n v="6011"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1299"/>
+    <n v="1298"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7311"/>
+    <n v="7309"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3141"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="816"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
@@ -7861,549 +7955,579 @@
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="4958"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3586"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1040"/>
+    <n v="1038"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4626"/>
+    <n v="4624"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5713"/>
+    <n v="5712"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1202"/>
+    <n v="1200"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6915"/>
+    <n v="6912"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4627"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="966"/>
+    <n v="965"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5593"/>
+    <n v="5592"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6469"/>
+    <n v="6468"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1111"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7580"/>
+    <n v="7579"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="6058"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1307"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="7365"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7750"/>
+    <n v="7744"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1334"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9084"/>
+    <n v="9078"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5679"/>
+    <n v="5678"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="949"/>
+    <n v="948"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6628"/>
+    <n v="6626"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6103"/>
+    <n v="6101"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1155"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7258"/>
+    <n v="7256"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7223"/>
+    <n v="7221"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1170"/>
+    <n v="1168"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8393"/>
+    <n v="8389"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8969"/>
+    <n v="8966"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1238"/>
+    <n v="1236"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="10207"/>
+    <n v="10202"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4848"/>
+    <n v="4846"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="949"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5797"/>
+    <n v="5795"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5726"/>
+    <n v="5725"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1087"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6813"/>
+    <n v="6812"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7682"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1194"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8878"/>
+    <n v="8876"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7460"/>
+    <n v="7458"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1199"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8659"/>
+    <n v="8653"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5010"/>
+    <n v="5009"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="904"/>
+    <n v="902"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5914"/>
+    <n v="5911"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7967"/>
+    <n v="7963"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9163"/>
+    <n v="9156"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8010"/>
+    <n v="8009"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1203"/>
+    <n v="1201"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9213"/>
+    <n v="9210"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="10455"/>
+    <n v="10439"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1539"/>
+    <n v="1530"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="11994"/>
+    <n v="11969"/>
+  </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="6713"/>
+  </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Number"/>
+    <n v="7856"/>
   </r>
 </pivotCacheRecords>
 </file>