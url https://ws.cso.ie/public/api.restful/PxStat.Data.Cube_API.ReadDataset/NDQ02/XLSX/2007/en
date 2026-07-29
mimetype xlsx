--- v2 (2026-06-13)
+++ v3 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42db83d67e3431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed69012462db46d59710ff1891eea8e1.psmdcp" Id="R4c14530b351f42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893bcf442b4d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509fe7eb03524ef28e75db1ef1620c50.psmdcp" Id="Rc9ca517cf5b7415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>