--- v3 (2026-07-29)
+++ v4 (2026-09-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893bcf442b4d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509fe7eb03524ef28e75db1ef1620c50.psmdcp" Id="Rc9ca517cf5b7415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99261b46847f4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d0f4c7a12094636a4bde1d600b8ea3c.psmdcp" Id="R5f20473b9257439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -546,50 +546,56 @@
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -741,51 +747,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -803,54 +809,55 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -868,92 +875,93 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="C02106V02545" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Urban and Rural" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H184" totalsRowShown="0">
-  <x:autoFilter ref="A1:H184"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H187" totalsRowShown="0">
+  <x:autoFilter ref="A1:H187"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02106V02545"/>
     <x:tableColumn id="6" name="Urban and Rural"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1454,51 +1462,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H184"/>
+  <x:dimension ref="A1:H187"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3157,51 +3165,51 @@
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>1640</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H66" s="0">
@@ -3209,77 +3217,77 @@
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>2370</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>1646</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -3287,129 +3295,129 @@
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>2451</x:v>
+        <x:v>2450</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>2081</x:v>
+        <x:v>2079</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>888</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>2969</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H74" s="0">
@@ -3417,77 +3425,77 @@
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>2741</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H77" s="0">
@@ -3495,155 +3503,155 @@
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>846</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>3234</x:v>
+        <x:v>3233</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>2788</x:v>
+        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>929</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>3717</x:v>
+        <x:v>3715</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0">
@@ -3651,77 +3659,77 @@
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>973</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>4531</x:v>
+        <x:v>4530</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H86" s="0">
@@ -3729,77 +3737,77 @@
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>791</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>3431</x:v>
+        <x:v>3430</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H89" s="0">
@@ -3807,103 +3815,103 @@
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>962</x:v>
+        <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>4352</x:v>
+        <x:v>4351</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>3607</x:v>
+        <x:v>3606</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0">
@@ -3911,129 +3919,129 @@
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>4595</x:v>
+        <x:v>4594</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>4272</x:v>
+        <x:v>4271</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>1132</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>5404</x:v>
+        <x:v>5402</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="0">
@@ -4093,259 +4101,259 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>3665</x:v>
+        <x:v>3664</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>1127</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>4792</x:v>
+        <x:v>4789</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>4558</x:v>
+        <x:v>4556</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>1046</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>5604</x:v>
+        <x:v>5600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>5213</x:v>
+        <x:v>5211</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>1193</x:v>
+        <x:v>1191</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>6406</x:v>
+        <x:v>6402</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4353,77 +4361,77 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>4929</x:v>
+        <x:v>4928</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
@@ -4431,129 +4439,129 @@
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>3223</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>3792</x:v>
+        <x:v>3791</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4561,51 +4569,51 @@
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>6011</x:v>
+        <x:v>6009</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H120" s="0">
@@ -4613,77 +4621,77 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>7309</x:v>
+        <x:v>7307</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>3141</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -4691,77 +4699,77 @@
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>3957</x:v>
+        <x:v>3956</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>3963</x:v>
+        <x:v>3962</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H126" s="0">
@@ -4769,207 +4777,207 @@
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>4958</x:v>
+        <x:v>4957</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>3586</x:v>
+        <x:v>3585</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>1038</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>4624</x:v>
+        <x:v>4622</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>5712</x:v>
+        <x:v>5710</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>1200</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>6912</x:v>
+        <x:v>6908</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="0">
@@ -4977,77 +4985,77 @@
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>5592</x:v>
+        <x:v>5593</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H137" s="0">
@@ -5055,181 +5063,181 @@
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>1111</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>7579</x:v>
+        <x:v>7578</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>6058</x:v>
+        <x:v>6057</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>1307</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>7365</x:v>
+        <x:v>7362</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>7744</x:v>
+        <x:v>7742</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
@@ -5237,207 +5245,207 @@
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>9078</x:v>
+        <x:v>9076</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>5678</x:v>
+        <x:v>5677</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>948</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>6626</x:v>
+        <x:v>6624</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>6101</x:v>
+        <x:v>6098</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>1155</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>7256</x:v>
+        <x:v>7252</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H152" s="0">
@@ -5445,77 +5453,77 @@
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>1168</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>8389</x:v>
+        <x:v>8387</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H155" s="0">
@@ -5523,259 +5531,259 @@
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>1236</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>10202</x:v>
+        <x:v>10200</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>4846</x:v>
+        <x:v>4844</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>5795</x:v>
+        <x:v>5791</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>5725</x:v>
+        <x:v>5722</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>1087</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>6812</x:v>
+        <x:v>6808</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>7682</x:v>
+        <x:v>7680</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
@@ -5783,51 +5791,51 @@
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>8876</x:v>
+        <x:v>8874</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
@@ -5835,467 +5843,545 @@
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>1195</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>8653</x:v>
+        <x:v>8651</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>5009</x:v>
+        <x:v>5008</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>5911</x:v>
+        <x:v>5907</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>7963</x:v>
+        <x:v>7962</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>1193</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>9156</x:v>
+        <x:v>9152</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>8009</x:v>
+        <x:v>8002</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>1201</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>9210</x:v>
+        <x:v>9197</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>10439</x:v>
+        <x:v>10433</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>1530</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>11969</x:v>
+        <x:v>11959</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>6713</x:v>
+        <x:v>6715</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="0">
         <x:v>7856</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H185" s="0">
+        <x:v>7645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H186" s="0">
+        <x:v>1178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H187" s="0">
+        <x:v>8823</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6341,51 +6427,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDQ02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -6403,54 +6489,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -6468,73 +6555,74 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02106V02545">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="5"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Urban and Rural">
       <x:sharedItems count="3">
         <x:s v="Urban areas"/>
         <x:s v="Rural areas"/>
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="329" maxValue="11969" count="178">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="329" maxValue="11959" count="178">
         <x:n v="841"/>
         <x:n v="1033"/>
         <x:n v="1874"/>
         <x:n v="706"/>
         <x:n v="1081"/>
         <x:n v="1787"/>
         <x:n v="602"/>
         <x:n v="1085"/>
         <x:n v="1687"/>
         <x:n v="489"/>
         <x:n v="1152"/>
         <x:n v="1641"/>
         <x:n v="415"/>
         <x:n v="716"/>
         <x:n v="1131"/>
         <x:n v="368"/>
         <x:n v="749"/>
         <x:n v="1117"/>
         <x:n v="425"/>
         <x:n v="778"/>
         <x:n v="1203"/>
         <x:n v="854"/>
         <x:n v="1456"/>
         <x:n v="329"/>
         <x:n v="560"/>
@@ -6550,169 +6638,169 @@
         <x:n v="540"/>
         <x:n v="554"/>
         <x:n v="1094"/>
         <x:n v="1318"/>
         <x:n v="795"/>
         <x:n v="609"/>
         <x:n v="1404"/>
         <x:n v="912"/>
         <x:n v="790"/>
         <x:n v="1702"/>
         <x:n v="832"/>
         <x:n v="539"/>
         <x:n v="1371"/>
         <x:n v="952"/>
         <x:n v="618"/>
         <x:n v="1570"/>
         <x:n v="1281"/>
         <x:n v="751"/>
         <x:n v="2032"/>
         <x:n v="1420"/>
         <x:n v="824"/>
         <x:n v="2244"/>
         <x:n v="1380"/>
         <x:n v="556"/>
         <x:n v="1936"/>
-        <x:n v="1640"/>
+        <x:n v="1638"/>
         <x:n v="730"/>
-        <x:n v="2370"/>
-        <x:n v="1646"/>
+        <x:n v="2368"/>
+        <x:n v="1645"/>
         <x:n v="805"/>
-        <x:n v="2451"/>
-[...2 lines deleted...]
-        <x:n v="2969"/>
+        <x:n v="2450"/>
+        <x:n v="2079"/>
+        <x:n v="887"/>
+        <x:n v="2966"/>
         <x:n v="2038"/>
-        <x:n v="703"/>
-        <x:n v="2741"/>
+        <x:n v="702"/>
+        <x:n v="2740"/>
         <x:n v="2388"/>
-        <x:n v="846"/>
-[...3 lines deleted...]
-        <x:n v="3717"/>
+        <x:n v="845"/>
+        <x:n v="3233"/>
+        <x:n v="2787"/>
+        <x:n v="928"/>
+        <x:n v="3715"/>
         <x:n v="3558"/>
-        <x:n v="973"/>
-        <x:n v="4531"/>
+        <x:n v="972"/>
+        <x:n v="4530"/>
         <x:n v="2640"/>
-        <x:n v="791"/>
-        <x:n v="3431"/>
+        <x:n v="3430"/>
         <x:n v="3390"/>
-        <x:n v="962"/>
-[...1 lines deleted...]
-        <x:n v="3607"/>
+        <x:n v="961"/>
+        <x:n v="4351"/>
+        <x:n v="3606"/>
         <x:n v="988"/>
-        <x:n v="4595"/>
-[...2 lines deleted...]
-        <x:n v="5404"/>
+        <x:n v="4594"/>
+        <x:n v="4271"/>
+        <x:n v="5402"/>
         <x:n v="3331"/>
         <x:n v="890"/>
         <x:n v="4221"/>
-        <x:n v="3665"/>
-[...5 lines deleted...]
-        <x:n v="5213"/>
+        <x:n v="3664"/>
+        <x:n v="1125"/>
+        <x:n v="4789"/>
+        <x:n v="4556"/>
+        <x:n v="1044"/>
+        <x:n v="5600"/>
+        <x:n v="5211"/>
+        <x:n v="1191"/>
+        <x:n v="6402"/>
+        <x:n v="3990"/>
+        <x:n v="938"/>
+        <x:n v="4928"/>
+        <x:n v="2448"/>
+        <x:n v="3222"/>
+        <x:n v="3791"/>
+        <x:n v="1235"/>
+        <x:n v="5026"/>
+        <x:n v="6009"/>
+        <x:n v="1298"/>
+        <x:n v="7307"/>
+        <x:n v="3140"/>
+        <x:n v="816"/>
+        <x:n v="3956"/>
+        <x:n v="3962"/>
+        <x:n v="995"/>
+        <x:n v="4957"/>
+        <x:n v="3585"/>
+        <x:n v="1037"/>
+        <x:n v="4622"/>
+        <x:n v="5710"/>
+        <x:n v="1198"/>
+        <x:n v="6908"/>
+        <x:n v="4627"/>
+        <x:n v="966"/>
+        <x:n v="5593"/>
+        <x:n v="6468"/>
+        <x:n v="1110"/>
+        <x:n v="7578"/>
+        <x:n v="6057"/>
+        <x:n v="1305"/>
+        <x:n v="7362"/>
+        <x:n v="7742"/>
+        <x:n v="1334"/>
+        <x:n v="9076"/>
+        <x:n v="5677"/>
+        <x:n v="947"/>
+        <x:n v="6624"/>
+        <x:n v="6098"/>
+        <x:n v="1154"/>
+        <x:n v="7252"/>
+        <x:n v="7221"/>
+        <x:n v="1166"/>
+        <x:n v="8387"/>
+        <x:n v="8966"/>
+        <x:n v="1234"/>
+        <x:n v="10200"/>
+        <x:n v="4844"/>
+        <x:n v="5791"/>
+        <x:n v="5722"/>
+        <x:n v="1086"/>
+        <x:n v="6808"/>
+        <x:n v="7680"/>
+        <x:n v="1194"/>
+        <x:n v="8874"/>
+        <x:n v="7458"/>
         <x:n v="1193"/>
-        <x:n v="6406"/>
-[...57 lines deleted...]
-        <x:n v="7458"/>
+        <x:n v="8651"/>
+        <x:n v="5008"/>
+        <x:n v="899"/>
+        <x:n v="5907"/>
+        <x:n v="7962"/>
+        <x:n v="1190"/>
+        <x:n v="9152"/>
+        <x:n v="8002"/>
         <x:n v="1195"/>
-        <x:n v="8653"/>
-[...12 lines deleted...]
-        <x:n v="1143"/>
+        <x:n v="9197"/>
+        <x:n v="10433"/>
+        <x:n v="1526"/>
+        <x:n v="11959"/>
+        <x:n v="6715"/>
+        <x:n v="1141"/>
         <x:n v="7856"/>
+        <x:n v="7645"/>
+        <x:n v="1178"/>
+        <x:n v="8823"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="841"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
@@ -7315,1219 +7403,1249 @@
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="556"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="1936"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1640"/>
+    <n v="1638"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="730"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2370"/>
+    <n v="2368"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="1646"/>
+    <n v="1645"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="805"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2451"/>
+    <n v="2450"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2081"/>
+    <n v="2079"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="888"/>
+    <n v="887"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2969"/>
+    <n v="2966"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2038"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="703"/>
+    <n v="702"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="2741"/>
+    <n v="2740"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2388"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="846"/>
+    <n v="845"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3234"/>
+    <n v="3233"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="2788"/>
+    <n v="2787"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="929"/>
+    <n v="928"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3717"/>
+    <n v="3715"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3558"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="973"/>
+    <n v="972"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4531"/>
+    <n v="4530"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2640"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="791"/>
+    <n v="790"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3431"/>
+    <n v="3430"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3390"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="962"/>
+    <n v="961"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4352"/>
+    <n v="4351"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3607"/>
+    <n v="3606"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="988"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4595"/>
+    <n v="4594"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4272"/>
+    <n v="4271"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1132"/>
+    <n v="1131"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5404"/>
+    <n v="5402"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3331"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="890"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="4221"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3665"/>
+    <n v="3664"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1127"/>
+    <n v="1125"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4792"/>
+    <n v="4789"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4558"/>
+    <n v="4556"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1046"/>
+    <n v="1044"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5604"/>
+    <n v="5600"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5213"/>
+    <n v="5211"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1193"/>
+    <n v="1191"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6406"/>
+    <n v="6402"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="3990"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="939"/>
+    <n v="938"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4929"/>
+    <n v="4928"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="2448"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="775"/>
+    <n v="774"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3223"/>
+    <n v="3222"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3792"/>
+    <n v="3791"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1234"/>
+    <n v="1235"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="5026"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6011"/>
+    <n v="6009"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1298"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7309"/>
+    <n v="7307"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3141"/>
+    <n v="3140"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="816"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="3957"/>
+    <n v="3956"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3963"/>
+    <n v="3962"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="995"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4958"/>
+    <n v="4957"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="3586"/>
+    <n v="3585"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1038"/>
+    <n v="1037"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="4624"/>
+    <n v="4622"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5712"/>
+    <n v="5710"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1200"/>
+    <n v="1198"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6912"/>
+    <n v="6908"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="4627"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="965"/>
+    <n v="966"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5592"/>
+    <n v="5593"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="6468"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1111"/>
+    <n v="1110"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7579"/>
+    <n v="7578"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6058"/>
+    <n v="6057"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1307"/>
+    <n v="1305"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7365"/>
+    <n v="7362"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7744"/>
+    <n v="7742"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1334"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9078"/>
+    <n v="9076"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5678"/>
+    <n v="5677"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="948"/>
+    <n v="947"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6626"/>
+    <n v="6624"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6101"/>
+    <n v="6098"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1155"/>
+    <n v="1154"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="7256"/>
+    <n v="7252"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7221"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1168"/>
+    <n v="1166"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8389"/>
+    <n v="8387"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="8966"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1236"/>
+    <n v="1234"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="10202"/>
+    <n v="10200"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="4846"/>
+    <n v="4844"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="949"/>
+    <n v="947"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5795"/>
+    <n v="5791"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5725"/>
+    <n v="5722"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1087"/>
+    <n v="1086"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="6812"/>
+    <n v="6808"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7682"/>
+    <n v="7680"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
     <n v="1194"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8876"/>
+    <n v="8874"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
     <n v="7458"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1195"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="8653"/>
+    <n v="8651"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="5009"/>
+    <n v="5008"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="902"/>
+    <n v="899"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="5911"/>
+    <n v="5907"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="7963"/>
+    <n v="7962"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1193"/>
+    <n v="1190"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9156"/>
+    <n v="9152"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="8009"/>
+    <n v="8002"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1201"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="9210"/>
+    <n v="9197"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="10439"/>
+    <n v="10433"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1530"/>
+    <n v="1526"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
-    <n v="11969"/>
+    <n v="11959"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="1"/>
     <s v="Urban areas"/>
     <s v="Number"/>
-    <n v="6713"/>
+    <n v="6715"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="5"/>
     <s v="Rural areas"/>
     <s v="Number"/>
-    <n v="1143"/>
+    <n v="1141"/>
   </r>
   <r>
     <s v="NDQ02"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Number"/>
     <n v="7856"/>
   </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="1"/>
+    <s v="Urban areas"/>
+    <s v="Number"/>
+    <n v="7645"/>
+  </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="5"/>
+    <s v="Rural areas"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="NDQ02"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Number"/>
+    <n v="8823"/>
+  </r>
 </pivotCacheRecords>
 </file>