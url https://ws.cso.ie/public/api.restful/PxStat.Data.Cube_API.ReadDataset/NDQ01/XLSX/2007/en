--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7f149ccf6049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bf1cf2b60604d3f890571917c7a155f.psmdcp" Id="Rec45a247251741c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08329cb547df4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aec97ca1dabf49388aa87e674835e411.psmdcp" Id="R7e3939e00b1a4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>