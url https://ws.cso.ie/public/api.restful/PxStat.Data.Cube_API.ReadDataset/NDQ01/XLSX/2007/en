--- v2 (2026-04-03)
+++ v3 (2026-05-18)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08329cb547df4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aec97ca1dabf49388aa87e674835e411.psmdcp" Id="R7e3939e00b1a4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ba55faedd448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63afb00d28214a46a5adb7991dab6bf7.psmdcp" Id="R2aab592f5f1c4ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -548,50 +548,56 @@
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
     <x:t>NDQ01C02</x:t>
   </x:si>
   <x:si>
     <x:t>Seasonally Adjusted New Dwelling Completions</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
@@ -749,51 +755,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -810,54 +816,55 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="60">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -874,94 +881,95 @@
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of House" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H481" totalsRowShown="0">
-  <x:autoFilter ref="A1:H481"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H489" totalsRowShown="0">
+  <x:autoFilter ref="A1:H489"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Type of House"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1462,51 +1470,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H481"/>
+  <x:dimension ref="A1:H489"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3659,77 +3667,77 @@
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>1937</x:v>
+        <x:v>1936</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H86" s="0">
@@ -3919,51 +3927,51 @@
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>1063</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
@@ -3997,77 +4005,77 @@
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>2970</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>867</x:v>
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="0">
@@ -4101,51 +4109,51 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>2742</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H102" s="0">
@@ -4179,103 +4187,103 @@
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>3235</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>1111</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
@@ -4309,51 +4317,51 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>3719</x:v>
+        <x:v>3717</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4361,51 +4369,51 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>2685</x:v>
+        <x:v>2684</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0">
@@ -4413,51 +4421,51 @@
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>4532</x:v>
+        <x:v>4531</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0">
@@ -4491,77 +4499,77 @@
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>3432</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4569,103 +4577,103 @@
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>2751</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>4355</x:v>
+        <x:v>4352</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -4855,51 +4863,51 @@
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>1091</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H131" s="0">
@@ -4907,77 +4915,77 @@
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>4223</x:v>
+        <x:v>4221</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="0">
@@ -5011,103 +5019,103 @@
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>642</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>4795</x:v>
+        <x:v>4792</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>1255</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H139" s="0">
@@ -5115,77 +5123,77 @@
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>1043</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>5609</x:v>
+        <x:v>5604</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H142" s="0">
@@ -5219,77 +5227,77 @@
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>1173</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>6407</x:v>
+        <x:v>6406</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="0">
@@ -5479,51 +5487,51 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>1456</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H155" s="0">
@@ -5557,77 +5565,77 @@
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>5028</x:v>
+        <x:v>5026</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>1522</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H159" s="0">
@@ -5661,51 +5669,51 @@
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>7311</x:v>
+        <x:v>7309</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
@@ -5895,51 +5903,51 @@
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>1197</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H171" s="0">
@@ -5973,77 +5981,77 @@
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>4626</x:v>
+        <x:v>4624</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>1383</x:v>
+        <x:v>1381</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -6051,103 +6059,103 @@
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>2126</x:v>
+        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>6915</x:v>
+        <x:v>6912</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>1105</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
@@ -6181,51 +6189,51 @@
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>5593</x:v>
+        <x:v>5592</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6259,77 +6267,77 @@
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>2318</x:v>
+        <x:v>2317</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>7580</x:v>
+        <x:v>7579</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0">
@@ -6467,129 +6475,129 @@
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>2746</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>9084</x:v>
+        <x:v>9078</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>1174</x:v>
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>3081</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
@@ -6597,77 +6605,77 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>6628</x:v>
+        <x:v>6626</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>1402</x:v>
+        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
@@ -6675,103 +6683,103 @@
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>1838</x:v>
+        <x:v>1837</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>7258</x:v>
+        <x:v>7256</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>1421</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -6779,103 +6787,103 @@
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>3330</x:v>
+        <x:v>3329</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>8393</x:v>
+        <x:v>8389</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>1470</x:v>
+        <x:v>1467</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H207" s="0">
@@ -6883,103 +6891,103 @@
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>3987</x:v>
+        <x:v>3985</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>10207</x:v>
+        <x:v>10202</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>1165</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H211" s="0">
@@ -6987,103 +6995,103 @@
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>1561</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>5797</x:v>
+        <x:v>5795</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>1338</x:v>
+        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -7117,77 +7125,77 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>6813</x:v>
+        <x:v>6812</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>1322</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H219" s="0">
@@ -7221,77 +7229,77 @@
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>8878</x:v>
+        <x:v>8876</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>1443</x:v>
+        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7325,77 +7333,77 @@
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>8659</x:v>
+        <x:v>8653</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>1112</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H227" s="0">
@@ -7403,103 +7411,103 @@
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>1768</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>5914</x:v>
+        <x:v>5911</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>1491</x:v>
+        <x:v>1485</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H231" s="0">
@@ -7507,103 +7515,103 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>3029</x:v>
+        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>9163</x:v>
+        <x:v>9156</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>1510</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7611,6421 +7619,6629 @@
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>3156</x:v>
+        <x:v>3155</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>9213</x:v>
+        <x:v>9210</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>1816</x:v>
+        <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>6084</x:v>
+        <x:v>6079</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>4094</x:v>
+        <x:v>4092</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>11994</x:v>
+        <x:v>11969</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B242" s="0" t="s">
+      <x:c r="D242" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>1388</x:v>
+        <x:v>1419</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B243" s="0" t="s">
+      <x:c r="D243" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>473</x:v>
+        <x:v>4082</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B244" s="0" t="s">
+      <x:c r="D244" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>317</x:v>
+        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="B245" s="0" t="s">
+      <x:c r="D245" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>2178</x:v>
+        <x:v>7856</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>1256</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>417</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>228</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>1901</x:v>
+        <x:v>2178</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>1175</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>318</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>189</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>1682</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>1059</x:v>
+        <x:v>1175</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>190</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>122</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>1372</x:v>
+        <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>956</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>224</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>143</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>1322</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>890</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>80</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>1184</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>851</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>253</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>1199</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>828</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>265</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>129</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>1222</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>764</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>186</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H276" s="0">
-        <x:v>88</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>1038</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>308</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>152</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>1216</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>712</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>276</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>1027</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H286" s="0">
-        <x:v>727</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>364</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>181</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>1272</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>745</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>334</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H292" s="0">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>1261</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>396</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>255</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>1393</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>710</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>521</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>167</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>1398</x:v>
+        <x:v>1393</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>778</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>1450</x:v>
+        <x:v>1399</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>782</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>670</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>119</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>1571</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>760</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>717</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>170</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>1647</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H314" s="0">
-        <x:v>853</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H315" s="0">
-        <x:v>921</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>246</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>2020</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H318" s="0">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H319" s="0">
-        <x:v>941</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H320" s="0">
-        <x:v>134</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>1928</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>808</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>1043</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>370</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>2221</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H326" s="0">
-        <x:v>892</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>1308</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>260</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>2460</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>938</x:v>
+        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H331" s="0">
-        <x:v>1244</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>2430</x:v>
+        <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>941</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>1384</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>2570</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>1015</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>1614</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>536</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>3165</x:v>
+        <x:v>2569</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>1037</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>1823</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>459</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>3319</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H346" s="0">
-        <x:v>1073</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>2040</x:v>
+        <x:v>1823</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>579</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>3692</x:v>
+        <x:v>3318</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>1090</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>2271</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>565</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>3925</x:v>
+        <x:v>3691</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>1118</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>2323</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H356" s="0">
-        <x:v>541</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>3982</x:v>
+        <x:v>3924</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>1147</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>2810</x:v>
+        <x:v>2323</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>481</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>4438</x:v>
+        <x:v>3981</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H362" s="0">
-        <x:v>1159</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H363" s="0">
-        <x:v>2898</x:v>
+        <x:v>2809</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>555</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>4611</x:v>
+        <x:v>4434</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>1208</x:v>
+        <x:v>1159</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>2833</x:v>
+        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>605</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>4646</x:v>
+        <x:v>4612</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>1271</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>3011</x:v>
+        <x:v>2834</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>652</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>4933</x:v>
+        <x:v>4646</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>1317</x:v>
+        <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>2858</x:v>
+        <x:v>3011</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>685</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>4860</x:v>
+        <x:v>4932</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>1215</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>3411</x:v>
+        <x:v>2858</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>1064</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>5689</x:v>
+        <x:v>4856</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H382" s="0">
-        <x:v>1280</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H383" s="0">
-        <x:v>3208</x:v>
+        <x:v>3410</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>955</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H385" s="0">
-        <x:v>5442</x:v>
+        <x:v>5684</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>1289</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>3367</x:v>
+        <x:v>3209</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H388" s="0">
-        <x:v>1136</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>5792</x:v>
+        <x:v>5442</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>864</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>1840</x:v>
+        <x:v>3368</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>562</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H393" s="0">
-        <x:v>3266</x:v>
+        <x:v>5794</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>1412</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>2969</x:v>
+        <x:v>1839</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>732</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>5113</x:v>
+        <x:v>3265</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>1384</x:v>
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H399" s="0">
-        <x:v>3441</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>1301</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>6126</x:v>
+        <x:v>5110</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>1139</x:v>
+        <x:v>1381</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0">
-        <x:v>2727</x:v>
+        <x:v>3444</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>856</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>4722</x:v>
+        <x:v>6126</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H406" s="0">
-        <x:v>1140</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>2504</x:v>
+        <x:v>2728</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>1392</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>5037</x:v>
+        <x:v>4726</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>1165</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H411" s="0">
-        <x:v>2566</x:v>
+        <x:v>2503</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>992</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>4722</x:v>
+        <x:v>5031</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H414" s="0">
-        <x:v>1256</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>2834</x:v>
+        <x:v>2564</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H416" s="0">
-        <x:v>1635</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H417" s="0">
-        <x:v>5725</x:v>
+        <x:v>4718</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>1291</x:v>
+        <x:v>1253</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>3447</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0">
-        <x:v>2068</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>6806</x:v>
+        <x:v>5725</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>1305</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>3842</x:v>
+        <x:v>3448</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H424" s="0">
-        <x:v>2537</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H425" s="0">
-        <x:v>7684</x:v>
+        <x:v>6820</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>1477</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>3704</x:v>
+        <x:v>3839</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>2324</x:v>
+        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>7505</x:v>
+        <x:v>7668</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>1375</x:v>
+        <x:v>1479</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H431" s="0">
-        <x:v>4002</x:v>
+        <x:v>3700</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>2112</x:v>
+        <x:v>2320</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>7489</x:v>
+        <x:v>7499</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>1375</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>3873</x:v>
+        <x:v>4009</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>2978</x:v>
+        <x:v>2103</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>8225</x:v>
+        <x:v>7485</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>1374</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H439" s="0">
-        <x:v>3874</x:v>
+        <x:v>3871</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>2013</x:v>
+        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>7260</x:v>
+        <x:v>8263</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>1391</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>3779</x:v>
+        <x:v>3871</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>3293</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>8463</x:v>
+        <x:v>7242</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>1330</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>3928</x:v>
+        <x:v>3775</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H448" s="0">
-        <x:v>3109</x:v>
+        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:8">
       <x:c r="A449" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H449" s="0">
-        <x:v>8367</x:v>
+        <x:v>8451</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>1368</x:v>
+        <x:v>1325</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>3919</x:v>
+        <x:v>3937</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>1994</x:v>
+        <x:v>3097</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>7281</x:v>
+        <x:v>8359</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>1309</x:v>
+        <x:v>1365</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>3785</x:v>
+        <x:v>3916</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>1670</x:v>
+        <x:v>2027</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>6764</x:v>
+        <x:v>7308</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>1300</x:v>
+        <x:v>1309</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>4672</x:v>
+        <x:v>3782</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>2923</x:v>
+        <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>8895</x:v>
+        <x:v>6749</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>3851</x:v>
+        <x:v>4665</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>2014</x:v>
+        <x:v>2920</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>7162</x:v>
+        <x:v>8884</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>1311</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>3903</x:v>
+        <x:v>3861</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>2279</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>7493</x:v>
+        <x:v>7156</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>1457</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H471" s="0">
-        <x:v>4435</x:v>
+        <x:v>3897</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>3363</x:v>
+        <x:v>2325</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>9255</x:v>
+        <x:v>7527</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H474" s="0">
-        <x:v>1492</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>4720</x:v>
+        <x:v>4432</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>2947</x:v>
+        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>9158</x:v>
+        <x:v>9218</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>1622</x:v>
+        <x:v>1489</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>5011</x:v>
+        <x:v>4712</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>3257</x:v>
+        <x:v>2943</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>9890</x:v>
+        <x:v>9144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="482" spans="1:8">
+      <x:c r="A482" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C482" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D482" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E482" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F482" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G482" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H482" s="0">
+        <x:v>1610</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="483" spans="1:8">
+      <x:c r="A483" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C483" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D483" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E483" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F483" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G483" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H483" s="0">
+        <x:v>5021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="484" spans="1:8">
+      <x:c r="A484" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C484" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D484" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E484" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F484" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G484" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H484" s="0">
+        <x:v>3236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:8">
+      <x:c r="A485" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B485" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C485" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D485" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E485" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F485" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G485" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H485" s="0">
+        <x:v>9867</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="486" spans="1:8">
+      <x:c r="A486" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B486" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C486" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D486" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E486" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F486" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G486" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H486" s="0">
+        <x:v>1673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="487" spans="1:8">
+      <x:c r="A487" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B487" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C487" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D487" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E487" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G487" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H487" s="0">
+        <x:v>5265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="488" spans="1:8">
+      <x:c r="A488" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B488" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C488" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D488" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E488" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G488" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H488" s="0">
+        <x:v>3110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="489" spans="1:8">
+      <x:c r="A489" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C489" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D489" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E489" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G489" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H489" s="0">
+        <x:v>10048</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14073,51 +14289,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="NDQ01"/>
         <x:s v="NDQ01C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="2">
         <x:s v="New Dwelling Completions"/>
         <x:s v="Seasonally Adjusted New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -14134,54 +14350,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="60">
+      <x:sharedItems count="61">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -14198,75 +14415,76 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
         <x:s v="All house types"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="39" maxValue="11994" count="453">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="39" maxValue="11969" count="461">
         <x:n v="1156"/>
         <x:n v="447"/>
         <x:n v="272"/>
         <x:n v="1875"/>
         <x:n v="1194"/>
         <x:n v="380"/>
         <x:n v="217"/>
         <x:n v="1791"/>
         <x:n v="1197"/>
         <x:n v="305"/>
         <x:n v="185"/>
         <x:n v="1687"/>
         <x:n v="1267"/>
         <x:n v="226"/>
         <x:n v="148"/>
         <x:n v="1641"/>
         <x:n v="797"/>
         <x:n v="211"/>
         <x:n v="123"/>
         <x:n v="1131"/>
         <x:n v="847"/>
         <x:n v="194"/>
         <x:n v="76"/>
         <x:n v="1117"/>
         <x:n v="868"/>
@@ -14305,421 +14523,429 @@
         <x:n v="506"/>
         <x:n v="170"/>
         <x:n v="1404"/>
         <x:n v="910"/>
         <x:n v="615"/>
         <x:n v="177"/>
         <x:n v="1702"/>
         <x:n v="659"/>
         <x:n v="606"/>
         <x:n v="106"/>
         <x:n v="1371"/>
         <x:n v="735"/>
         <x:n v="674"/>
         <x:n v="161"/>
         <x:n v="1570"/>
         <x:n v="879"/>
         <x:n v="899"/>
         <x:n v="255"/>
         <x:n v="2033"/>
         <x:n v="979"/>
         <x:n v="1115"/>
         <x:n v="151"/>
         <x:n v="2245"/>
         <x:n v="686"/>
         <x:n v="926"/>
-        <x:n v="325"/>
-        <x:n v="1937"/>
+        <x:n v="324"/>
+        <x:n v="1936"/>
         <x:n v="872"/>
         <x:n v="1249"/>
         <x:n v="249"/>
         <x:n v="2370"/>
         <x:n v="970"/>
         <x:n v="1217"/>
         <x:n v="264"/>
         <x:n v="2451"/>
-        <x:n v="1063"/>
+        <x:n v="1062"/>
         <x:n v="1638"/>
         <x:n v="269"/>
-        <x:n v="2970"/>
-        <x:n v="867"/>
+        <x:n v="2969"/>
+        <x:n v="866"/>
         <x:n v="1409"/>
         <x:n v="466"/>
-        <x:n v="2742"/>
+        <x:n v="2741"/>
         <x:n v="1024"/>
         <x:n v="1766"/>
-        <x:n v="445"/>
-[...1 lines deleted...]
-        <x:n v="1111"/>
+        <x:n v="444"/>
+        <x:n v="3234"/>
+        <x:n v="1109"/>
         <x:n v="1997"/>
         <x:n v="611"/>
-        <x:n v="3719"/>
+        <x:n v="3717"/>
         <x:n v="1216"/>
-        <x:n v="2685"/>
+        <x:n v="2684"/>
         <x:n v="631"/>
-        <x:n v="4532"/>
+        <x:n v="4531"/>
         <x:n v="959"/>
         <x:n v="2005"/>
-        <x:n v="468"/>
-        <x:n v="3432"/>
+        <x:n v="467"/>
+        <x:n v="3431"/>
         <x:n v="1142"/>
-        <x:n v="2751"/>
-[...1 lines deleted...]
-        <x:n v="4355"/>
+        <x:n v="2750"/>
+        <x:n v="460"/>
+        <x:n v="4352"/>
         <x:n v="1199"/>
         <x:n v="2827"/>
         <x:n v="569"/>
         <x:n v="4595"/>
         <x:n v="1338"/>
         <x:n v="3362"/>
         <x:n v="704"/>
         <x:n v="5404"/>
-        <x:n v="1091"/>
+        <x:n v="1090"/>
         <x:n v="2563"/>
-        <x:n v="4223"/>
+        <x:n v="568"/>
+        <x:n v="4221"/>
         <x:n v="1322"/>
         <x:n v="2831"/>
-        <x:n v="642"/>
-[...1 lines deleted...]
-        <x:n v="1255"/>
+        <x:n v="639"/>
+        <x:n v="4792"/>
+        <x:n v="1254"/>
         <x:n v="3311"/>
-        <x:n v="1043"/>
-        <x:n v="5609"/>
+        <x:n v="1039"/>
+        <x:n v="5604"/>
         <x:n v="1412"/>
         <x:n v="3822"/>
-        <x:n v="1173"/>
-        <x:n v="6407"/>
+        <x:n v="1172"/>
+        <x:n v="6406"/>
         <x:n v="1106"/>
         <x:n v="2838"/>
         <x:n v="985"/>
         <x:n v="4929"/>
         <x:n v="1835"/>
         <x:n v="516"/>
         <x:n v="3223"/>
-        <x:n v="1456"/>
+        <x:n v="1454"/>
         <x:n v="2869"/>
         <x:n v="703"/>
-        <x:n v="5028"/>
-        <x:n v="1522"/>
+        <x:n v="5026"/>
+        <x:n v="1520"/>
         <x:n v="4127"/>
         <x:n v="1662"/>
-        <x:n v="7311"/>
+        <x:n v="7309"/>
         <x:n v="977"/>
         <x:n v="2259"/>
         <x:n v="3957"/>
         <x:n v="2530"/>
         <x:n v="1272"/>
         <x:n v="4958"/>
+        <x:n v="1195"/>
         <x:n v="2476"/>
         <x:n v="953"/>
-        <x:n v="4626"/>
-        <x:n v="1383"/>
+        <x:n v="4624"/>
+        <x:n v="1381"/>
         <x:n v="3406"/>
-        <x:n v="2126"/>
-[...1 lines deleted...]
-        <x:n v="1105"/>
+        <x:n v="2125"/>
+        <x:n v="6912"/>
+        <x:n v="1104"/>
         <x:n v="2799"/>
         <x:n v="1689"/>
-        <x:n v="5593"/>
+        <x:n v="5592"/>
         <x:n v="1328"/>
         <x:n v="3934"/>
-        <x:n v="2318"/>
-        <x:n v="7580"/>
+        <x:n v="2317"/>
+        <x:n v="7579"/>
         <x:n v="1514"/>
         <x:n v="3575"/>
         <x:n v="2276"/>
         <x:n v="7365"/>
         <x:n v="1515"/>
         <x:n v="4823"/>
-        <x:n v="2746"/>
-[...2 lines deleted...]
-        <x:n v="3081"/>
+        <x:n v="2740"/>
+        <x:n v="9078"/>
+        <x:n v="1173"/>
+        <x:n v="3080"/>
         <x:n v="2373"/>
-        <x:n v="6628"/>
-        <x:n v="1402"/>
+        <x:n v="6626"/>
+        <x:n v="1401"/>
         <x:n v="4018"/>
-        <x:n v="1838"/>
-[...1 lines deleted...]
-        <x:n v="1421"/>
+        <x:n v="1837"/>
+        <x:n v="7256"/>
+        <x:n v="1418"/>
         <x:n v="3642"/>
-        <x:n v="3330"/>
-[...1 lines deleted...]
-        <x:n v="1470"/>
+        <x:n v="3329"/>
+        <x:n v="8389"/>
+        <x:n v="1467"/>
         <x:n v="4750"/>
-        <x:n v="3987"/>
-[...1 lines deleted...]
-        <x:n v="1165"/>
+        <x:n v="3985"/>
+        <x:n v="10202"/>
+        <x:n v="1164"/>
         <x:n v="3071"/>
-        <x:n v="1561"/>
-        <x:n v="5797"/>
+        <x:n v="1560"/>
+        <x:n v="5795"/>
+        <x:n v="1337"/>
         <x:n v="3954"/>
         <x:n v="1521"/>
-        <x:n v="6813"/>
+        <x:n v="6812"/>
+        <x:n v="1320"/>
         <x:n v="4498"/>
         <x:n v="3058"/>
-        <x:n v="8878"/>
-        <x:n v="1443"/>
+        <x:n v="8876"/>
+        <x:n v="1437"/>
         <x:n v="4669"/>
         <x:n v="2547"/>
-        <x:n v="8659"/>
-        <x:n v="1112"/>
+        <x:n v="8653"/>
+        <x:n v="1110"/>
         <x:n v="3034"/>
-        <x:n v="1768"/>
-[...1 lines deleted...]
-        <x:n v="1491"/>
+        <x:n v="1767"/>
+        <x:n v="5911"/>
+        <x:n v="1485"/>
         <x:n v="4643"/>
-        <x:n v="3029"/>
-[...1 lines deleted...]
-        <x:n v="1510"/>
+        <x:n v="3028"/>
+        <x:n v="9156"/>
+        <x:n v="1508"/>
         <x:n v="4547"/>
-        <x:n v="3156"/>
-[...4 lines deleted...]
-        <x:n v="11994"/>
+        <x:n v="3155"/>
+        <x:n v="9210"/>
+        <x:n v="1798"/>
+        <x:n v="6079"/>
+        <x:n v="4092"/>
+        <x:n v="11969"/>
+        <x:n v="1419"/>
+        <x:n v="4082"/>
+        <x:n v="2355"/>
+        <x:n v="7856"/>
         <x:n v="1388"/>
         <x:n v="473"/>
         <x:n v="317"/>
         <x:n v="2178"/>
         <x:n v="1256"/>
         <x:n v="417"/>
         <x:n v="228"/>
         <x:n v="1901"/>
         <x:n v="1175"/>
         <x:n v="318"/>
-        <x:n v="189"/>
-        <x:n v="1682"/>
+        <x:n v="190"/>
+        <x:n v="1683"/>
         <x:n v="1059"/>
-        <x:n v="190"/>
         <x:n v="122"/>
         <x:n v="1372"/>
         <x:n v="956"/>
         <x:n v="224"/>
         <x:n v="143"/>
         <x:n v="890"/>
         <x:n v="214"/>
         <x:n v="80"/>
         <x:n v="1184"/>
         <x:n v="851"/>
         <x:n v="253"/>
         <x:n v="95"/>
         <x:n v="828"/>
         <x:n v="265"/>
         <x:n v="129"/>
         <x:n v="1222"/>
         <x:n v="764"/>
         <x:n v="186"/>
         <x:n v="88"/>
         <x:n v="1038"/>
         <x:n v="756"/>
         <x:n v="308"/>
         <x:n v="152"/>
         <x:n v="276"/>
         <x:n v="1027"/>
-        <x:n v="364"/>
         <x:n v="181"/>
         <x:n v="745"/>
         <x:n v="334"/>
         <x:n v="1261"/>
-        <x:n v="743"/>
+        <x:n v="742"/>
         <x:n v="396"/>
         <x:n v="1393"/>
         <x:n v="710"/>
         <x:n v="521"/>
-        <x:n v="167"/>
-        <x:n v="1398"/>
+        <x:n v="168"/>
+        <x:n v="1399"/>
         <x:n v="778"/>
         <x:n v="518"/>
         <x:n v="1450"/>
         <x:n v="782"/>
         <x:n v="670"/>
         <x:n v="119"/>
         <x:n v="1571"/>
-        <x:n v="760"/>
+        <x:n v="759"/>
         <x:n v="717"/>
         <x:n v="1647"/>
         <x:n v="853"/>
         <x:n v="921"/>
         <x:n v="246"/>
         <x:n v="2020"/>
         <x:n v="941"/>
         <x:n v="134"/>
         <x:n v="1928"/>
         <x:n v="808"/>
-        <x:n v="370"/>
-        <x:n v="2221"/>
+        <x:n v="1043"/>
+        <x:n v="369"/>
+        <x:n v="2220"/>
         <x:n v="892"/>
         <x:n v="1308"/>
         <x:n v="260"/>
         <x:n v="2460"/>
         <x:n v="938"/>
         <x:n v="1244"/>
         <x:n v="248"/>
-        <x:n v="2430"/>
+        <x:n v="2431"/>
         <x:n v="1384"/>
         <x:n v="245"/>
-        <x:n v="2570"/>
-        <x:n v="1015"/>
+        <x:n v="2569"/>
+        <x:n v="1014"/>
         <x:n v="1614"/>
         <x:n v="536"/>
-        <x:n v="3165"/>
+        <x:n v="3164"/>
         <x:n v="1037"/>
         <x:n v="1823"/>
-        <x:n v="459"/>
-[...1 lines deleted...]
-        <x:n v="1073"/>
+        <x:n v="458"/>
+        <x:n v="3318"/>
+        <x:n v="1072"/>
         <x:n v="2040"/>
         <x:n v="579"/>
-        <x:n v="3692"/>
-[...4 lines deleted...]
-        <x:n v="1118"/>
+        <x:n v="3691"/>
+        <x:n v="2270"/>
+        <x:n v="564"/>
+        <x:n v="3924"/>
+        <x:n v="1119"/>
         <x:n v="2323"/>
-        <x:n v="541"/>
-[...4 lines deleted...]
-        <x:n v="4438"/>
+        <x:n v="540"/>
+        <x:n v="3981"/>
+        <x:n v="2809"/>
+        <x:n v="479"/>
+        <x:n v="4434"/>
         <x:n v="1159"/>
         <x:n v="2898"/>
         <x:n v="555"/>
-        <x:n v="4611"/>
+        <x:n v="4612"/>
         <x:n v="1208"/>
-        <x:n v="2833"/>
+        <x:n v="2834"/>
         <x:n v="605"/>
         <x:n v="4646"/>
-        <x:n v="1271"/>
+        <x:n v="1269"/>
         <x:n v="3011"/>
-        <x:n v="652"/>
-        <x:n v="4933"/>
+        <x:n v="651"/>
+        <x:n v="4932"/>
         <x:n v="1317"/>
         <x:n v="2858"/>
-        <x:n v="685"/>
-        <x:n v="4860"/>
+        <x:n v="681"/>
+        <x:n v="4856"/>
         <x:n v="1215"/>
-        <x:n v="3411"/>
-[...1 lines deleted...]
-        <x:n v="5689"/>
+        <x:n v="3410"/>
+        <x:n v="5684"/>
         <x:n v="1280"/>
-        <x:n v="3208"/>
-        <x:n v="955"/>
+        <x:n v="3209"/>
+        <x:n v="954"/>
         <x:n v="5442"/>
-        <x:n v="1289"/>
-[...2 lines deleted...]
-        <x:n v="5792"/>
+        <x:n v="1288"/>
+        <x:n v="3368"/>
+        <x:n v="1138"/>
+        <x:n v="5794"/>
         <x:n v="864"/>
-        <x:n v="1840"/>
+        <x:n v="1839"/>
         <x:n v="562"/>
-        <x:n v="3266"/>
-[...3 lines deleted...]
-        <x:n v="3441"/>
+        <x:n v="3265"/>
+        <x:n v="1411"/>
+        <x:n v="2968"/>
+        <x:n v="731"/>
+        <x:n v="5110"/>
+        <x:n v="3444"/>
         <x:n v="1301"/>
         <x:n v="6126"/>
-        <x:n v="1139"/>
-[...2 lines deleted...]
-        <x:n v="4722"/>
+        <x:n v="2728"/>
+        <x:n v="860"/>
+        <x:n v="4726"/>
         <x:n v="1140"/>
-        <x:n v="2504"/>
-[...4 lines deleted...]
-        <x:n v="2834"/>
+        <x:n v="2503"/>
+        <x:n v="5031"/>
+        <x:n v="2564"/>
+        <x:n v="990"/>
+        <x:n v="4718"/>
+        <x:n v="1253"/>
+        <x:n v="2837"/>
         <x:n v="1635"/>
         <x:n v="5725"/>
-        <x:n v="1291"/>
-[...2 lines deleted...]
-        <x:n v="6806"/>
+        <x:n v="1289"/>
+        <x:n v="3448"/>
+        <x:n v="2084"/>
+        <x:n v="6820"/>
+        <x:n v="1306"/>
+        <x:n v="3839"/>
+        <x:n v="2524"/>
+        <x:n v="7668"/>
+        <x:n v="1479"/>
+        <x:n v="3700"/>
+        <x:n v="2320"/>
+        <x:n v="7499"/>
+        <x:n v="1373"/>
+        <x:n v="4009"/>
+        <x:n v="2103"/>
+        <x:n v="7485"/>
+        <x:n v="3871"/>
+        <x:n v="3020"/>
+        <x:n v="8263"/>
+        <x:n v="1374"/>
+        <x:n v="1998"/>
+        <x:n v="7242"/>
+        <x:n v="1390"/>
+        <x:n v="3775"/>
+        <x:n v="3286"/>
+        <x:n v="8451"/>
+        <x:n v="1325"/>
+        <x:n v="3937"/>
+        <x:n v="3097"/>
+        <x:n v="8359"/>
+        <x:n v="1365"/>
+        <x:n v="3916"/>
+        <x:n v="2027"/>
+        <x:n v="7308"/>
+        <x:n v="1309"/>
+        <x:n v="3782"/>
+        <x:n v="1658"/>
+        <x:n v="6749"/>
+        <x:n v="1299"/>
+        <x:n v="4665"/>
+        <x:n v="2920"/>
+        <x:n v="8884"/>
+        <x:n v="1293"/>
+        <x:n v="3861"/>
+        <x:n v="2002"/>
+        <x:n v="7156"/>
         <x:n v="1305"/>
-        <x:n v="3842"/>
-[...56 lines deleted...]
-        <x:n v="9890"/>
+        <x:n v="3897"/>
+        <x:n v="2325"/>
+        <x:n v="7527"/>
+        <x:n v="1452"/>
+        <x:n v="4432"/>
+        <x:n v="3334"/>
+        <x:n v="9218"/>
+        <x:n v="1489"/>
+        <x:n v="4712"/>
+        <x:n v="2943"/>
+        <x:n v="9144"/>
+        <x:n v="1610"/>
+        <x:n v="5021"/>
+        <x:n v="3236"/>
+        <x:n v="9867"/>
+        <x:n v="1673"/>
+        <x:n v="5265"/>
+        <x:n v="3110"/>
+        <x:n v="10048"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1156"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
@@ -15512,61 +15738,61 @@
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="686"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="926"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="325"/>
+    <n v="324"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1937"/>
+    <n v="1936"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="872"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1249"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
@@ -15612,321 +15838,321 @@
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2451"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1063"/>
+    <n v="1062"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1638"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="269"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2970"/>
+    <n v="2969"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="867"/>
+    <n v="866"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1409"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="466"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2742"/>
+    <n v="2741"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1024"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1766"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="445"/>
+    <n v="444"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3235"/>
+    <n v="3234"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1111"/>
+    <n v="1109"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1997"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="611"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3719"/>
+    <n v="3717"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1216"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2685"/>
+    <n v="2684"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="631"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4532"/>
+    <n v="4531"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="959"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2005"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="468"/>
+    <n v="467"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3432"/>
+    <n v="3431"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1142"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2751"/>
+    <n v="2750"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="462"/>
+    <n v="460"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4355"/>
+    <n v="4352"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1199"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2827"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
@@ -15972,201 +16198,201 @@
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="704"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="5404"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1091"/>
+    <n v="1090"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2563"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="569"/>
+    <n v="568"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4223"/>
+    <n v="4221"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1322"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2831"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="642"/>
+    <n v="639"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4795"/>
+    <n v="4792"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1255"/>
+    <n v="1254"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3311"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1043"/>
+    <n v="1039"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5609"/>
+    <n v="5604"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1412"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3822"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1173"/>
+    <n v="1172"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6407"/>
+    <n v="6406"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1106"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2838"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
@@ -16212,121 +16438,121 @@
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="516"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="3223"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1456"/>
+    <n v="1454"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2869"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="703"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5028"/>
+    <n v="5026"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1522"/>
+    <n v="1520"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4127"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1662"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7311"/>
+    <n v="7309"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="977"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2259"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
@@ -16372,201 +16598,201 @@
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1272"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="4958"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1197"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2476"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="953"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4626"/>
+    <n v="4624"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1383"/>
+    <n v="1381"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3406"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2126"/>
+    <n v="2125"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6915"/>
+    <n v="6912"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1105"/>
+    <n v="1104"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2799"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1689"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5593"/>
+    <n v="5592"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1328"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3934"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2318"/>
+    <n v="2317"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7580"/>
+    <n v="7579"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1514"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3575"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
@@ -16592,541 +16818,581 @@
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1515"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4823"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2746"/>
+    <n v="2740"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9084"/>
+    <n v="9078"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1174"/>
+    <n v="1173"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3081"/>
+    <n v="3080"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2373"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6628"/>
+    <n v="6626"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1402"/>
+    <n v="1401"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4018"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1838"/>
+    <n v="1837"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7258"/>
+    <n v="7256"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1421"/>
+    <n v="1418"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3642"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3330"/>
+    <n v="3329"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8393"/>
+    <n v="8389"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1470"/>
+    <n v="1467"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4750"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3987"/>
+    <n v="3985"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="10207"/>
+    <n v="10202"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1165"/>
+    <n v="1164"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3071"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1561"/>
+    <n v="1560"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5797"/>
+    <n v="5795"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1338"/>
+    <n v="1337"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3954"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1521"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6813"/>
+    <n v="6812"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1322"/>
+    <n v="1320"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4498"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3058"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8878"/>
+    <n v="8876"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1443"/>
+    <n v="1437"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4669"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2547"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8659"/>
+    <n v="8653"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1112"/>
+    <n v="1110"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3034"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1768"/>
+    <n v="1767"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5914"/>
+    <n v="5911"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1491"/>
+    <n v="1485"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4643"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3029"/>
+    <n v="3028"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9163"/>
+    <n v="9156"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1510"/>
+    <n v="1508"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4547"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3156"/>
+    <n v="3155"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9213"/>
+    <n v="9210"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1816"/>
+    <n v="1798"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="6084"/>
+    <n v="6079"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="4094"/>
+    <n v="4092"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="11994"/>
+    <n v="11969"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="4082"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="2355"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="7856"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1388"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="473"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
@@ -17192,61 +17458,61 @@
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1175"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="318"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="189"/>
+    <n v="190"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1682"/>
+    <n v="1683"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1059"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
@@ -17542,51 +17808,51 @@
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1027"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="727"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="364"/>
+    <n v="365"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="181"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1272"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
@@ -17612,51 +17878,51 @@
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="181"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1261"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="743"/>
+    <n v="742"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="396"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="255"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
@@ -17672,61 +17938,61 @@
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="710"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="521"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="167"/>
+    <n v="168"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1398"/>
+    <n v="1399"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="778"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="518"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
@@ -17772,51 +18038,51 @@
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1571"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="760"/>
+    <n v="759"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="717"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="170"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
@@ -17912,61 +18178,61 @@
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="808"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1043"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="370"/>
+    <n v="369"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2221"/>
+    <n v="2220"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="892"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1308"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
@@ -18002,1509 +18268,1549 @@
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1244"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="248"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2430"/>
+    <n v="2431"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="941"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1384"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2570"/>
+    <n v="2569"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1015"/>
+    <n v="1014"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1614"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="536"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3165"/>
+    <n v="3164"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1037"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1823"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="459"/>
+    <n v="458"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3319"/>
+    <n v="3318"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1073"/>
+    <n v="1072"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2040"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="579"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3692"/>
+    <n v="3691"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1090"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2271"/>
+    <n v="2270"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="565"/>
+    <n v="564"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3925"/>
+    <n v="3924"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1118"/>
+    <n v="1119"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2323"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="541"/>
+    <n v="540"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3982"/>
+    <n v="3981"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1147"/>
+    <n v="1146"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2810"/>
+    <n v="2809"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="481"/>
+    <n v="479"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4438"/>
+    <n v="4434"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1159"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2898"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="555"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4611"/>
+    <n v="4612"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1208"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2833"/>
+    <n v="2834"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="605"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="4646"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1271"/>
+    <n v="1269"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3011"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="652"/>
+    <n v="651"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4933"/>
+    <n v="4932"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1317"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2858"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="685"/>
+    <n v="681"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4860"/>
+    <n v="4856"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1215"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3411"/>
+    <n v="3410"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1064"/>
+    <n v="1059"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5689"/>
+    <n v="5684"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1280"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3208"/>
+    <n v="3209"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="955"/>
+    <n v="954"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="5442"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1289"/>
+    <n v="1288"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3367"/>
+    <n v="3368"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1136"/>
+    <n v="1138"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5792"/>
+    <n v="5794"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="864"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1840"/>
+    <n v="1839"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="562"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3266"/>
+    <n v="3265"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1412"/>
+    <n v="1411"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2969"/>
+    <n v="2968"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="732"/>
+    <n v="731"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5113"/>
+    <n v="5110"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1384"/>
+    <n v="1381"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3441"/>
+    <n v="3444"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1301"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="6126"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1139"/>
+    <n v="1138"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2727"/>
+    <n v="2728"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="856"/>
+    <n v="860"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4722"/>
+    <n v="4726"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1140"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2504"/>
+    <n v="2503"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1392"/>
+    <n v="1388"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5037"/>
+    <n v="5031"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1165"/>
+    <n v="1164"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2566"/>
+    <n v="2564"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="992"/>
+    <n v="990"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4722"/>
+    <n v="4718"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1256"/>
+    <n v="1253"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2834"/>
+    <n v="2837"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1635"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="5725"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1291"/>
+    <n v="1289"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3447"/>
+    <n v="3448"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2068"/>
+    <n v="2084"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6806"/>
+    <n v="6820"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1305"/>
+    <n v="1306"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3842"/>
+    <n v="3839"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2537"/>
+    <n v="2524"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7684"/>
+    <n v="7668"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1477"/>
+    <n v="1479"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3704"/>
+    <n v="3700"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2324"/>
+    <n v="2320"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7505"/>
+    <n v="7499"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1375"/>
+    <n v="1373"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4002"/>
+    <n v="4009"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2112"/>
+    <n v="2103"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7489"/>
+    <n v="7485"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1375"/>
+    <n v="1372"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3873"/>
+    <n v="3871"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2978"/>
+    <n v="3020"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8225"/>
+    <n v="8263"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1374"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3874"/>
+    <n v="3871"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2013"/>
+    <n v="1998"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7260"/>
+    <n v="7242"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1391"/>
+    <n v="1390"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3779"/>
+    <n v="3775"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3293"/>
+    <n v="3286"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8463"/>
+    <n v="8451"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1330"/>
+    <n v="1325"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3928"/>
+    <n v="3937"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3109"/>
+    <n v="3097"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8367"/>
+    <n v="8359"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1368"/>
+    <n v="1365"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3919"/>
+    <n v="3916"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1994"/>
+    <n v="2027"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7281"/>
+    <n v="7308"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1309"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3785"/>
+    <n v="3782"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1670"/>
+    <n v="1658"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6764"/>
+    <n v="6749"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1300"/>
+    <n v="1299"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4672"/>
+    <n v="4665"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2923"/>
+    <n v="2920"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8895"/>
+    <n v="8884"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1298"/>
+    <n v="1293"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3851"/>
+    <n v="3861"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2014"/>
+    <n v="2002"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7162"/>
+    <n v="7156"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1311"/>
+    <n v="1305"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3903"/>
+    <n v="3897"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2279"/>
+    <n v="2325"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7493"/>
+    <n v="7527"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1457"/>
+    <n v="1452"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4435"/>
+    <n v="4432"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3363"/>
+    <n v="3334"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9255"/>
+    <n v="9218"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1492"/>
+    <n v="1489"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4720"/>
+    <n v="4712"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2947"/>
+    <n v="2943"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9158"/>
+    <n v="9144"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1622"/>
+    <n v="1610"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="5011"/>
+    <n v="5021"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3257"/>
+    <n v="3236"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9890"/>
+    <n v="9867"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="1673"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="5265"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="3110"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="10048"/>
   </r>
 </pivotCacheRecords>
 </file>