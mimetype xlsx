--- v3 (2026-05-18)
+++ v4 (2026-07-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ba55faedd448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63afb00d28214a46a5adb7991dab6bf7.psmdcp" Id="R2aab592f5f1c4ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6260e978f91742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a3a042d589645f980e222e5b90d407c.psmdcp" Id="R46f8a10e5c31467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>