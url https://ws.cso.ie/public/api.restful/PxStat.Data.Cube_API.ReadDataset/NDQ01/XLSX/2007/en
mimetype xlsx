--- v4 (2026-07-03)
+++ v5 (2026-08-20)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6260e978f91742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a3a042d589645f980e222e5b90d407c.psmdcp" Id="R46f8a10e5c31467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb08da9de1844423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07cbe1af272042f09f1c434e0486d4fe.psmdcp" Id="R2dffd07c7923413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDQ01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The New Dwelling Completions series is a new statistical product compiled from third party data sources. The series will be revised on an ongoing basis as more timely and accurate data sources become available and these data sources can be matched to the ESB new connections data set.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDQ01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -554,50 +554,56 @@
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
+  <x:si>
     <x:t>NDQ01C02</x:t>
   </x:si>
   <x:si>
     <x:t>Seasonally Adjusted New Dwelling Completions</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
@@ -755,51 +761,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -817,54 +823,55 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="62">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -882,94 +889,95 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of House" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H489" totalsRowShown="0">
-  <x:autoFilter ref="A1:H489"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H497" totalsRowShown="0">
+  <x:autoFilter ref="A1:H497"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Type of House"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1470,51 +1478,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H489"/>
+  <x:dimension ref="A1:H497"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3745,103 +3753,103 @@
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>1249</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>2370</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H90" s="0">
@@ -3849,51 +3857,51 @@
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>1217</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0">
@@ -3901,77 +3909,77 @@
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>2451</x:v>
+        <x:v>2450</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>1062</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
@@ -4005,77 +4013,77 @@
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>2969</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>866</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="0">
@@ -4109,77 +4117,77 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>2741</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>1024</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H103" s="0">
@@ -4213,77 +4221,77 @@
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>3234</x:v>
+        <x:v>3233</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
@@ -4317,77 +4325,77 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>3717</x:v>
+        <x:v>3715</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>1216</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0">
@@ -4421,77 +4429,77 @@
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>4531</x:v>
+        <x:v>4530</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>959</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H115" s="0">
@@ -4525,77 +4533,77 @@
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>3431</x:v>
+        <x:v>3430</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>1142</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
@@ -4629,51 +4637,51 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>4352</x:v>
+        <x:v>4351</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -4707,103 +4715,103 @@
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>4595</x:v>
+        <x:v>4594</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>1338</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H127" s="0">
@@ -4837,51 +4845,51 @@
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>5404</x:v>
+        <x:v>5402</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="0">
@@ -4967,77 +4975,77 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>1322</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>2831</x:v>
+        <x:v>2830</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H136" s="0">
@@ -5045,77 +5053,77 @@
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>4792</x:v>
+        <x:v>4789</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>1254</x:v>
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H139" s="0">
@@ -5123,129 +5131,129 @@
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>5604</x:v>
+        <x:v>5600</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>1412</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>3822</x:v>
+        <x:v>3821</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
@@ -5253,77 +5261,77 @@
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>6406</x:v>
+        <x:v>6402</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>1106</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0">
@@ -5357,77 +5365,77 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>4929</x:v>
+        <x:v>4928</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>872</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0">
@@ -5461,51 +5469,51 @@
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>3223</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H154" s="0">
@@ -5591,51 +5599,51 @@
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>1520</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H159" s="0">
@@ -5669,51 +5677,51 @@
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>7309</x:v>
+        <x:v>7307</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
@@ -5747,103 +5755,103 @@
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>721</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>3957</x:v>
+        <x:v>3956</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>1156</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
@@ -5877,77 +5885,77 @@
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>4958</x:v>
+        <x:v>4957</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>1195</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H171" s="0">
@@ -5981,77 +5989,77 @@
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>4624</x:v>
+        <x:v>4622</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>1381</x:v>
+        <x:v>1377</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -6085,77 +6093,77 @@
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>6912</x:v>
+        <x:v>6908</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
@@ -6189,77 +6197,77 @@
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>5592</x:v>
+        <x:v>5593</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>1328</x:v>
+        <x:v>1327</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H183" s="0">
@@ -6293,77 +6301,77 @@
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>7579</x:v>
+        <x:v>7578</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>1514</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H187" s="0">
@@ -6397,51 +6405,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>7365</x:v>
+        <x:v>7362</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6449,129 +6457,129 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>4823</x:v>
+        <x:v>4822</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>2740</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>9078</x:v>
+        <x:v>9076</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>1173</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H195" s="0">
@@ -6579,103 +6587,103 @@
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>2373</x:v>
+        <x:v>2372</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>6626</x:v>
+        <x:v>6624</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>1401</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
@@ -6683,103 +6691,103 @@
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>1837</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>7256</x:v>
+        <x:v>7252</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>1418</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -6813,77 +6821,77 @@
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>8389</x:v>
+        <x:v>8387</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>1467</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H207" s="0">
@@ -6917,77 +6925,77 @@
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>10202</x:v>
+        <x:v>10200</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>1164</x:v>
+        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H211" s="0">
@@ -6995,103 +7003,103 @@
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>1560</x:v>
+        <x:v>1559</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>5795</x:v>
+        <x:v>5791</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>1337</x:v>
+        <x:v>1333</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -7125,77 +7133,77 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>6812</x:v>
+        <x:v>6808</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>1320</x:v>
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H219" s="0">
@@ -7229,77 +7237,77 @@
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>8876</x:v>
+        <x:v>8874</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>1437</x:v>
+        <x:v>1435</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7333,77 +7341,77 @@
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>8653</x:v>
+        <x:v>8651</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H227" s="0">
@@ -7437,77 +7445,77 @@
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>5911</x:v>
+        <x:v>5907</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>1485</x:v>
+        <x:v>1482</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H231" s="0">
@@ -7515,103 +7523,103 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>3028</x:v>
+        <x:v>3027</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>9156</x:v>
+        <x:v>9152</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>1508</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7619,6629 +7627,6837 @@
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>3155</x:v>
+        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>9210</x:v>
+        <x:v>9197</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>1798</x:v>
+        <x:v>1790</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>6079</x:v>
+        <x:v>6078</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>4092</x:v>
+        <x:v>4091</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>11969</x:v>
+        <x:v>11959</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>1419</x:v>
+        <x:v>1411</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>4082</x:v>
+        <x:v>4092</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>2355</x:v>
+        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H245" s="0">
         <x:v>7856</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B246" s="0" t="s">
+      <x:c r="D246" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>1388</x:v>
+        <x:v>1427</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B247" s="0" t="s">
+      <x:c r="D247" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>473</x:v>
+        <x:v>4738</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B248" s="0" t="s">
+      <x:c r="D248" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>317</x:v>
+        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B249" s="0" t="s">
+      <x:c r="D249" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>2178</x:v>
+        <x:v>8823</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>1256</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>417</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>228</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>1901</x:v>
+        <x:v>2184</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>1175</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>318</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>190</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>1683</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>1059</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>190</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>122</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>1372</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>956</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>224</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>1322</x:v>
+        <x:v>1373</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>890</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>80</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>1184</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>851</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>253</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>1199</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>828</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>265</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H276" s="0">
-        <x:v>129</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>1222</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>764</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>186</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>88</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>1038</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>756</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>308</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>152</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>1216</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H286" s="0">
-        <x:v>712</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>276</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>39</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>1027</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>727</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>365</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>181</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>1272</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>745</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>334</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>1261</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>396</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>255</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>1393</x:v>
+        <x:v>1263</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>710</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H303" s="0">
-        <x:v>521</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>168</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>1399</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>778</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>1450</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>782</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>670</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>119</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>1571</x:v>
+        <x:v>1451</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H314" s="0">
-        <x:v>759</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H315" s="0">
-        <x:v>717</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>170</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>1647</x:v>
+        <x:v>1569</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>853</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H319" s="0">
-        <x:v>921</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H320" s="0">
-        <x:v>246</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>2020</x:v>
+        <x:v>1653</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>853</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>941</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>134</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>1928</x:v>
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H326" s="0">
-        <x:v>808</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>1043</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>369</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>2220</x:v>
+        <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>892</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H331" s="0">
-        <x:v>1308</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>260</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>2460</x:v>
+        <x:v>2215</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>938</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>1244</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>2431</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>941</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>1384</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>245</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>2569</x:v>
+        <x:v>2438</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>1014</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>1614</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>536</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>3164</x:v>
+        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H346" s="0">
-        <x:v>1037</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>1823</x:v>
+        <x:v>1615</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>458</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>3318</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>1072</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>2040</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>579</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>3691</x:v>
+        <x:v>3325</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>1090</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>2270</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H356" s="0">
-        <x:v>564</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>3924</x:v>
+        <x:v>3719</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>1119</x:v>
+        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>2323</x:v>
+        <x:v>2269</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>3981</x:v>
+        <x:v>3898</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H362" s="0">
-        <x:v>1146</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H363" s="0">
-        <x:v>2809</x:v>
+        <x:v>2323</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>479</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>4434</x:v>
+        <x:v>3975</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>1159</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>2898</x:v>
+        <x:v>2811</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>555</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>4612</x:v>
+        <x:v>4437</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>1208</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>2834</x:v>
+        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>605</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>4646</x:v>
+        <x:v>4627</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>1269</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>3011</x:v>
+        <x:v>2831</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>651</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>4932</x:v>
+        <x:v>4635</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>1317</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>2858</x:v>
+        <x:v>3011</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>681</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>4856</x:v>
+        <x:v>4929</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H382" s="0">
-        <x:v>1215</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H383" s="0">
-        <x:v>3410</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>1059</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H385" s="0">
-        <x:v>5684</x:v>
+        <x:v>4858</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>1280</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>3209</x:v>
+        <x:v>3410</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H388" s="0">
-        <x:v>954</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>5442</x:v>
+        <x:v>5656</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>1288</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>3368</x:v>
+        <x:v>3203</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>1138</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H393" s="0">
-        <x:v>5794</x:v>
+        <x:v>5459</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>864</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>1839</x:v>
+        <x:v>3368</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>562</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>3265</x:v>
+        <x:v>5789</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>1411</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H399" s="0">
-        <x:v>2968</x:v>
+        <x:v>1843</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>731</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>5110</x:v>
+        <x:v>3269</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>1381</x:v>
+        <x:v>1419</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0">
-        <x:v>3444</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>1301</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>6126</x:v>
+        <x:v>5079</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H406" s="0">
-        <x:v>1138</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>2728</x:v>
+        <x:v>3437</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>860</x:v>
+        <x:v>1357</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>4726</x:v>
+        <x:v>6173</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>1140</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H411" s="0">
-        <x:v>2503</x:v>
+        <x:v>2724</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>1388</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>5031</x:v>
+        <x:v>4713</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H414" s="0">
-        <x:v>1164</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>2564</x:v>
+        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H416" s="0">
-        <x:v>990</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H417" s="0">
-        <x:v>4718</x:v>
+        <x:v>5052</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>1253</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>2837</x:v>
+        <x:v>2563</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0">
-        <x:v>1635</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>5725</x:v>
+        <x:v>4667</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>1289</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>3448</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H424" s="0">
-        <x:v>2084</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H425" s="0">
-        <x:v>6820</x:v>
+        <x:v>5782</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>1306</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>3839</x:v>
+        <x:v>3438</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>2524</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>7668</x:v>
+        <x:v>6778</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>1479</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H431" s="0">
-        <x:v>3700</x:v>
+        <x:v>3866</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>2320</x:v>
+        <x:v>2544</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>7499</x:v>
+        <x:v>7718</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>1373</x:v>
+        <x:v>1489</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>4009</x:v>
+        <x:v>3698</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>2103</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>7485</x:v>
+        <x:v>7422</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>1372</x:v>
+        <x:v>1369</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H439" s="0">
-        <x:v>3871</x:v>
+        <x:v>3995</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>3020</x:v>
+        <x:v>2166</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>8263</x:v>
+        <x:v>7530</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>1374</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>3871</x:v>
+        <x:v>3842</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>1998</x:v>
+        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>7242</x:v>
+        <x:v>8148</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>1390</x:v>
+        <x:v>1385</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>3775</x:v>
+        <x:v>3917</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H448" s="0">
-        <x:v>3286</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:8">
       <x:c r="A449" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H449" s="0">
-        <x:v>8451</x:v>
+        <x:v>7314</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>1325</x:v>
+        <x:v>1407</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>3937</x:v>
+        <x:v>3770</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>3097</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>8359</x:v>
+        <x:v>8447</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>1365</x:v>
+        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>3916</x:v>
+        <x:v>3922</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>2027</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>7308</x:v>
+        <x:v>8358</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>1309</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>3782</x:v>
+        <x:v>3868</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>1658</x:v>
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>6749</x:v>
+        <x:v>7161</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>1299</x:v>
+        <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>4665</x:v>
+        <x:v>3846</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>2920</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>8884</x:v>
+        <x:v>6853</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>1293</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>3861</x:v>
+        <x:v>4658</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>2002</x:v>
+        <x:v>2989</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>7156</x:v>
+        <x:v>8967</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>1305</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H471" s="0">
-        <x:v>3897</x:v>
+        <x:v>3843</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>2325</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>7527</x:v>
+        <x:v>7105</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H474" s="0">
-        <x:v>1452</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>4432</x:v>
+        <x:v>3826</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>3334</x:v>
+        <x:v>2252</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>9218</x:v>
+        <x:v>7321</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>1489</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>4712</x:v>
+        <x:v>4535</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>2943</x:v>
+        <x:v>3368</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>9144</x:v>
+        <x:v>9410</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>1610</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>5021</x:v>
+        <x:v>4701</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>3236</x:v>
+        <x:v>3031</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>9867</x:v>
+        <x:v>9238</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>1673</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>5265</x:v>
+        <x:v>4993</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>3110</x:v>
+        <x:v>3192</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>10048</x:v>
+        <x:v>9762</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="490" spans="1:8">
+      <x:c r="A490" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B490" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C490" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D490" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E490" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G490" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H490" s="0">
+        <x:v>1571</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="491" spans="1:8">
+      <x:c r="A491" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C491" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D491" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E491" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G491" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H491" s="0">
+        <x:v>5164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:8">
+      <x:c r="A492" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H492" s="0">
+        <x:v>3007</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:8">
+      <x:c r="A493" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H493" s="0">
+        <x:v>9742</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:8">
+      <x:c r="A494" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H494" s="0">
+        <x:v>1470</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:8">
+      <x:c r="A495" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H495" s="0">
+        <x:v>4643</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:8">
+      <x:c r="A496" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H496" s="0">
+        <x:v>3023</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:8">
+      <x:c r="A497" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D497" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E497" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G497" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H497" s="0">
+        <x:v>9137</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14289,51 +14505,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="NDQ01"/>
         <x:s v="NDQ01C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="2">
         <x:s v="New Dwelling Completions"/>
         <x:s v="Seasonally Adjusted New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
         <x:s v="20163"/>
         <x:s v="20164"/>
         <x:s v="20171"/>
@@ -14351,54 +14567,55 @@
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="61">
+      <x:sharedItems count="62">
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
@@ -14416,75 +14633,76 @@
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
         <x:s v="All house types"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="39" maxValue="11969" count="461">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="38" maxValue="11959" count="474">
         <x:n v="1156"/>
         <x:n v="447"/>
         <x:n v="272"/>
         <x:n v="1875"/>
         <x:n v="1194"/>
         <x:n v="380"/>
         <x:n v="217"/>
         <x:n v="1791"/>
         <x:n v="1197"/>
         <x:n v="305"/>
         <x:n v="185"/>
         <x:n v="1687"/>
         <x:n v="1267"/>
         <x:n v="226"/>
         <x:n v="148"/>
         <x:n v="1641"/>
         <x:n v="797"/>
         <x:n v="211"/>
         <x:n v="123"/>
         <x:n v="1131"/>
         <x:n v="847"/>
         <x:n v="194"/>
         <x:n v="76"/>
         <x:n v="1117"/>
         <x:n v="868"/>
@@ -14526,426 +14744,439 @@
         <x:n v="910"/>
         <x:n v="615"/>
         <x:n v="177"/>
         <x:n v="1702"/>
         <x:n v="659"/>
         <x:n v="606"/>
         <x:n v="106"/>
         <x:n v="1371"/>
         <x:n v="735"/>
         <x:n v="674"/>
         <x:n v="161"/>
         <x:n v="1570"/>
         <x:n v="879"/>
         <x:n v="899"/>
         <x:n v="255"/>
         <x:n v="2033"/>
         <x:n v="979"/>
         <x:n v="1115"/>
         <x:n v="151"/>
         <x:n v="2245"/>
         <x:n v="686"/>
         <x:n v="926"/>
         <x:n v="324"/>
         <x:n v="1936"/>
         <x:n v="872"/>
-        <x:n v="1249"/>
-[...1 lines deleted...]
-        <x:n v="2370"/>
+        <x:n v="1248"/>
+        <x:n v="248"/>
+        <x:n v="2368"/>
         <x:n v="970"/>
-        <x:n v="1217"/>
+        <x:n v="1216"/>
         <x:n v="264"/>
-        <x:n v="2451"/>
-        <x:n v="1062"/>
+        <x:n v="2450"/>
+        <x:n v="1059"/>
         <x:n v="1638"/>
         <x:n v="269"/>
-        <x:n v="2969"/>
-        <x:n v="866"/>
+        <x:n v="2966"/>
+        <x:n v="865"/>
         <x:n v="1409"/>
         <x:n v="466"/>
-        <x:n v="2741"/>
-        <x:n v="1024"/>
+        <x:n v="2740"/>
+        <x:n v="1023"/>
         <x:n v="1766"/>
         <x:n v="444"/>
-        <x:n v="3234"/>
-        <x:n v="1109"/>
+        <x:n v="3233"/>
+        <x:n v="1107"/>
         <x:n v="1997"/>
         <x:n v="611"/>
-        <x:n v="3717"/>
-        <x:n v="1216"/>
+        <x:n v="3715"/>
+        <x:n v="1215"/>
         <x:n v="2684"/>
         <x:n v="631"/>
-        <x:n v="4531"/>
-        <x:n v="959"/>
+        <x:n v="4530"/>
+        <x:n v="958"/>
         <x:n v="2005"/>
         <x:n v="467"/>
-        <x:n v="3431"/>
-        <x:n v="1142"/>
+        <x:n v="3430"/>
+        <x:n v="1141"/>
         <x:n v="2750"/>
         <x:n v="460"/>
-        <x:n v="4352"/>
+        <x:n v="4351"/>
         <x:n v="1199"/>
         <x:n v="2827"/>
-        <x:n v="569"/>
-[...1 lines deleted...]
-        <x:n v="1338"/>
+        <x:n v="568"/>
+        <x:n v="4594"/>
+        <x:n v="1336"/>
         <x:n v="3362"/>
         <x:n v="704"/>
-        <x:n v="5404"/>
+        <x:n v="5402"/>
         <x:n v="1090"/>
         <x:n v="2563"/>
-        <x:n v="568"/>
         <x:n v="4221"/>
-        <x:n v="1322"/>
-        <x:n v="2831"/>
+        <x:n v="1320"/>
+        <x:n v="2830"/>
         <x:n v="639"/>
-        <x:n v="4792"/>
-        <x:n v="1254"/>
+        <x:n v="4789"/>
+        <x:n v="1251"/>
         <x:n v="3311"/>
-        <x:n v="1039"/>
-[...2 lines deleted...]
-        <x:n v="3822"/>
+        <x:n v="1038"/>
+        <x:n v="5600"/>
+        <x:n v="3821"/>
         <x:n v="1172"/>
-        <x:n v="6406"/>
-        <x:n v="1106"/>
+        <x:n v="6402"/>
+        <x:n v="1105"/>
         <x:n v="2838"/>
         <x:n v="985"/>
-        <x:n v="4929"/>
+        <x:n v="4928"/>
+        <x:n v="871"/>
         <x:n v="1835"/>
         <x:n v="516"/>
-        <x:n v="3223"/>
+        <x:n v="3222"/>
         <x:n v="1454"/>
         <x:n v="2869"/>
         <x:n v="703"/>
         <x:n v="5026"/>
-        <x:n v="1520"/>
+        <x:n v="1518"/>
         <x:n v="4127"/>
         <x:n v="1662"/>
-        <x:n v="7309"/>
+        <x:n v="7307"/>
         <x:n v="977"/>
         <x:n v="2259"/>
-        <x:n v="3957"/>
+        <x:n v="720"/>
+        <x:n v="3956"/>
+        <x:n v="1155"/>
         <x:n v="2530"/>
         <x:n v="1272"/>
-        <x:n v="4958"/>
-        <x:n v="1195"/>
+        <x:n v="4957"/>
+        <x:n v="1193"/>
         <x:n v="2476"/>
         <x:n v="953"/>
-        <x:n v="4624"/>
-        <x:n v="1381"/>
+        <x:n v="4622"/>
+        <x:n v="1377"/>
         <x:n v="3406"/>
         <x:n v="2125"/>
-        <x:n v="6912"/>
-        <x:n v="1104"/>
+        <x:n v="6908"/>
         <x:n v="2799"/>
         <x:n v="1689"/>
-        <x:n v="5592"/>
-        <x:n v="1328"/>
+        <x:n v="5593"/>
+        <x:n v="1327"/>
         <x:n v="3934"/>
         <x:n v="2317"/>
-        <x:n v="7579"/>
-        <x:n v="1514"/>
+        <x:n v="7578"/>
+        <x:n v="1511"/>
         <x:n v="3575"/>
         <x:n v="2276"/>
-        <x:n v="7365"/>
+        <x:n v="7362"/>
         <x:n v="1515"/>
-        <x:n v="4823"/>
-[...2 lines deleted...]
-        <x:n v="1173"/>
+        <x:n v="4822"/>
+        <x:n v="2739"/>
+        <x:n v="9076"/>
         <x:n v="3080"/>
-        <x:n v="2373"/>
-[...1 lines deleted...]
-        <x:n v="1401"/>
+        <x:n v="2372"/>
+        <x:n v="6624"/>
+        <x:n v="1398"/>
         <x:n v="4018"/>
-        <x:n v="1837"/>
-[...1 lines deleted...]
-        <x:n v="1418"/>
+        <x:n v="1836"/>
+        <x:n v="7252"/>
+        <x:n v="1416"/>
         <x:n v="3642"/>
         <x:n v="3329"/>
-        <x:n v="8389"/>
-        <x:n v="1467"/>
+        <x:n v="8387"/>
+        <x:n v="1465"/>
         <x:n v="4750"/>
         <x:n v="3985"/>
-        <x:n v="10202"/>
-        <x:n v="1164"/>
+        <x:n v="10200"/>
+        <x:n v="1161"/>
         <x:n v="3071"/>
-        <x:n v="1560"/>
-[...1 lines deleted...]
-        <x:n v="1337"/>
+        <x:n v="1559"/>
+        <x:n v="5791"/>
+        <x:n v="1333"/>
         <x:n v="3954"/>
         <x:n v="1521"/>
-        <x:n v="6812"/>
-        <x:n v="1320"/>
+        <x:n v="6808"/>
         <x:n v="4498"/>
         <x:n v="3058"/>
-        <x:n v="8876"/>
-        <x:n v="1437"/>
+        <x:n v="8874"/>
+        <x:n v="1435"/>
         <x:n v="4669"/>
         <x:n v="2547"/>
-        <x:n v="8653"/>
-        <x:n v="1110"/>
+        <x:n v="8651"/>
+        <x:n v="1106"/>
         <x:n v="3034"/>
         <x:n v="1767"/>
-        <x:n v="5911"/>
-        <x:n v="1485"/>
+        <x:n v="5907"/>
+        <x:n v="1482"/>
         <x:n v="4643"/>
-        <x:n v="3028"/>
-[...1 lines deleted...]
-        <x:n v="1508"/>
+        <x:n v="3027"/>
+        <x:n v="9152"/>
+        <x:n v="1496"/>
         <x:n v="4547"/>
-        <x:n v="3155"/>
-[...2 lines deleted...]
-        <x:n v="6079"/>
+        <x:n v="3154"/>
+        <x:n v="9197"/>
+        <x:n v="1790"/>
+        <x:n v="6078"/>
+        <x:n v="4091"/>
+        <x:n v="11959"/>
+        <x:n v="1411"/>
         <x:n v="4092"/>
-        <x:n v="11969"/>
-[...2 lines deleted...]
-        <x:n v="2355"/>
+        <x:n v="2353"/>
         <x:n v="7856"/>
-        <x:n v="1388"/>
-[...3 lines deleted...]
-        <x:n v="1256"/>
+        <x:n v="1427"/>
+        <x:n v="4738"/>
+        <x:n v="2658"/>
+        <x:n v="8823"/>
+        <x:n v="1397"/>
+        <x:n v="474"/>
+        <x:n v="313"/>
+        <x:n v="2184"/>
+        <x:n v="1262"/>
         <x:n v="417"/>
-        <x:n v="228"/>
-[...1 lines deleted...]
-        <x:n v="1175"/>
+        <x:n v="1905"/>
+        <x:n v="1167"/>
         <x:n v="318"/>
+        <x:n v="184"/>
+        <x:n v="1669"/>
+        <x:n v="1056"/>
         <x:n v="190"/>
-        <x:n v="1683"/>
-[...3 lines deleted...]
-        <x:n v="956"/>
+        <x:n v="127"/>
+        <x:n v="1373"/>
+        <x:n v="965"/>
         <x:n v="224"/>
-        <x:n v="143"/>
+        <x:n v="141"/>
+        <x:n v="1330"/>
         <x:n v="890"/>
         <x:n v="214"/>
-        <x:n v="80"/>
-[...1 lines deleted...]
-        <x:n v="851"/>
+        <x:n v="79"/>
+        <x:n v="1183"/>
+        <x:n v="849"/>
         <x:n v="253"/>
-        <x:n v="95"/>
-        <x:n v="828"/>
+        <x:n v="92"/>
+        <x:n v="826"/>
         <x:n v="265"/>
-        <x:n v="129"/>
-[...1 lines deleted...]
-        <x:n v="764"/>
+        <x:n v="134"/>
+        <x:n v="1225"/>
+        <x:n v="772"/>
         <x:n v="186"/>
-        <x:n v="88"/>
-[...1 lines deleted...]
-        <x:n v="756"/>
+        <x:n v="87"/>
+        <x:n v="1045"/>
+        <x:n v="754"/>
         <x:n v="308"/>
-        <x:n v="152"/>
+        <x:n v="1213"/>
+        <x:n v="711"/>
         <x:n v="276"/>
-        <x:n v="1027"/>
-[...1 lines deleted...]
-        <x:n v="745"/>
+        <x:n v="38"/>
+        <x:n v="1025"/>
+        <x:n v="726"/>
+        <x:n v="364"/>
+        <x:n v="1276"/>
+        <x:n v="749"/>
         <x:n v="334"/>
-        <x:n v="1261"/>
-        <x:n v="742"/>
+        <x:n v="180"/>
+        <x:n v="1263"/>
+        <x:n v="743"/>
         <x:n v="396"/>
-        <x:n v="1393"/>
-        <x:n v="710"/>
+        <x:n v="256"/>
+        <x:n v="1394"/>
+        <x:n v="709"/>
         <x:n v="521"/>
-        <x:n v="168"/>
-        <x:n v="1399"/>
+        <x:n v="166"/>
+        <x:n v="1396"/>
         <x:n v="778"/>
         <x:n v="518"/>
-        <x:n v="1450"/>
-        <x:n v="782"/>
+        <x:n v="155"/>
+        <x:n v="1451"/>
+        <x:n v="780"/>
         <x:n v="670"/>
         <x:n v="119"/>
+        <x:n v="1569"/>
+        <x:n v="764"/>
+        <x:n v="717"/>
+        <x:n v="172"/>
+        <x:n v="1653"/>
+        <x:n v="851"/>
+        <x:n v="921"/>
+        <x:n v="249"/>
+        <x:n v="2021"/>
+        <x:n v="854"/>
+        <x:n v="941"/>
+        <x:n v="131"/>
+        <x:n v="1926"/>
+        <x:n v="802"/>
+        <x:n v="1043"/>
+        <x:n v="370"/>
+        <x:n v="2215"/>
+        <x:n v="898"/>
+        <x:n v="1307"/>
+        <x:n v="261"/>
+        <x:n v="2467"/>
+        <x:n v="935"/>
+        <x:n v="1243"/>
+        <x:n v="2438"/>
+        <x:n v="1384"/>
+        <x:n v="231"/>
+        <x:n v="2556"/>
+        <x:n v="1005"/>
+        <x:n v="1615"/>
+        <x:n v="538"/>
+        <x:n v="3157"/>
+        <x:n v="1040"/>
+        <x:n v="1824"/>
+        <x:n v="461"/>
+        <x:n v="3325"/>
+        <x:n v="1067"/>
+        <x:n v="2040"/>
+        <x:n v="612"/>
+        <x:n v="3719"/>
+        <x:n v="1093"/>
+        <x:n v="2269"/>
+        <x:n v="536"/>
+        <x:n v="3898"/>
+        <x:n v="1113"/>
+        <x:n v="2323"/>
+        <x:n v="539"/>
+        <x:n v="3975"/>
+        <x:n v="1144"/>
+        <x:n v="2811"/>
+        <x:n v="482"/>
+        <x:n v="4437"/>
+        <x:n v="1160"/>
+        <x:n v="2898"/>
+        <x:n v="569"/>
+        <x:n v="4627"/>
+        <x:n v="1210"/>
+        <x:n v="2831"/>
+        <x:n v="595"/>
+        <x:n v="4635"/>
+        <x:n v="1268"/>
+        <x:n v="3011"/>
+        <x:n v="650"/>
+        <x:n v="4929"/>
+        <x:n v="1310"/>
+        <x:n v="2861"/>
+        <x:n v="687"/>
+        <x:n v="4858"/>
+        <x:n v="3410"/>
+        <x:n v="1029"/>
+        <x:n v="5656"/>
+        <x:n v="1278"/>
+        <x:n v="3203"/>
+        <x:n v="978"/>
+        <x:n v="5459"/>
+        <x:n v="1287"/>
+        <x:n v="3368"/>
+        <x:n v="1134"/>
+        <x:n v="5789"/>
+        <x:n v="859"/>
+        <x:n v="1843"/>
+        <x:n v="567"/>
+        <x:n v="3269"/>
+        <x:n v="1419"/>
+        <x:n v="2969"/>
+        <x:n v="691"/>
+        <x:n v="5079"/>
+        <x:n v="1379"/>
+        <x:n v="3437"/>
+        <x:n v="1357"/>
+        <x:n v="6173"/>
+        <x:n v="2724"/>
+        <x:n v="4713"/>
+        <x:n v="1138"/>
+        <x:n v="2514"/>
+        <x:n v="1400"/>
+        <x:n v="5052"/>
+        <x:n v="1169"/>
+        <x:n v="4667"/>
+        <x:n v="2829"/>
+        <x:n v="1705"/>
+        <x:n v="5782"/>
+        <x:n v="1280"/>
+        <x:n v="3438"/>
+        <x:n v="2060"/>
+        <x:n v="6778"/>
+        <x:n v="1308"/>
+        <x:n v="3866"/>
+        <x:n v="2544"/>
+        <x:n v="7718"/>
+        <x:n v="1489"/>
+        <x:n v="3698"/>
+        <x:n v="2234"/>
+        <x:n v="7422"/>
+        <x:n v="1369"/>
+        <x:n v="3995"/>
+        <x:n v="2166"/>
+        <x:n v="7530"/>
+        <x:n v="1347"/>
+        <x:n v="3842"/>
+        <x:n v="2958"/>
+        <x:n v="8148"/>
+        <x:n v="1385"/>
+        <x:n v="3917"/>
+        <x:n v="2012"/>
+        <x:n v="7314"/>
+        <x:n v="1407"/>
+        <x:n v="3770"/>
+        <x:n v="3270"/>
+        <x:n v="8447"/>
+        <x:n v="1314"/>
+        <x:n v="3922"/>
+        <x:n v="3122"/>
+        <x:n v="8358"/>
+        <x:n v="1322"/>
+        <x:n v="3868"/>
+        <x:n v="1970"/>
+        <x:n v="7161"/>
+        <x:n v="1335"/>
+        <x:n v="3846"/>
+        <x:n v="1672"/>
+        <x:n v="6853"/>
+        <x:n v="4658"/>
+        <x:n v="2989"/>
+        <x:n v="8967"/>
+        <x:n v="1277"/>
+        <x:n v="3843"/>
+        <x:n v="1985"/>
+        <x:n v="7105"/>
+        <x:n v="3826"/>
+        <x:n v="2252"/>
+        <x:n v="7321"/>
+        <x:n v="1506"/>
+        <x:n v="4535"/>
+        <x:n v="9410"/>
+        <x:n v="4701"/>
+        <x:n v="3031"/>
+        <x:n v="9238"/>
+        <x:n v="1578"/>
+        <x:n v="4993"/>
+        <x:n v="3192"/>
+        <x:n v="9762"/>
         <x:n v="1571"/>
-        <x:n v="759"/>
-[...162 lines deleted...]
-        <x:n v="10048"/>
+        <x:n v="5164"/>
+        <x:n v="3007"/>
+        <x:n v="9742"/>
+        <x:n v="1470"/>
+        <x:n v="3023"/>
+        <x:n v="9137"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1156"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
@@ -15768,4049 +15999,4129 @@
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1936"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="872"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1249"/>
+    <n v="1248"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="249"/>
+    <n v="248"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2370"/>
+    <n v="2368"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="970"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1217"/>
+    <n v="1216"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="264"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2451"/>
+    <n v="2450"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1062"/>
+    <n v="1059"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1638"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="269"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2969"/>
+    <n v="2966"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="866"/>
+    <n v="865"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1409"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="466"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2741"/>
+    <n v="2740"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1024"/>
+    <n v="1023"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1766"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="444"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3234"/>
+    <n v="3233"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1109"/>
+    <n v="1107"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1997"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="611"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3717"/>
+    <n v="3715"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1216"/>
+    <n v="1215"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2684"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="631"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4531"/>
+    <n v="4530"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="959"/>
+    <n v="958"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2005"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="467"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3431"/>
+    <n v="3430"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1142"/>
+    <n v="1141"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2750"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="460"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4352"/>
+    <n v="4351"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1199"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2827"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="569"/>
+    <n v="568"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4595"/>
+    <n v="4594"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1338"/>
+    <n v="1336"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3362"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="704"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5404"/>
+    <n v="5402"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1090"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2563"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="568"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="4221"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1322"/>
+    <n v="1320"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2831"/>
+    <n v="2830"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="639"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4792"/>
+    <n v="4789"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1254"/>
+    <n v="1251"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3311"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1039"/>
+    <n v="1038"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5604"/>
+    <n v="5600"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1412"/>
+    <n v="1409"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3822"/>
+    <n v="3821"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1172"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6406"/>
+    <n v="6402"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1106"/>
+    <n v="1105"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2838"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="985"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4929"/>
+    <n v="4928"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="872"/>
+    <n v="871"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1835"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="516"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3223"/>
+    <n v="3222"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1454"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2869"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="703"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="5026"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1520"/>
+    <n v="1518"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4127"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1662"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7309"/>
+    <n v="7307"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="977"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2259"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="721"/>
+    <n v="720"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3957"/>
+    <n v="3956"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1156"/>
+    <n v="1155"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2530"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1272"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4958"/>
+    <n v="4957"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1195"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2476"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="953"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4624"/>
+    <n v="4622"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1381"/>
+    <n v="1377"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3406"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2125"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6912"/>
+    <n v="6908"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1104"/>
+    <n v="1105"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2799"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1689"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5592"/>
+    <n v="5593"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1328"/>
+    <n v="1327"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3934"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2317"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7579"/>
+    <n v="7578"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1514"/>
+    <n v="1511"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3575"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2276"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7365"/>
+    <n v="7362"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="1515"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4823"/>
+    <n v="4822"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2740"/>
+    <n v="2739"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9078"/>
+    <n v="9076"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1173"/>
+    <n v="1172"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3080"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2373"/>
+    <n v="2372"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6626"/>
+    <n v="6624"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1401"/>
+    <n v="1398"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4018"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1837"/>
+    <n v="1836"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7256"/>
+    <n v="7252"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1418"/>
+    <n v="1416"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3642"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3329"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8389"/>
+    <n v="8387"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1467"/>
+    <n v="1465"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4750"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3985"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="10202"/>
+    <n v="10200"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1164"/>
+    <n v="1161"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3071"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1560"/>
+    <n v="1559"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5795"/>
+    <n v="5791"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1337"/>
+    <n v="1333"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3954"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1521"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6812"/>
+    <n v="6808"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1320"/>
+    <n v="1318"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4498"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3058"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8876"/>
+    <n v="8874"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1437"/>
+    <n v="1435"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4669"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2547"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8653"/>
+    <n v="8651"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1110"/>
+    <n v="1106"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3034"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1767"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5911"/>
+    <n v="5907"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1485"/>
+    <n v="1482"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4643"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3028"/>
+    <n v="3027"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9156"/>
+    <n v="9152"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1508"/>
+    <n v="1496"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="4547"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3155"/>
+    <n v="3154"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9210"/>
+    <n v="9197"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1798"/>
+    <n v="1790"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="6079"/>
+    <n v="6078"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="4092"/>
+    <n v="4091"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="11969"/>
+    <n v="11959"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1419"/>
+    <n v="1411"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4082"/>
+    <n v="4092"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2355"/>
+    <n v="2353"/>
   </r>
   <r>
     <s v="NDQ01"/>
     <s v="New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="7856"/>
   </r>
   <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="1427"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="4738"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="2658"/>
+  </r>
+  <r>
+    <s v="NDQ01"/>
+    <s v="New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="8823"/>
+  </r>
+  <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1388"/>
+    <n v="1397"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="473"/>
+    <n v="474"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="317"/>
+    <n v="313"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2178"/>
+    <n v="2184"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20112"/>
     <s v="2011Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1256"/>
+    <n v="1262"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20112"/>
     <s v="2011Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="417"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20112"/>
     <s v="2011Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="228"/>
+    <n v="226"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20112"/>
     <s v="2011Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1901"/>
+    <n v="1905"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1175"/>
+    <n v="1167"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="318"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="190"/>
+    <n v="184"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1683"/>
+    <n v="1669"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1059"/>
+    <n v="1056"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="190"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="122"/>
+    <n v="127"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1372"/>
+    <n v="1373"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="956"/>
+    <n v="965"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="224"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="143"/>
+    <n v="141"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1322"/>
+    <n v="1330"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="890"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="214"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="80"/>
+    <n v="79"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1184"/>
+    <n v="1183"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="851"/>
+    <n v="849"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="253"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="95"/>
+    <n v="92"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1199"/>
+    <n v="1194"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="828"/>
+    <n v="826"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="265"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="129"/>
+    <n v="134"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1222"/>
+    <n v="1225"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="764"/>
+    <n v="772"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="186"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="88"/>
+    <n v="87"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1038"/>
+    <n v="1045"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="756"/>
+    <n v="754"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="308"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="152"/>
+    <n v="151"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1216"/>
+    <n v="1213"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="712"/>
+    <n v="711"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="276"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="39"/>
+    <n v="38"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1027"/>
+    <n v="1025"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="727"/>
+    <n v="726"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="365"/>
+    <n v="364"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="181"/>
+    <n v="186"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1272"/>
+    <n v="1276"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="745"/>
+    <n v="749"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="334"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="181"/>
+    <n v="180"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1261"/>
+    <n v="1263"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="742"/>
+    <n v="743"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="396"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="255"/>
+    <n v="256"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1393"/>
+    <n v="1394"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="710"/>
+    <n v="709"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="521"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="168"/>
+    <n v="166"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1399"/>
+    <n v="1396"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="778"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="518"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="154"/>
+    <n v="155"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1450"/>
+    <n v="1451"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="782"/>
+    <n v="780"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="670"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1571"/>
+    <n v="1569"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="759"/>
+    <n v="764"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="717"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="170"/>
+    <n v="172"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1647"/>
+    <n v="1653"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="853"/>
+    <n v="851"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="921"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="246"/>
+    <n v="249"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2020"/>
+    <n v="2021"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="853"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="941"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="134"/>
+    <n v="131"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1928"/>
+    <n v="1926"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="808"/>
+    <n v="802"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1043"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="369"/>
+    <n v="370"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2220"/>
+    <n v="2215"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="892"/>
+    <n v="898"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1308"/>
+    <n v="1307"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="260"/>
+    <n v="261"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2460"/>
+    <n v="2467"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="938"/>
+    <n v="935"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1244"/>
+    <n v="1243"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="248"/>
+    <n v="261"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2431"/>
+    <n v="2438"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="941"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1384"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="245"/>
+    <n v="231"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2569"/>
+    <n v="2556"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1014"/>
+    <n v="1005"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1614"/>
+    <n v="1615"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="536"/>
+    <n v="538"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3164"/>
+    <n v="3157"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1037"/>
+    <n v="1040"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1823"/>
+    <n v="1824"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="458"/>
+    <n v="461"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3318"/>
+    <n v="3325"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1072"/>
+    <n v="1067"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2040"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="579"/>
+    <n v="612"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3691"/>
+    <n v="3719"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1090"/>
+    <n v="1093"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2270"/>
+    <n v="2269"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="564"/>
+    <n v="536"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3924"/>
+    <n v="3898"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1119"/>
+    <n v="1113"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2323"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="540"/>
+    <n v="539"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3981"/>
+    <n v="3975"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1146"/>
+    <n v="1144"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2809"/>
+    <n v="2811"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="479"/>
+    <n v="482"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4434"/>
+    <n v="4437"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1159"/>
+    <n v="1160"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2898"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="555"/>
+    <n v="569"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4612"/>
+    <n v="4627"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1208"/>
+    <n v="1210"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2834"/>
+    <n v="2831"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="605"/>
+    <n v="595"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4646"/>
+    <n v="4635"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1269"/>
+    <n v="1268"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3011"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="651"/>
+    <n v="650"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4932"/>
+    <n v="4929"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1317"/>
+    <n v="1310"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2858"/>
+    <n v="2861"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="681"/>
+    <n v="687"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4856"/>
+    <n v="4858"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1215"/>
+    <n v="1216"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3410"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1059"/>
+    <n v="1029"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5684"/>
+    <n v="5656"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1280"/>
+    <n v="1278"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3209"/>
+    <n v="3203"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="954"/>
+    <n v="978"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5442"/>
+    <n v="5459"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1288"/>
+    <n v="1287"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3368"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1138"/>
+    <n v="1134"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5794"/>
+    <n v="5789"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="864"/>
+    <n v="859"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1839"/>
+    <n v="1843"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="562"/>
+    <n v="567"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3265"/>
+    <n v="3269"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1411"/>
+    <n v="1419"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2968"/>
+    <n v="2969"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="731"/>
+    <n v="691"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5110"/>
+    <n v="5079"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1381"/>
+    <n v="1379"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3444"/>
+    <n v="3437"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1301"/>
+    <n v="1357"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6126"/>
+    <n v="6173"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1138"/>
+    <n v="1134"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2728"/>
+    <n v="2724"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="860"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4726"/>
+    <n v="4713"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1140"/>
+    <n v="1138"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2503"/>
+    <n v="2514"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1388"/>
+    <n v="1400"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5031"/>
+    <n v="5052"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1164"/>
+    <n v="1169"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2564"/>
+    <n v="2563"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="990"/>
+    <n v="935"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="4718"/>
+    <n v="4667"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1253"/>
+    <n v="1248"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2837"/>
+    <n v="2829"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1635"/>
+    <n v="1705"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5725"/>
+    <n v="5782"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1289"/>
+    <n v="1280"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3448"/>
+    <n v="3438"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2084"/>
+    <n v="2060"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6820"/>
+    <n v="6778"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1306"/>
+    <n v="1308"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3839"/>
+    <n v="3866"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2524"/>
+    <n v="2544"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7668"/>
+    <n v="7718"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1479"/>
+    <n v="1489"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3700"/>
+    <n v="3698"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2320"/>
+    <n v="2234"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7499"/>
+    <n v="7422"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1373"/>
+    <n v="1369"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4009"/>
+    <n v="3995"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2103"/>
+    <n v="2166"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7485"/>
+    <n v="7530"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1372"/>
+    <n v="1347"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3871"/>
+    <n v="3842"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3020"/>
+    <n v="2958"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8263"/>
+    <n v="8148"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1374"/>
+    <n v="1385"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3871"/>
+    <n v="3917"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1998"/>
+    <n v="2012"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7242"/>
+    <n v="7314"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1390"/>
+    <n v="1407"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3775"/>
+    <n v="3770"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3286"/>
+    <n v="3270"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8451"/>
+    <n v="8447"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1325"/>
+    <n v="1314"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3937"/>
+    <n v="3922"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3097"/>
+    <n v="3122"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8359"/>
+    <n v="8358"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1365"/>
+    <n v="1322"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3916"/>
+    <n v="3868"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2027"/>
+    <n v="1970"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7308"/>
+    <n v="7161"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1309"/>
+    <n v="1335"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3782"/>
+    <n v="3846"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1658"/>
+    <n v="1672"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="6749"/>
+    <n v="6853"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1299"/>
+    <n v="1320"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4665"/>
+    <n v="4658"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2920"/>
+    <n v="2989"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="8884"/>
+    <n v="8967"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1293"/>
+    <n v="1277"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3861"/>
+    <n v="3843"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2002"/>
+    <n v="1985"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7156"/>
+    <n v="7105"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1305"/>
+    <n v="1243"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="3897"/>
+    <n v="3826"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2325"/>
+    <n v="2252"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="7527"/>
+    <n v="7321"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1452"/>
+    <n v="1506"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4432"/>
+    <n v="4535"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3334"/>
+    <n v="3368"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9218"/>
+    <n v="9410"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1489"/>
+    <n v="1506"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="4712"/>
+    <n v="4701"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2943"/>
+    <n v="3031"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9144"/>
+    <n v="9238"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1610"/>
+    <n v="1578"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="5021"/>
+    <n v="4993"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3236"/>
+    <n v="3192"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9867"/>
+    <n v="9762"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="1673"/>
+    <n v="1571"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="5265"/>
+    <n v="5164"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3110"/>
+    <n v="3007"/>
   </r>
   <r>
     <s v="NDQ01C02"/>
     <s v="Seasonally Adjusted New Dwelling Completions"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="10048"/>
+    <n v="9742"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="4643"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="3023"/>
+  </r>
+  <r>
+    <s v="NDQ01C02"/>
+    <s v="Seasonally Adjusted New Dwelling Completions"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="9137"/>
   </r>
 </pivotCacheRecords>
 </file>