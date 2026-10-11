--- v0 (2026-05-15)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c55793f82241fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9781247118ce483181b3cd6df6f7d52b.psmdcp" Id="R2ce3418a3874413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc644e621464eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84cb6f18f3044d22bd5a819c145908f5.psmdcp" Id="Rb1fba653dbb34e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -1287,50 +1287,68 @@
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1482,51 +1500,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="183">
+      <items count="186">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1666,54 +1684,57 @@
         <item x="158"/>
         <item x="159"/>
         <item x="160"/>
         <item x="161"/>
         <item x="162"/>
         <item x="163"/>
         <item x="164"/>
         <item x="165"/>
         <item x="166"/>
         <item x="167"/>
         <item x="168"/>
         <item x="169"/>
         <item x="170"/>
         <item x="171"/>
         <item x="172"/>
         <item x="173"/>
         <item x="174"/>
         <item x="175"/>
         <item x="176"/>
         <item x="177"/>
         <item x="178"/>
         <item x="179"/>
         <item x="180"/>
         <item x="181"/>
         <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="183">
+      <items count="186">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1853,94 +1874,97 @@
         <item x="158"/>
         <item x="159"/>
         <item x="160"/>
         <item x="161"/>
         <item x="162"/>
         <item x="163"/>
         <item x="164"/>
         <item x="165"/>
         <item x="166"/>
         <item x="167"/>
         <item x="168"/>
         <item x="169"/>
         <item x="170"/>
         <item x="171"/>
         <item x="172"/>
         <item x="173"/>
         <item x="174"/>
         <item x="175"/>
         <item x="176"/>
         <item x="177"/>
         <item x="178"/>
         <item x="179"/>
         <item x="180"/>
         <item x="181"/>
         <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Dwelling Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H733" totalsRowShown="0">
-  <x:autoFilter ref="A1:H733"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H745" totalsRowShown="0">
+  <x:autoFilter ref="A1:H745"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Dwelling Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2439,51 +2463,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H733"/>
+  <x:dimension ref="A1:H745"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -13736,77 +13760,77 @@
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>1597</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>286</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H436" s="0">
@@ -14152,77 +14176,77 @@
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>1221</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H452" s="0">
@@ -14360,77 +14384,77 @@
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>1773</x:v>
+        <x:v>1772</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H460" s="0">
@@ -14568,77 +14592,77 @@
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>1893</x:v>
+        <x:v>1894</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H468" s="0">
@@ -14880,77 +14904,77 @@
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>2069</x:v>
+        <x:v>2067</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H480" s="0">
@@ -15192,51 +15216,51 @@
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H490" s="0">
-        <x:v>1366</x:v>
+        <x:v>1365</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H491" s="0">
@@ -15270,51 +15294,51 @@
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H494" s="0">
@@ -15400,77 +15424,77 @@
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>1546</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H500" s="0">
@@ -15608,77 +15632,77 @@
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>1481</x:v>
+        <x:v>1480</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H507" s="0">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H508" s="0">
@@ -15816,77 +15840,77 @@
       </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H514" s="0">
-        <x:v>1711</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H516" s="0">
@@ -15920,77 +15944,77 @@
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H518" s="0">
-        <x:v>2297</x:v>
+        <x:v>2296</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H519" s="0">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H520" s="0">
@@ -16024,77 +16048,77 @@
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>2636</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H523" s="0">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H524" s="0">
@@ -16128,77 +16152,77 @@
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>1979</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H528" s="0">
@@ -16232,77 +16256,77 @@
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>1782</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H531" s="0">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H532" s="0">
@@ -16648,77 +16672,77 @@
       </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H546" s="0">
-        <x:v>3118</x:v>
+        <x:v>3117</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H547" s="0">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H548" s="0">
@@ -16986,77 +17010,77 @@
       </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H559" s="0">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:8">
       <x:c r="A560" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H560" s="0">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0">
@@ -17064,103 +17088,103 @@
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>2151</x:v>
+        <x:v>2148</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H563" s="0">
-        <x:v>514</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H564" s="0">
-        <x:v>1196</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:8">
       <x:c r="A565" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H565" s="0">
@@ -17272,51 +17296,51 @@
       </x:c>
     </x:row>
     <x:row r="570" spans="1:8">
       <x:c r="A570" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H570" s="0">
-        <x:v>3601</x:v>
+        <x:v>3599</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:8">
       <x:c r="A571" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H571" s="0">
@@ -17324,77 +17348,77 @@
       </x:c>
     </x:row>
     <x:row r="572" spans="1:8">
       <x:c r="A572" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H572" s="0">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H573" s="0">
-        <x:v>1070</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H574" s="0">
@@ -17480,77 +17504,77 @@
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H578" s="0">
-        <x:v>1871</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H579" s="0">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H580" s="0">
@@ -17584,51 +17608,51 @@
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H582" s="0">
-        <x:v>2128</x:v>
+        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H583" s="0">
@@ -17662,51 +17686,51 @@
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H585" s="0">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H586" s="0">
@@ -17792,51 +17816,51 @@
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H590" s="0">
-        <x:v>2097</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H591" s="0">
@@ -17870,103 +17894,103 @@
       </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H593" s="0">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:8">
       <x:c r="A594" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H594" s="0">
-        <x:v>2671</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:8">
       <x:c r="A595" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H595" s="0">
-        <x:v>528</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:8">
       <x:c r="A596" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H596" s="0">
@@ -18000,77 +18024,77 @@
       </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H598" s="0">
-        <x:v>2488</x:v>
+        <x:v>2487</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:8">
       <x:c r="A599" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H599" s="0">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H600" s="0">
@@ -18312,77 +18336,77 @@
       </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H610" s="0">
-        <x:v>2803</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H611" s="0">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H612" s="0">
@@ -18416,77 +18440,77 @@
       </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H614" s="0">
-        <x:v>3004</x:v>
+        <x:v>3003</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H615" s="0">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H616" s="0">
@@ -18624,77 +18648,77 @@
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>2741</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H623" s="0">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H624" s="0">
@@ -18728,77 +18752,77 @@
       </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H626" s="0">
-        <x:v>1815</x:v>
+        <x:v>1814</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H627" s="0">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H628" s="0">
@@ -18936,77 +18960,77 @@
       </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H634" s="0">
-        <x:v>1871</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H635" s="0">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H636" s="0">
@@ -19014,51 +19038,51 @@
       </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H637" s="0">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H638" s="0">
@@ -19144,77 +19168,77 @@
       </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H642" s="0">
-        <x:v>2358</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H643" s="0">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H644" s="0">
@@ -19248,77 +19272,77 @@
       </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>2174</x:v>
+        <x:v>2172</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H648" s="0">
@@ -19352,77 +19376,77 @@
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>3003</x:v>
+        <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H652" s="0">
@@ -19456,77 +19480,77 @@
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>2501</x:v>
+        <x:v>2500</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H655" s="0">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H656" s="0">
@@ -19664,77 +19688,77 @@
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H662" s="0">
-        <x:v>3200</x:v>
+        <x:v>3199</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H663" s="0">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H664" s="0">
@@ -19768,77 +19792,77 @@
       </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H666" s="0">
-        <x:v>3008</x:v>
+        <x:v>3007</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H667" s="0">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H668" s="0">
@@ -19976,77 +20000,77 @@
       </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H674" s="0">
-        <x:v>1533</x:v>
+        <x:v>1531</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H675" s="0">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H676" s="0">
@@ -20080,77 +20104,77 @@
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H678" s="0">
-        <x:v>1620</x:v>
+        <x:v>1619</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H679" s="0">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H680" s="0">
@@ -20184,77 +20208,77 @@
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>2758</x:v>
+        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H683" s="0">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H684" s="0">
@@ -20288,77 +20312,77 @@
       </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H686" s="0">
-        <x:v>2865</x:v>
+        <x:v>2862</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H687" s="0">
-        <x:v>528</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H688" s="0">
@@ -20366,103 +20390,103 @@
       </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H689" s="0">
-        <x:v>827</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:8">
       <x:c r="A690" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H690" s="0">
-        <x:v>3263</x:v>
+        <x:v>3262</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:8">
       <x:c r="A691" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H691" s="0">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:8">
       <x:c r="A692" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H692" s="0">
@@ -20600,77 +20624,77 @@
       </x:c>
     </x:row>
     <x:row r="698" spans="1:8">
       <x:c r="A698" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H698" s="0">
-        <x:v>3030</x:v>
+        <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:8">
       <x:c r="A699" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H699" s="0">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H700" s="0">
@@ -20704,77 +20728,77 @@
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>2841</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H703" s="0">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H704" s="0">
@@ -20808,77 +20832,77 @@
       </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H706" s="0">
-        <x:v>3339</x:v>
+        <x:v>3331</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H708" s="0">
@@ -20886,103 +20910,103 @@
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>1195</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H710" s="0">
-        <x:v>3673</x:v>
+        <x:v>3670</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H711" s="0">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H712" s="0">
@@ -21016,77 +21040,77 @@
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>5124</x:v>
+        <x:v>5120</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H715" s="0">
-        <x:v>626</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H716" s="0">
@@ -21094,129 +21118,129 @@
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H717" s="0">
-        <x:v>2109</x:v>
+        <x:v>2108</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H718" s="0">
-        <x:v>3172</x:v>
+        <x:v>3169</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H720" s="0">
-        <x:v>1628</x:v>
+        <x:v>1627</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H721" s="0">
@@ -21250,77 +21274,77 @@
       </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H723" s="0">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H724" s="0">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H725" s="0">
@@ -21328,77 +21352,77 @@
       </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H726" s="0">
-        <x:v>2812</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:8">
       <x:c r="A727" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H727" s="0">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H728" s="0">
@@ -21406,155 +21430,467 @@
       </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H729" s="0">
-        <x:v>919</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:8">
       <x:c r="A730" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H730" s="0">
-        <x:v>2857</x:v>
+        <x:v>2864</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:8">
       <x:c r="A731" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H731" s="0">
-        <x:v>482</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H732" s="0">
-        <x:v>1467</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H733" s="0">
         <x:v>908</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:8">
+      <x:c r="A734" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H734" s="0">
+        <x:v>3116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:8">
+      <x:c r="A735" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H735" s="0">
+        <x:v>493</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:8">
+      <x:c r="A736" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H736" s="0">
+        <x:v>1796</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:8">
+      <x:c r="A737" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H737" s="0">
+        <x:v>827</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:8">
+      <x:c r="A738" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H738" s="0">
+        <x:v>2686</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:8">
+      <x:c r="A739" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H739" s="0">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:8">
+      <x:c r="A740" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H740" s="0">
+        <x:v>1476</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:8">
+      <x:c r="A741" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H741" s="0">
+        <x:v>772</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:8">
+      <x:c r="A742" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H742" s="0">
+        <x:v>3021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:8">
+      <x:c r="A743" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H743" s="0">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:8">
+      <x:c r="A744" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H744" s="0">
+        <x:v>1466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:8">
+      <x:c r="A745" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H745" s="0">
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -21600,51 +21936,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDM01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Monthly New Dwelling Completions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="183">
+      <x:sharedItems count="186">
         <x:s v="201101"/>
         <x:s v="201102"/>
         <x:s v="201103"/>
         <x:s v="201104"/>
         <x:s v="201105"/>
         <x:s v="201106"/>
         <x:s v="201107"/>
         <x:s v="201108"/>
         <x:s v="201109"/>
         <x:s v="201110"/>
         <x:s v="201111"/>
         <x:s v="201112"/>
         <x:s v="201201"/>
         <x:s v="201202"/>
         <x:s v="201203"/>
         <x:s v="201204"/>
         <x:s v="201205"/>
         <x:s v="201206"/>
         <x:s v="201207"/>
         <x:s v="201208"/>
         <x:s v="201209"/>
         <x:s v="201210"/>
         <x:s v="201211"/>
         <x:s v="201212"/>
         <x:s v="201301"/>
@@ -21784,54 +22120,57 @@
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="183">
+      <x:sharedItems count="186">
         <x:s v="2011 January"/>
         <x:s v="2011 February"/>
         <x:s v="2011 March"/>
         <x:s v="2011 April"/>
         <x:s v="2011 May"/>
         <x:s v="2011 June"/>
         <x:s v="2011 July"/>
         <x:s v="2011 August"/>
         <x:s v="2011 September"/>
         <x:s v="2011 October"/>
         <x:s v="2011 November"/>
         <x:s v="2011 December"/>
         <x:s v="2012 January"/>
         <x:s v="2012 February"/>
         <x:s v="2012 March"/>
         <x:s v="2012 April"/>
         <x:s v="2012 May"/>
         <x:s v="2012 June"/>
         <x:s v="2012 July"/>
         <x:s v="2012 August"/>
         <x:s v="2012 September"/>
         <x:s v="2012 October"/>
         <x:s v="2012 November"/>
         <x:s v="2012 December"/>
         <x:s v="2013 January"/>
@@ -21971,75 +22310,78 @@
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Dwelling Type">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7" maxValue="5124" count="568">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7" maxValue="5120" count="578">
         <x:n v="506"/>
         <x:n v="332"/>
         <x:n v="128"/>
         <x:n v="46"/>
         <x:n v="637"/>
         <x:n v="399"/>
         <x:n v="157"/>
         <x:n v="81"/>
         <x:n v="732"/>
         <x:n v="425"/>
         <x:n v="162"/>
         <x:n v="145"/>
         <x:n v="628"/>
         <x:n v="370"/>
         <x:n v="178"/>
         <x:n v="80"/>
         <x:n v="540"/>
         <x:n v="384"/>
         <x:n v="73"/>
         <x:n v="83"/>
         <x:n v="623"/>
         <x:n v="440"/>
         <x:n v="129"/>
         <x:n v="54"/>
         <x:n v="557"/>
@@ -22343,271 +22685,281 @@
         <x:n v="1750"/>
         <x:n v="448"/>
         <x:n v="994"/>
         <x:n v="308"/>
         <x:n v="1995"/>
         <x:n v="433"/>
         <x:n v="1172"/>
         <x:n v="1785"/>
         <x:n v="1075"/>
         <x:n v="311"/>
         <x:n v="1824"/>
         <x:n v="422"/>
         <x:n v="1064"/>
         <x:n v="338"/>
         <x:n v="2430"/>
         <x:n v="515"/>
         <x:n v="1371"/>
         <x:n v="544"/>
         <x:n v="2170"/>
         <x:n v="444"/>
         <x:n v="1404"/>
         <x:n v="322"/>
         <x:n v="1806"/>
         <x:n v="453"/>
         <x:n v="1047"/>
-        <x:n v="1597"/>
-        <x:n v="286"/>
+        <x:n v="1596"/>
+        <x:n v="285"/>
         <x:n v="844"/>
         <x:n v="467"/>
         <x:n v="1569"/>
         <x:n v="934"/>
         <x:n v="1763"/>
         <x:n v="1060"/>
         <x:n v="240"/>
         <x:n v="181"/>
         <x:n v="180"/>
-        <x:n v="1221"/>
-        <x:n v="263"/>
+        <x:n v="1220"/>
         <x:n v="731"/>
         <x:n v="1614"/>
         <x:n v="924"/>
-        <x:n v="1773"/>
+        <x:n v="1772"/>
+        <x:n v="539"/>
         <x:n v="1014"/>
         <x:n v="219"/>
         <x:n v="1360"/>
         <x:n v="755"/>
-        <x:n v="1893"/>
-        <x:n v="485"/>
+        <x:n v="1894"/>
         <x:n v="1100"/>
         <x:n v="2422"/>
         <x:n v="545"/>
         <x:n v="711"/>
         <x:n v="2818"/>
         <x:n v="480"/>
         <x:n v="1851"/>
         <x:n v="487"/>
-        <x:n v="2069"/>
-        <x:n v="495"/>
+        <x:n v="2067"/>
+        <x:n v="493"/>
         <x:n v="1110"/>
         <x:n v="464"/>
         <x:n v="1195"/>
         <x:n v="323"/>
         <x:n v="735"/>
         <x:n v="137"/>
         <x:n v="1396"/>
         <x:n v="829"/>
-        <x:n v="1366"/>
+        <x:n v="1365"/>
         <x:n v="695"/>
         <x:n v="1446"/>
         <x:n v="373"/>
         <x:n v="769"/>
-        <x:n v="1546"/>
-        <x:n v="389"/>
+        <x:n v="1545"/>
         <x:n v="822"/>
         <x:n v="1966"/>
         <x:n v="394"/>
         <x:n v="939"/>
         <x:n v="633"/>
-        <x:n v="1481"/>
+        <x:n v="1480"/>
+        <x:n v="393"/>
         <x:n v="730"/>
         <x:n v="907"/>
         <x:n v="125"/>
-        <x:n v="1711"/>
-        <x:n v="401"/>
+        <x:n v="1710"/>
         <x:n v="839"/>
         <x:n v="471"/>
-        <x:n v="2297"/>
+        <x:n v="2296"/>
         <x:n v="1120"/>
         <x:n v="728"/>
-        <x:n v="2636"/>
+        <x:n v="2635"/>
+        <x:n v="485"/>
         <x:n v="1379"/>
         <x:n v="771"/>
-        <x:n v="1979"/>
-        <x:n v="446"/>
+        <x:n v="1977"/>
         <x:n v="626"/>
-        <x:n v="1782"/>
-        <x:n v="327"/>
+        <x:n v="1783"/>
         <x:n v="1604"/>
         <x:n v="362"/>
         <x:n v="438"/>
         <x:n v="2206"/>
         <x:n v="415"/>
         <x:n v="1084"/>
         <x:n v="707"/>
         <x:n v="1986"/>
         <x:n v="1147"/>
-        <x:n v="3118"/>
-        <x:n v="476"/>
+        <x:n v="3117"/>
+        <x:n v="475"/>
         <x:n v="1515"/>
         <x:n v="1127"/>
         <x:n v="2475"/>
         <x:n v="1272"/>
         <x:n v="759"/>
         <x:n v="2676"/>
-        <x:n v="493"/>
         <x:n v="1315"/>
         <x:n v="868"/>
         <x:n v="2538"/>
-        <x:n v="507"/>
         <x:n v="967"/>
-        <x:n v="2151"/>
-[...1 lines deleted...]
-        <x:n v="1196"/>
+        <x:n v="2148"/>
+        <x:n v="512"/>
         <x:n v="441"/>
         <x:n v="2953"/>
         <x:n v="1494"/>
         <x:n v="961"/>
-        <x:n v="3601"/>
-[...1 lines deleted...]
-        <x:n v="1070"/>
+        <x:n v="3599"/>
+        <x:n v="2020"/>
+        <x:n v="1069"/>
         <x:n v="2524"/>
+        <x:n v="507"/>
         <x:n v="1308"/>
         <x:n v="709"/>
-        <x:n v="1871"/>
+        <x:n v="1870"/>
+        <x:n v="333"/>
         <x:n v="733"/>
-        <x:n v="2128"/>
-        <x:n v="393"/>
+        <x:n v="2127"/>
         <x:n v="1097"/>
-        <x:n v="638"/>
         <x:n v="2627"/>
+        <x:n v="446"/>
         <x:n v="1179"/>
         <x:n v="1002"/>
-        <x:n v="2097"/>
+        <x:n v="2096"/>
         <x:n v="421"/>
         <x:n v="1174"/>
-        <x:n v="502"/>
-[...1 lines deleted...]
-        <x:n v="528"/>
+        <x:n v="501"/>
+        <x:n v="2669"/>
+        <x:n v="526"/>
         <x:n v="1590"/>
-        <x:n v="2488"/>
-        <x:n v="452"/>
+        <x:n v="2487"/>
         <x:n v="1254"/>
         <x:n v="782"/>
         <x:n v="2546"/>
         <x:n v="460"/>
         <x:n v="976"/>
         <x:n v="3040"/>
         <x:n v="1207"/>
         <x:n v="1320"/>
-        <x:n v="2803"/>
-        <x:n v="445"/>
+        <x:n v="2801"/>
         <x:n v="1325"/>
         <x:n v="1033"/>
-        <x:n v="3004"/>
-        <x:n v="474"/>
+        <x:n v="3003"/>
         <x:n v="4457"/>
         <x:n v="1931"/>
         <x:n v="2016"/>
-        <x:n v="2741"/>
+        <x:n v="2740"/>
+        <x:n v="482"/>
         <x:n v="1282"/>
-        <x:n v="1815"/>
+        <x:n v="1814"/>
         <x:n v="849"/>
         <x:n v="621"/>
         <x:n v="1093"/>
         <x:n v="594"/>
-        <x:n v="397"/>
+        <x:n v="1868"/>
+        <x:n v="395"/>
         <x:n v="1129"/>
         <x:n v="2280"/>
         <x:n v="469"/>
         <x:n v="1251"/>
         <x:n v="560"/>
-        <x:n v="2358"/>
+        <x:n v="2356"/>
         <x:n v="1381"/>
         <x:n v="496"/>
-        <x:n v="2174"/>
-        <x:n v="387"/>
+        <x:n v="2172"/>
+        <x:n v="385"/>
         <x:n v="1322"/>
-        <x:n v="3003"/>
+        <x:n v="3002"/>
+        <x:n v="466"/>
         <x:n v="1358"/>
         <x:n v="1178"/>
-        <x:n v="2501"/>
+        <x:n v="2500"/>
+        <x:n v="398"/>
         <x:n v="1423"/>
         <x:n v="679"/>
         <x:n v="3372"/>
         <x:n v="1717"/>
         <x:n v="1201"/>
-        <x:n v="3200"/>
-        <x:n v="558"/>
+        <x:n v="3199"/>
         <x:n v="1642"/>
         <x:n v="1000"/>
-        <x:n v="3008"/>
+        <x:n v="3007"/>
         <x:n v="1947"/>
         <x:n v="2445"/>
         <x:n v="1080"/>
         <x:n v="969"/>
-        <x:n v="1533"/>
-        <x:n v="1620"/>
+        <x:n v="1531"/>
+        <x:n v="303"/>
+        <x:n v="1619"/>
+        <x:n v="310"/>
         <x:n v="778"/>
         <x:n v="531"/>
-        <x:n v="2758"/>
+        <x:n v="2757"/>
         <x:n v="1496"/>
-        <x:n v="2865"/>
+        <x:n v="2862"/>
         <x:n v="1510"/>
-        <x:n v="827"/>
-        <x:n v="3263"/>
+        <x:n v="826"/>
+        <x:n v="3262"/>
+        <x:n v="505"/>
         <x:n v="1684"/>
         <x:n v="1073"/>
         <x:n v="3028"/>
         <x:n v="1449"/>
         <x:n v="1128"/>
-        <x:n v="3030"/>
+        <x:n v="3029"/>
+        <x:n v="530"/>
         <x:n v="1478"/>
         <x:n v="1021"/>
-        <x:n v="2841"/>
+        <x:n v="2837"/>
+        <x:n v="442"/>
         <x:n v="1456"/>
-        <x:n v="3339"/>
+        <x:n v="3331"/>
+        <x:n v="524"/>
         <x:n v="1613"/>
-        <x:n v="3673"/>
-        <x:n v="607"/>
+        <x:n v="1194"/>
+        <x:n v="3670"/>
+        <x:n v="604"/>
         <x:n v="2062"/>
         <x:n v="1004"/>
-        <x:n v="5124"/>
+        <x:n v="5120"/>
         <x:n v="2389"/>
-        <x:n v="3172"/>
-[...1 lines deleted...]
-        <x:n v="1628"/>
+        <x:n v="2108"/>
+        <x:n v="3169"/>
+        <x:n v="563"/>
+        <x:n v="1627"/>
         <x:n v="979"/>
         <x:n v="2187"/>
-        <x:n v="1219"/>
-[...5 lines deleted...]
-        <x:n v="1467"/>
+        <x:n v="528"/>
+        <x:n v="2805"/>
+        <x:n v="492"/>
+        <x:n v="917"/>
+        <x:n v="2864"/>
+        <x:n v="1476"/>
         <x:n v="908"/>
+        <x:n v="3116"/>
+        <x:n v="1796"/>
+        <x:n v="827"/>
+        <x:n v="2686"/>
+        <x:n v="772"/>
+        <x:n v="3021"/>
+        <x:n v="1466"/>
+        <x:n v="1059"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="201101"/>
     <s v="2011 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="506"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="201101"/>
     <s v="2011 January"/>
     <s v="06"/>
     <s v="Single house"/>
@@ -26900,61 +27252,61 @@
     <s v="201912"/>
     <s v="2019 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1047"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="201912"/>
     <s v="2019 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="306"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1597"/>
+    <n v="1596"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="286"/>
+    <n v="285"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="844"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="467"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202002"/>
@@ -27060,61 +27412,61 @@
     <s v="202004"/>
     <s v="2020 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="180"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202004"/>
     <s v="2020 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="27"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202005"/>
     <s v="2020 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1221"/>
+    <n v="1220"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202005"/>
     <s v="2020 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="263"/>
+    <n v="262"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202005"/>
     <s v="2020 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="731"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202005"/>
     <s v="2020 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="227"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202006"/>
@@ -27140,61 +27492,61 @@
     <s v="202006"/>
     <s v="2020 June"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="924"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202006"/>
     <s v="2020 June"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="262"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202007"/>
     <s v="2020 July"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1773"/>
+    <n v="1772"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202007"/>
     <s v="2020 July"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="540"/>
+    <n v="539"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202007"/>
     <s v="2020 July"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1014"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202007"/>
     <s v="2020 July"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="219"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202008"/>
@@ -27220,61 +27572,61 @@
     <s v="202008"/>
     <s v="2020 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="755"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202008"/>
     <s v="2020 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="176"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202009"/>
     <s v="2020 September"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1893"/>
+    <n v="1894"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202009"/>
     <s v="2020 September"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="485"/>
+    <n v="486"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202009"/>
     <s v="2020 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1100"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202009"/>
     <s v="2020 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="308"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202010"/>
@@ -27340,61 +27692,61 @@
     <s v="202011"/>
     <s v="2020 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1851"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202011"/>
     <s v="2020 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="487"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202012"/>
     <s v="2020 December"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2069"/>
+    <n v="2067"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202012"/>
     <s v="2020 December"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="495"/>
+    <n v="493"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202012"/>
     <s v="2020 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1110"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202012"/>
     <s v="2020 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="464"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202101"/>
@@ -27460,141 +27812,141 @@
     <s v="202102"/>
     <s v="2021 February"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="829"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202102"/>
     <s v="2021 February"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="261"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1366"/>
+    <n v="1365"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="348"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="695"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="323"/>
+    <n v="322"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="1446"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="373"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="769"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="304"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1546"/>
+    <n v="1545"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="389"/>
+    <n v="388"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="822"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="335"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202106"/>
@@ -27620,61 +27972,61 @@
     <s v="202106"/>
     <s v="2021 June"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="939"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202106"/>
     <s v="2021 June"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="633"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1481"/>
+    <n v="1480"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="394"/>
+    <n v="393"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="730"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="357"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202108"/>
@@ -27700,221 +28052,221 @@
     <s v="202108"/>
     <s v="2021 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="907"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202108"/>
     <s v="2021 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="125"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1711"/>
+    <n v="1710"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="401"/>
+    <n v="400"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="839"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="471"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2297"/>
+    <n v="2296"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="449"/>
+    <n v="448"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1120"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="728"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2636"/>
+    <n v="2635"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="486"/>
+    <n v="485"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1379"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="771"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1979"/>
+    <n v="1977"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="446"/>
+    <n v="444"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="907"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="626"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1782"/>
+    <n v="1783"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="327"/>
+    <n v="328"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="911"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="544"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202202"/>
@@ -28020,61 +28372,61 @@
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1147"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="431"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3118"/>
+    <n v="3117"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="476"/>
+    <n v="475"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1515"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1127"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202206"/>
@@ -28150,101 +28502,101 @@
     <s v="202207"/>
     <s v="2022 July"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="868"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2538"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="507"/>
+    <n v="506"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1064"/>
+    <n v="1065"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="967"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2151"/>
+    <n v="2148"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="514"/>
+    <n v="512"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="441"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202210"/>
     <s v="2022 October"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2953"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202210"/>
@@ -28260,341 +28612,341 @@
     <s v="202210"/>
     <s v="2022 October"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1494"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202210"/>
     <s v="2022 October"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="961"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3601"/>
+    <n v="3599"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="510"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="2021"/>
+    <n v="2020"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1070"/>
+    <n v="1069"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2524"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="507"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1308"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="709"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1871"/>
+    <n v="1870"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="334"/>
+    <n v="333"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="804"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="733"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2128"/>
+    <n v="2127"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="393"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1097"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="638"/>
+    <n v="637"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2627"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="446"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1179"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1002"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2097"/>
+    <n v="2096"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="421"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1174"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="502"/>
+    <n v="501"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2671"/>
+    <n v="2669"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="528"/>
+    <n v="526"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1590"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="553"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2488"/>
+    <n v="2487"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="452"/>
+    <n v="451"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1254"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="782"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202307"/>
@@ -28660,101 +29012,101 @@
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1207"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1320"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2803"/>
+    <n v="2801"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="445"/>
+    <n v="443"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1325"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1033"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3004"/>
+    <n v="3003"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="474"/>
+    <n v="473"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1537"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="993"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202311"/>
@@ -28780,101 +29132,101 @@
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1931"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2016"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2741"/>
+    <n v="2740"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="483"/>
+    <n v="482"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1282"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="976"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1815"/>
+    <n v="1814"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="345"/>
+    <n v="344"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="849"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="621"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202402"/>
@@ -28900,261 +29252,261 @@
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1093"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="594"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1871"/>
+    <n v="1868"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="397"/>
+    <n v="395"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1129"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="345"/>
+    <n v="344"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2280"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="469"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1251"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="560"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2358"/>
+    <n v="2356"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="481"/>
+    <n v="479"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1381"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="496"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2174"/>
+    <n v="2172"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="387"/>
+    <n v="385"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1322"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="465"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3003"/>
+    <n v="3002"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="467"/>
+    <n v="466"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1358"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1178"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2501"/>
+    <n v="2500"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="399"/>
+    <n v="398"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1423"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="679"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202409"/>
@@ -29180,101 +29532,101 @@
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1717"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1201"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3200"/>
+    <n v="3199"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="558"/>
+    <n v="557"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1642"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1000"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3008"/>
+    <n v="3007"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="483"/>
+    <n v="482"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1947"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="578"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202412"/>
@@ -29300,221 +29652,221 @@
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1080"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="969"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1533"/>
+    <n v="1531"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="305"/>
+    <n v="303"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="760"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="468"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="1620"/>
+    <n v="1619"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="311"/>
+    <n v="310"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="778"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="531"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2758"/>
+    <n v="2757"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="494"/>
+    <n v="493"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1496"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="768"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2865"/>
+    <n v="2862"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="528"/>
+    <n v="526"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1510"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="827"/>
+    <n v="826"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3263"/>
+    <n v="3262"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="506"/>
+    <n v="505"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1684"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1073"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202506"/>
@@ -29540,379 +29892,499 @@
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1449"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1128"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3030"/>
+    <n v="3029"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="531"/>
+    <n v="530"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1478"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1021"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2841"/>
+    <n v="2837"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="446"/>
+    <n v="442"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1456"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="939"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3339"/>
+    <n v="3331"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="531"/>
+    <n v="524"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1613"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1195"/>
+    <n v="1194"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3673"/>
+    <n v="3670"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="607"/>
+    <n v="604"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2062"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202510"/>
     <s v="2025 October"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="1004"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="5124"/>
+    <n v="5120"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="626"/>
+    <n v="623"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="2389"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2109"/>
+    <n v="2108"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="3172"/>
+    <n v="3169"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="565"/>
+    <n v="563"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1628"/>
+    <n v="1627"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="979"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="2187"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="440"/>
+    <n v="439"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1219"/>
+    <n v="1220"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="528"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2812"/>
+    <n v="2805"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="497"/>
+    <n v="492"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="1396"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="919"/>
+    <n v="917"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="2857"/>
+    <n v="2864"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="482"/>
+    <n v="480"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="1467"/>
+    <n v="1476"/>
   </r>
   <r>
     <s v="NDM01C01"/>
     <s v="Monthly New Dwelling Completions"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="908"/>
   </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="3116"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="493"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="1796"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="2686"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="1476"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="772"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="-"/>
+    <s v="All house types"/>
+    <s v="Number"/>
+    <n v="3021"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Number"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Number"/>
+    <n v="1466"/>
+  </r>
+  <r>
+    <s v="NDM01C01"/>
+    <s v="Monthly New Dwelling Completions"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Number"/>
+    <n v="1059"/>
+  </r>
 </pivotCacheRecords>
 </file>