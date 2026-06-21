--- v2 (2026-03-10)
+++ v3 (2026-06-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746b93990a9d4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4fe721c302545eea8ce3fea9fdc1931.psmdcp" Id="Rb95b4d9597144339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf352b9ab28ad41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddefd6527c864c46960f37159fcf6673.psmdcp" Id="Rfe171514a3bb4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDBER02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Non-Domestic Building Energy Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/01/2026 11:00:00</x:t>
+    <x:t>01/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDBER02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DBER</x:t>
   </x:si>
   <x:si>
     <x:t>Building Energy Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -310,50 +310,53 @@
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -504,89 +507,91 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="17">
+      <items count="18">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
+        <item x="17"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="17">
+      <items count="18">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
+        <item x="17"/>
       </items>
     </pivotField>
     <pivotField name="C03442V04151" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Main Space Heating Fuel" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C03440V04149" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
@@ -615,52 +620,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J817" totalsRowShown="0">
-  <x:autoFilter ref="A1:J817"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J865" totalsRowShown="0">
+  <x:autoFilter ref="A1:J865"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03442V04151"/>
     <x:tableColumn id="6" name="Main Space Heating Fuel"/>
     <x:tableColumn id="7" name="C03440V04149"/>
     <x:tableColumn id="8" name="BER Rating"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1161,51 +1166,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J817"/>
+  <x:dimension ref="A1:J865"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="13.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -25816,307 +25821,307 @@
       <x:c r="B770" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H770" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I770" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J770" s="0">
-        <x:v>5316</x:v>
+        <x:v>5322</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:10">
       <x:c r="A771" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H771" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I771" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J771" s="0">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:10">
       <x:c r="A772" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H772" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I772" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J772" s="0">
-        <x:v>1083</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:10">
       <x:c r="A773" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H773" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I773" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J773" s="0">
-        <x:v>1565</x:v>
+        <x:v>1561</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:10">
       <x:c r="A774" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H774" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I774" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J774" s="0">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:10">
       <x:c r="A775" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I775" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J775" s="0">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:10">
       <x:c r="A776" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H776" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I776" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J776" s="0">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:10">
       <x:c r="A777" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H777" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I777" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J777" s="0">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:10">
       <x:c r="A778" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H778" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I778" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J778" s="0">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:10">
       <x:c r="A779" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H779" s="0" t="s">
@@ -26136,211 +26141,211 @@
       <x:c r="B780" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H780" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I780" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J780" s="0">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:10">
       <x:c r="A781" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H781" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I781" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J781" s="0">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:10">
       <x:c r="A782" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H782" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I782" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J782" s="0">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:10">
       <x:c r="A783" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H783" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I783" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J783" s="0">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:10">
       <x:c r="A784" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H784" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I784" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J784" s="0">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:10">
       <x:c r="A785" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H785" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I785" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J785" s="0">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:10">
       <x:c r="A786" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H786" s="0" t="s">
@@ -26648,83 +26653,83 @@
       <x:c r="B796" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H796" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I796" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J796" s="0">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:10">
       <x:c r="A797" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H797" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I797" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J797" s="0">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:10">
       <x:c r="A798" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H798" s="0" t="s">
@@ -26776,339 +26781,339 @@
       <x:c r="B800" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H800" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I800" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J800" s="0">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:10">
       <x:c r="A801" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H801" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I801" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J801" s="0">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:10">
       <x:c r="A802" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H802" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I802" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J802" s="0">
-        <x:v>3328</x:v>
+        <x:v>3333</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:10">
       <x:c r="A803" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H803" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I803" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J803" s="0">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:10">
       <x:c r="A804" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H804" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I804" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J804" s="0">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:10">
       <x:c r="A805" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H805" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I805" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J805" s="0">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:10">
       <x:c r="A806" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H806" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I806" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J806" s="0">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:10">
       <x:c r="A807" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H807" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I807" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J807" s="0">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:10">
       <x:c r="A808" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H808" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I808" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J808" s="0">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:10">
       <x:c r="A809" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H809" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I809" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J809" s="0">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:10">
       <x:c r="A810" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H810" s="0" t="s">
@@ -27321,50 +27326,1586 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H817" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I817" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J817" s="0">
         <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:10">
+      <x:c r="A818" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H818" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I818" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J818" s="0">
+        <x:v>1560</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:10">
+      <x:c r="A819" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H819" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I819" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J819" s="0">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:10">
+      <x:c r="A820" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H820" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I820" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J820" s="0">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:10">
+      <x:c r="A821" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H821" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I821" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J821" s="0">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:10">
+      <x:c r="A822" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H822" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I822" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J822" s="0">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:10">
+      <x:c r="A823" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H823" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I823" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J823" s="0">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:10">
+      <x:c r="A824" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H824" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I824" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J824" s="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:10">
+      <x:c r="A825" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H825" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I825" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J825" s="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:10">
+      <x:c r="A826" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H826" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I826" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J826" s="0">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:10">
+      <x:c r="A827" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H827" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I827" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J827" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:10">
+      <x:c r="A828" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H828" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I828" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J828" s="0">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:10">
+      <x:c r="A829" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H829" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I829" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J829" s="0">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:10">
+      <x:c r="A830" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I830" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J830" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:10">
+      <x:c r="A831" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H831" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I831" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J831" s="0">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:10">
+      <x:c r="A832" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H832" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I832" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J832" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:10">
+      <x:c r="A833" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H833" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I833" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J833" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:10">
+      <x:c r="A834" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H834" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I834" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J834" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:10">
+      <x:c r="A835" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H835" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I835" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J835" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:10">
+      <x:c r="A836" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H836" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I836" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J836" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:10">
+      <x:c r="A837" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H837" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I837" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J837" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:10">
+      <x:c r="A838" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H838" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I838" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J838" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:10">
+      <x:c r="A839" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F839" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G839" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H839" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I839" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J839" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:10">
+      <x:c r="A840" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F840" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G840" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H840" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I840" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J840" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:10">
+      <x:c r="A841" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F841" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G841" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H841" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I841" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J841" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:10">
+      <x:c r="A842" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F842" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G842" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H842" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I842" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J842" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:10">
+      <x:c r="A843" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F843" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G843" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H843" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I843" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J843" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:10">
+      <x:c r="A844" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F844" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G844" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H844" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I844" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J844" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:10">
+      <x:c r="A845" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F845" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G845" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H845" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I845" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J845" s="0">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:10">
+      <x:c r="A846" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F846" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G846" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H846" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I846" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J846" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="847" spans="1:10">
+      <x:c r="A847" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B847" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C847" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D847" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E847" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F847" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G847" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H847" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I847" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J847" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="848" spans="1:10">
+      <x:c r="A848" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C848" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D848" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E848" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F848" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G848" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H848" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I848" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J848" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="849" spans="1:10">
+      <x:c r="A849" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B849" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C849" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D849" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E849" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F849" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G849" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H849" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I849" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J849" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="850" spans="1:10">
+      <x:c r="A850" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B850" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C850" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D850" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E850" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F850" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G850" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H850" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I850" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J850" s="0">
+        <x:v>991</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="851" spans="1:10">
+      <x:c r="A851" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B851" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C851" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D851" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E851" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F851" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G851" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H851" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I851" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J851" s="0">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="852" spans="1:10">
+      <x:c r="A852" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C852" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D852" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E852" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F852" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G852" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H852" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I852" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J852" s="0">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="853" spans="1:10">
+      <x:c r="A853" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B853" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C853" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D853" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E853" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F853" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G853" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H853" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I853" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J853" s="0">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="854" spans="1:10">
+      <x:c r="A854" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B854" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C854" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D854" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E854" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F854" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G854" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H854" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I854" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J854" s="0">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="855" spans="1:10">
+      <x:c r="A855" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B855" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C855" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D855" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E855" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F855" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G855" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H855" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I855" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J855" s="0">
+        <x:v>97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="856" spans="1:10">
+      <x:c r="A856" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D856" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E856" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F856" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G856" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H856" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I856" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J856" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="857" spans="1:10">
+      <x:c r="A857" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B857" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C857" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D857" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E857" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F857" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G857" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H857" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I857" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J857" s="0">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="858" spans="1:10">
+      <x:c r="A858" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B858" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C858" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D858" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E858" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F858" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G858" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H858" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I858" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J858" s="0">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="859" spans="1:10">
+      <x:c r="A859" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B859" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C859" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D859" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E859" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F859" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G859" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H859" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I859" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J859" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="860" spans="1:10">
+      <x:c r="A860" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B860" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C860" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D860" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E860" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F860" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G860" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H860" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I860" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J860" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="861" spans="1:10">
+      <x:c r="A861" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B861" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C861" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D861" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E861" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F861" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G861" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H861" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I861" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J861" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="862" spans="1:10">
+      <x:c r="A862" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B862" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C862" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D862" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E862" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F862" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G862" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H862" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I862" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J862" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="863" spans="1:10">
+      <x:c r="A863" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B863" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C863" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D863" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E863" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F863" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G863" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H863" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I863" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J863" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="864" spans="1:10">
+      <x:c r="A864" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B864" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C864" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D864" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E864" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F864" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G864" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H864" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I864" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J864" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="865" spans="1:10">
+      <x:c r="A865" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B865" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C865" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D865" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E865" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F865" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G865" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H865" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I865" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J865" s="0">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -27410,89 +28951,91 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDBER02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Non-domestic building energy ratings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="17">
+      <x:sharedItems count="18">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="17">
+      <x:sharedItems count="18">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03442V04151">
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="99"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Main Space Heating Fuel">
       <x:sharedItems count="6">
         <x:s v="All main space heating fuel types"/>
         <x:s v="Mains Gas"/>
         <x:s v="LPG"/>
         <x:s v="Heating Oil"/>
         <x:s v="Electricity"/>
         <x:s v="Other heating fuels"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03440V04149">
       <x:sharedItems count="8">
         <x:s v="-"/>
@@ -27501,51 +29044,51 @@
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BER Rating">
       <x:sharedItems count="8">
         <x:s v="All BER ratings"/>
         <x:s v="A"/>
         <x:s v="B"/>
         <x:s v="C"/>
         <x:s v="D"/>
         <x:s v="E"/>
         <x:s v="F"/>
         <x:s v="G"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="9551" count="412">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="9551" count="419">
         <x:n v="2819"/>
         <x:n v="28"/>
         <x:n v="743"/>
         <x:n v="1087"/>
         <x:n v="502"/>
         <x:n v="191"/>
         <x:n v="140"/>
         <x:n v="128"/>
         <x:n v="680"/>
         <x:n v="11"/>
         <x:n v="226"/>
         <x:n v="265"/>
         <x:n v="127"/>
         <x:n v="29"/>
         <x:n v="12"/>
         <x:n v="10"/>
         <x:n v="61"/>
         <x:n v="1"/>
         <x:n v="22"/>
         <x:n v="8"/>
         <x:s v=""/>
         <x:n v="242"/>
         <x:n v="2"/>
         <x:n v="39"/>
         <x:n v="107"/>
@@ -27896,68 +29439,75 @@
         <x:n v="477"/>
         <x:n v="248"/>
         <x:n v="170"/>
         <x:n v="269"/>
         <x:n v="142"/>
         <x:n v="5459"/>
         <x:n v="668"/>
         <x:n v="1167"/>
         <x:n v="1573"/>
         <x:n v="849"/>
         <x:n v="474"/>
         <x:n v="1357"/>
         <x:n v="301"/>
         <x:n v="472"/>
         <x:n v="231"/>
         <x:n v="122"/>
         <x:n v="32"/>
         <x:n v="3434"/>
         <x:n v="582"/>
         <x:n v="719"/>
         <x:n v="896"/>
         <x:n v="490"/>
         <x:n v="183"/>
         <x:n v="278"/>
         <x:n v="192"/>
-        <x:n v="5316"/>
-[...14 lines deleted...]
-        <x:n v="281"/>
+        <x:n v="5322"/>
+        <x:n v="687"/>
+        <x:n v="1561"/>
+        <x:n v="853"/>
+        <x:n v="449"/>
+        <x:n v="1192"/>
+        <x:n v="313"/>
+        <x:n v="433"/>
+        <x:n v="83"/>
+        <x:n v="3333"/>
+        <x:n v="622"/>
+        <x:n v="856"/>
+        <x:n v="294"/>
         <x:n v="56"/>
         <x:n v="34"/>
+        <x:n v="1560"/>
+        <x:n v="165"/>
+        <x:n v="256"/>
+        <x:n v="77"/>
+        <x:n v="397"/>
+        <x:n v="69"/>
+        <x:n v="991"/>
+        <x:n v="138"/>
+        <x:n v="247"/>
+        <x:n v="97"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
     <n v="2819"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2009"/>
     <s v="2009"/>
@@ -37148,231 +38698,231 @@
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="5316"/>
+    <n v="5322"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
-    <n v="689"/>
+    <n v="687"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="1083"/>
+    <n v="1082"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="1565"/>
+    <n v="1561"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="851"/>
+    <n v="853"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="447"/>
+    <n v="449"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="254"/>
+    <n v="255"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="427"/>
+    <n v="435"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="1191"/>
+    <n v="1192"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="314"/>
+    <n v="313"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="434"/>
+    <n v="433"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="195"/>
+    <n v="196"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="82"/>
+    <n v="83"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="50"/>
+    <n v="49"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="73"/>
+    <n v="75"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
     <n v="105"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="21"/>
   </r>
@@ -37460,207 +39010,207 @@
     <s v="Number"/>
     <n v="482"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="64"/>
+    <n v="63"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="187"/>
+    <n v="186"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
     <n v="105"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
     <n v="54"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="27"/>
+    <n v="28"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="37"/>
+    <n v="38"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="3328"/>
+    <n v="3333"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
-    <n v="593"/>
+    <n v="591"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="621"/>
+    <n v="622"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="858"/>
+    <n v="856"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="515"/>
+    <n v="516"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="293"/>
+    <n v="294"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="167"/>
+    <n v="168"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="281"/>
+    <n v="286"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
     <n v="210"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="24"/>
   </r>
@@ -37714,27 +39264,603 @@
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="34"/>
   </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="1560"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="-"/>
+    <s v="All main space heating fuel types"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="01"/>
+    <s v="Mains Gas"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="02"/>
+    <s v="LPG"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="04"/>
+    <s v="Heating Oil"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="991"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="05"/>
+    <s v="Electricity"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="-"/>
+    <s v="All BER ratings"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="001"/>
+    <s v="A"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="039"/>
+    <s v="B"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="07"/>
+    <s v="C"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="08"/>
+    <s v="D"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="09"/>
+    <s v="E"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="11"/>
+    <s v="F"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="NDBER02C01"/>
+    <s v="Non-domestic building energy ratings"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="99"/>
+    <s v="Other heating fuels"/>
+    <s v="12"/>
+    <s v="G"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
 </pivotCacheRecords>
 </file>