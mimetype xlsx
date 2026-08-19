--- v3 (2026-06-21)
+++ v4 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf352b9ab28ad41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddefd6527c864c46960f37159fcf6673.psmdcp" Id="Rfe171514a3bb4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e25cf14afa24d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111394bf6a144656b79dd656cd3f5ffa.psmdcp" Id="R78705dc9eb9d4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>