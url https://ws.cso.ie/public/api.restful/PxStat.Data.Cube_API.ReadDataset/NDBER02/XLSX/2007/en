--- v4 (2026-08-19)
+++ v5 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e25cf14afa24d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111394bf6a144656b79dd656cd3f5ffa.psmdcp" Id="R78705dc9eb9d4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radda38a1d6654bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08f5f3663fb540cd843390809174b765.psmdcp" Id="R046d4525be7645a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDBER02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Non-Domestic Building Energy Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2026 11:00:00</x:t>
+    <x:t>26/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDBER02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DBER</x:t>
   </x:si>
   <x:si>
     <x:t>Building Energy Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -25821,51 +25821,51 @@
       <x:c r="B770" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H770" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I770" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J770" s="0">
-        <x:v>5322</x:v>
+        <x:v>5323</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:10">
       <x:c r="A771" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H771" s="0" t="s">
@@ -25949,51 +25949,51 @@
       <x:c r="B774" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H774" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I774" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J774" s="0">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:10">
       <x:c r="A775" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
@@ -26013,51 +26013,51 @@
       <x:c r="B776" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H776" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I776" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J776" s="0">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:10">
       <x:c r="A777" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H777" s="0" t="s">
@@ -26077,51 +26077,51 @@
       <x:c r="B778" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H778" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I778" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J778" s="0">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:10">
       <x:c r="A779" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H779" s="0" t="s">
@@ -26205,51 +26205,51 @@
       <x:c r="B782" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H782" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I782" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J782" s="0">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:10">
       <x:c r="A783" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H783" s="0" t="s">
@@ -26333,51 +26333,51 @@
       <x:c r="B786" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H786" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I786" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J786" s="0">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:10">
       <x:c r="A787" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H787" s="0" t="s">
@@ -26845,51 +26845,51 @@
       <x:c r="B802" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H802" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I802" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J802" s="0">
-        <x:v>3333</x:v>
+        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:10">
       <x:c r="A803" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H803" s="0" t="s">
@@ -27037,51 +27037,51 @@
       <x:c r="B808" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H808" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I808" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J808" s="0">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:10">
       <x:c r="A809" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H809" s="0" t="s">
@@ -27357,51 +27357,51 @@
       <x:c r="B818" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G818" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H818" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I818" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J818" s="0">
-        <x:v>1560</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:10">
       <x:c r="A819" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F819" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G819" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H819" s="0" t="s">
@@ -27421,243 +27421,243 @@
       <x:c r="B820" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D820" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E820" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F820" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G820" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H820" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I820" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J820" s="0">
-        <x:v>360</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:10">
       <x:c r="A821" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F821" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G821" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H821" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I821" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J821" s="0">
-        <x:v>437</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:10">
       <x:c r="A822" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F822" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G822" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H822" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I822" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J822" s="0">
-        <x:v>256</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:10">
       <x:c r="A823" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D823" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E823" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F823" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G823" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H823" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I823" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J823" s="0">
-        <x:v>143</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:10">
       <x:c r="A824" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F824" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G824" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H824" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I824" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J824" s="0">
-        <x:v>77</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:10">
       <x:c r="A825" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H825" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I825" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J825" s="0">
-        <x:v>122</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:10">
       <x:c r="A826" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H826" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I826" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J826" s="0">
-        <x:v>397</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:10">
       <x:c r="A827" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H827" s="0" t="s">
@@ -27677,243 +27677,243 @@
       <x:c r="B828" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H828" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I828" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J828" s="0">
-        <x:v>91</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:10">
       <x:c r="A829" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H829" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I829" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J829" s="0">
-        <x:v>134</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:10">
       <x:c r="A830" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H830" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I830" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J830" s="0">
-        <x:v>69</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:10">
       <x:c r="A831" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H831" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I831" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J831" s="0">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:10">
       <x:c r="A832" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H832" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I832" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J832" s="0">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:10">
       <x:c r="A833" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H833" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I833" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J833" s="0">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:10">
       <x:c r="A834" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D834" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E834" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F834" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G834" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H834" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I834" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J834" s="0">
-        <x:v>16</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:10">
       <x:c r="A835" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D835" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E835" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F835" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G835" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H835" s="0" t="s">
@@ -27933,115 +27933,115 @@
       <x:c r="B836" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H836" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I836" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J836" s="0">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:10">
       <x:c r="A837" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H837" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I837" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J837" s="0">
-        <x:v>6</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:10">
       <x:c r="A838" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H838" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I838" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J838" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:10">
       <x:c r="A839" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H839" s="0" t="s">
@@ -28061,115 +28061,115 @@
       <x:c r="B840" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H840" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I840" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J840" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:10">
       <x:c r="A841" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H841" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I841" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J841" s="0">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:10">
       <x:c r="A842" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D842" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E842" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F842" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G842" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H842" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I842" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J842" s="0">
-        <x:v>95</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:10">
       <x:c r="A843" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H843" s="0" t="s">
@@ -28189,243 +28189,243 @@
       <x:c r="B844" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D844" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E844" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F844" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G844" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H844" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I844" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J844" s="0">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:10">
       <x:c r="A845" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D845" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E845" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F845" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G845" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H845" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I845" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J845" s="0">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:10">
       <x:c r="A846" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D846" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E846" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F846" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G846" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H846" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I846" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J846" s="0">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:10">
       <x:c r="A847" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D847" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E847" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F847" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G847" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H847" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I847" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J847" s="0">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:10">
       <x:c r="A848" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D848" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E848" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F848" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G848" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H848" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I848" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J848" s="0">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:10">
       <x:c r="A849" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D849" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E849" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F849" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G849" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H849" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I849" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J849" s="0">
-        <x:v>4</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:10">
       <x:c r="A850" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D850" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E850" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F850" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G850" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H850" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I850" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J850" s="0">
-        <x:v>991</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:10">
       <x:c r="A851" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D851" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E851" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F851" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G851" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H851" s="0" t="s">
@@ -28445,243 +28445,243 @@
       <x:c r="B852" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H852" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I852" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J852" s="0">
-        <x:v>240</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:10">
       <x:c r="A853" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H853" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I853" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J853" s="0">
-        <x:v>247</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:10">
       <x:c r="A854" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H854" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I854" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J854" s="0">
-        <x:v>159</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:10">
       <x:c r="A855" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H855" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I855" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J855" s="0">
-        <x:v>97</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:10">
       <x:c r="A856" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H856" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I856" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J856" s="0">
-        <x:v>41</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:10">
       <x:c r="A857" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H857" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I857" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J857" s="0">
-        <x:v>69</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:10">
       <x:c r="A858" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H858" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I858" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J858" s="0">
-        <x:v>61</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:10">
       <x:c r="A859" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H859" s="0" t="s">
@@ -28701,211 +28701,211 @@
       <x:c r="B860" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H860" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I860" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J860" s="0">
-        <x:v>11</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:10">
       <x:c r="A861" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I861" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J861" s="0">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:10">
       <x:c r="A862" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H862" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I862" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J862" s="0">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:10">
       <x:c r="A863" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H863" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I863" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J863" s="0">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J864" s="0">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H865" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I865" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J865" s="0">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -29044,51 +29044,51 @@
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="11"/>
         <x:s v="12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="BER Rating">
       <x:sharedItems count="8">
         <x:s v="All BER ratings"/>
         <x:s v="A"/>
         <x:s v="B"/>
         <x:s v="C"/>
         <x:s v="D"/>
         <x:s v="E"/>
         <x:s v="F"/>
         <x:s v="G"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="9551" count="419">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1" maxValue="9551" count="425">
         <x:n v="2819"/>
         <x:n v="28"/>
         <x:n v="743"/>
         <x:n v="1087"/>
         <x:n v="502"/>
         <x:n v="191"/>
         <x:n v="140"/>
         <x:n v="128"/>
         <x:n v="680"/>
         <x:n v="11"/>
         <x:n v="226"/>
         <x:n v="265"/>
         <x:n v="127"/>
         <x:n v="29"/>
         <x:n v="12"/>
         <x:n v="10"/>
         <x:n v="61"/>
         <x:n v="1"/>
         <x:n v="22"/>
         <x:n v="8"/>
         <x:s v=""/>
         <x:n v="242"/>
         <x:n v="2"/>
         <x:n v="39"/>
         <x:n v="107"/>
@@ -29439,75 +29439,81 @@
         <x:n v="477"/>
         <x:n v="248"/>
         <x:n v="170"/>
         <x:n v="269"/>
         <x:n v="142"/>
         <x:n v="5459"/>
         <x:n v="668"/>
         <x:n v="1167"/>
         <x:n v="1573"/>
         <x:n v="849"/>
         <x:n v="474"/>
         <x:n v="1357"/>
         <x:n v="301"/>
         <x:n v="472"/>
         <x:n v="231"/>
         <x:n v="122"/>
         <x:n v="32"/>
         <x:n v="3434"/>
         <x:n v="582"/>
         <x:n v="719"/>
         <x:n v="896"/>
         <x:n v="490"/>
         <x:n v="183"/>
         <x:n v="278"/>
         <x:n v="192"/>
-        <x:n v="5322"/>
+        <x:n v="5323"/>
         <x:n v="687"/>
         <x:n v="1561"/>
-        <x:n v="853"/>
         <x:n v="449"/>
-        <x:n v="1192"/>
+        <x:n v="256"/>
+        <x:n v="1193"/>
         <x:n v="313"/>
         <x:n v="433"/>
         <x:n v="83"/>
-        <x:n v="3333"/>
+        <x:n v="104"/>
+        <x:n v="3334"/>
         <x:n v="622"/>
         <x:n v="856"/>
         <x:n v="294"/>
         <x:n v="56"/>
         <x:n v="34"/>
-        <x:n v="1560"/>
+        <x:n v="3048"/>
         <x:n v="165"/>
-        <x:n v="256"/>
-[...1 lines deleted...]
-        <x:n v="397"/>
+        <x:n v="577"/>
+        <x:n v="691"/>
+        <x:n v="395"/>
+        <x:n v="252"/>
+        <x:n v="724"/>
+        <x:n v="190"/>
         <x:n v="69"/>
-        <x:n v="991"/>
+        <x:n v="1973"/>
         <x:n v="138"/>
-        <x:n v="247"/>
-        <x:n v="97"/>
+        <x:n v="376"/>
+        <x:n v="405"/>
+        <x:n v="88"/>
+        <x:n v="151"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
     <n v="2819"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2009"/>
     <s v="2009"/>
@@ -38698,243 +38704,243 @@
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="23"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="5322"/>
+    <n v="5323"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="687"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
     <n v="1082"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
     <n v="1561"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="853"/>
+    <n v="854"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
     <n v="449"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="255"/>
+    <n v="256"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="435"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="1192"/>
+    <n v="1193"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
     <n v="313"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
     <n v="433"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="196"/>
+    <n v="197"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
     <n v="83"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
     <n v="49"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="75"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="105"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="21"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
     <n v="36"/>
   </r>
@@ -39082,51 +39088,51 @@
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="38"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="3333"/>
+    <n v="3334"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="591"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
     <n v="622"/>
   </r>
@@ -39154,51 +39160,51 @@
     <s v="Number"/>
     <n v="516"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
     <n v="294"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="168"/>
+    <n v="169"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="286"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
     <n v="210"/>
   </r>
@@ -39274,593 +39280,593 @@
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
     <n v="34"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="1560"/>
+    <n v="3048"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="165"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="360"/>
+    <n v="577"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="437"/>
+    <n v="691"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="256"/>
+    <n v="395"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="143"/>
+    <n v="208"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="77"/>
+    <n v="144"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="-"/>
     <s v="All main space heating fuel types"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="122"/>
+    <n v="252"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="397"/>
+    <n v="724"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="91"/>
+    <n v="149"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="134"/>
+    <n v="190"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="69"/>
+    <n v="111"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="29"/>
+    <n v="42"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="23"/>
+    <n v="34"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="01"/>
     <s v="Mains Gas"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="37"/>
+    <n v="69"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="16"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="4"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="6"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="1"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="1"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="02"/>
     <s v="LPG"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="3"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="95"/>
+    <n v="210"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="14"/>
+    <n v="25"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="38"/>
+    <n v="63"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="18"/>
+    <n v="27"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="12"/>
+    <n v="20"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="9"/>
+    <n v="15"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="04"/>
     <s v="Heating Oil"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="4"/>
+    <n v="16"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="991"/>
+    <n v="1973"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="138"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="240"/>
+    <n v="376"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="247"/>
+    <n v="405"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="159"/>
+    <n v="242"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="97"/>
+    <n v="136"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="41"/>
+    <n v="88"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="05"/>
     <s v="Electricity"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="69"/>
+    <n v="151"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="-"/>
     <s v="All BER ratings"/>
     <s v="Number"/>
-    <n v="61"/>
+    <n v="102"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="001"/>
     <s v="A"/>
     <s v="Number"/>
     <n v="12"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="039"/>
     <s v="B"/>
     <s v="Number"/>
-    <n v="11"/>
+    <n v="19"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="07"/>
     <s v="C"/>
     <s v="Number"/>
-    <n v="12"/>
+    <n v="22"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="08"/>
     <s v="D"/>
     <s v="Number"/>
-    <n v="9"/>
+    <n v="13"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="09"/>
     <s v="E"/>
     <s v="Number"/>
-    <n v="5"/>
+    <n v="10"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="11"/>
     <s v="F"/>
     <s v="Number"/>
-    <n v="3"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="NDBER02C01"/>
     <s v="Non-domestic building energy ratings"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="99"/>
     <s v="Other heating fuels"/>
     <s v="12"/>
     <s v="G"/>
     <s v="Number"/>
-    <n v="9"/>
+    <n v="12"/>
   </r>
 </pivotCacheRecords>
 </file>