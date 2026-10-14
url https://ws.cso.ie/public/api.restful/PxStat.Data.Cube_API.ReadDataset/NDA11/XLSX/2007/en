--- v0 (2025-12-08)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458272a53069422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b0d62a1f6df4b7ba94b22b2ac2912ec.psmdcp" Id="R4502c9dd7f654fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a7e12a809545e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1451ad93e72f49ca9438fd3c6c8fb63c.psmdcp" Id="R9fb60bf177b74723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA11</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/10/2025 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA11/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -289,50 +289,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -483,83 +486,85 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="14">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="14">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="C03451V04162" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Type of Connection" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="C03789V04537" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -586,52 +591,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J561" totalsRowShown="0">
-  <x:autoFilter ref="A1:J561"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J601" totalsRowShown="0">
+  <x:autoFilter ref="A1:J601"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03451V04162"/>
     <x:tableColumn id="6" name="Type of Connection"/>
     <x:tableColumn id="7" name="C03789V04537"/>
     <x:tableColumn id="8" name="Region"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1132,51 +1137,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J561"/>
+  <x:dimension ref="A1:J601"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="23.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="40.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -7867,51 +7872,51 @@
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J210" s="0">
-        <x:v>663</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
@@ -7931,83 +7936,83 @@
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J212" s="0">
-        <x:v>648</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J213" s="0">
-        <x:v>713</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
@@ -8027,51 +8032,51 @@
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J215" s="0">
-        <x:v>3556</x:v>
+        <x:v>3551</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:10">
       <x:c r="A216" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
@@ -8091,51 +8096,51 @@
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J217" s="0">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:10">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
@@ -8155,51 +8160,51 @@
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J219" s="0">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
@@ -8379,275 +8384,275 @@
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J226" s="0">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:10">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J227" s="0">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:10">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J228" s="0">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:10">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J229" s="0">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:10">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J230" s="0">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:10">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J231" s="0">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:10">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J232" s="0">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J233" s="0">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:10">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
@@ -8699,51 +8704,51 @@
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J236" s="0">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:10">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
@@ -8763,51 +8768,51 @@
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J238" s="0">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:10">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
@@ -8827,51 +8832,51 @@
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J240" s="0">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:10">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
@@ -9147,51 +9152,51 @@
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J250" s="0">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
@@ -9211,211 +9216,211 @@
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J252" s="0">
-        <x:v>904</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:10">
       <x:c r="A253" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J253" s="0">
-        <x:v>913</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:10">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J254" s="0">
-        <x:v>1676</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:10">
       <x:c r="A255" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J255" s="0">
-        <x:v>5539</x:v>
+        <x:v>5537</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:10">
       <x:c r="A256" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J256" s="0">
-        <x:v>2923</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:10">
       <x:c r="A257" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J257" s="0">
-        <x:v>457</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:10">
       <x:c r="A258" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
@@ -9435,51 +9440,51 @@
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J259" s="0">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:10">
       <x:c r="A260" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
@@ -9595,51 +9600,51 @@
       <x:c r="B264" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J264" s="0">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:10">
       <x:c r="A265" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
@@ -9659,371 +9664,371 @@
       <x:c r="B266" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J266" s="0">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:10">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J267" s="0">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:10">
       <x:c r="A268" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J268" s="0">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:10">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J269" s="0">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:10">
       <x:c r="A270" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J270" s="0">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:10">
       <x:c r="A271" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J271" s="0">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:10">
       <x:c r="A272" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J272" s="0">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:10">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J273" s="0">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:10">
       <x:c r="A274" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J274" s="0">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:10">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J275" s="0">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:10">
       <x:c r="A276" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J276" s="0">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:10">
       <x:c r="A277" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
@@ -10043,51 +10048,51 @@
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J278" s="0">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:10">
       <x:c r="A279" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
@@ -10139,51 +10144,51 @@
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J281" s="0">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:10">
       <x:c r="A282" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
@@ -10427,147 +10432,147 @@
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J290" s="0">
-        <x:v>945</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:10">
       <x:c r="A291" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J291" s="0">
-        <x:v>1128</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:10">
       <x:c r="A292" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J292" s="0">
-        <x:v>935</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:10">
       <x:c r="A293" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J293" s="0">
-        <x:v>1348</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:10">
       <x:c r="A294" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
@@ -10587,115 +10592,115 @@
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J295" s="0">
-        <x:v>6838</x:v>
+        <x:v>6836</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:10">
       <x:c r="A296" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J296" s="0">
-        <x:v>3907</x:v>
+        <x:v>3905</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:10">
       <x:c r="A297" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J297" s="0">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:10">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
@@ -10715,51 +10720,51 @@
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J299" s="0">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:10">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
@@ -10907,179 +10912,179 @@
       <x:c r="B305" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J305" s="0">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:10">
       <x:c r="A306" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J306" s="0">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:10">
       <x:c r="A307" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J307" s="0">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:10">
       <x:c r="A308" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J308" s="0">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J309" s="0">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
@@ -11099,115 +11104,115 @@
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J311" s="0">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:10">
       <x:c r="A312" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J312" s="0">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:10">
       <x:c r="A313" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J313" s="0">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:10">
       <x:c r="A314" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
@@ -11227,83 +11232,83 @@
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J315" s="0">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:10">
       <x:c r="A316" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J316" s="0">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
@@ -11387,51 +11392,51 @@
       <x:c r="B320" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J320" s="0">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:10">
       <x:c r="A321" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
@@ -11707,307 +11712,307 @@
       <x:c r="B330" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J330" s="0">
-        <x:v>1001</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:10">
       <x:c r="A331" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J331" s="0">
-        <x:v>1637</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:10">
       <x:c r="A332" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J332" s="0">
-        <x:v>1249</x:v>
+        <x:v>1247</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:10">
       <x:c r="A333" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J333" s="0">
-        <x:v>1511</x:v>
+        <x:v>1509</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:10">
       <x:c r="A334" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J334" s="0">
-        <x:v>2581</x:v>
+        <x:v>2578</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:10">
       <x:c r="A335" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J335" s="0">
-        <x:v>6896</x:v>
+        <x:v>6890</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:10">
       <x:c r="A336" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J336" s="0">
-        <x:v>5316</x:v>
+        <x:v>5313</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:10">
       <x:c r="A337" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J337" s="0">
-        <x:v>842</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:10">
       <x:c r="A338" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J338" s="0">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:10">
       <x:c r="A339" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
@@ -12219,275 +12224,275 @@
       <x:c r="B346" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J346" s="0">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:10">
       <x:c r="A347" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J347" s="0">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:10">
       <x:c r="A348" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J348" s="0">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:10">
       <x:c r="A349" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J349" s="0">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:10">
       <x:c r="A350" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J350" s="0">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:10">
       <x:c r="A351" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J351" s="0">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:10">
       <x:c r="A352" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J352" s="0">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:10">
       <x:c r="A353" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J353" s="0">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:10">
       <x:c r="A354" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
@@ -12603,51 +12608,51 @@
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J358" s="0">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:10">
       <x:c r="A359" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
@@ -12667,51 +12672,51 @@
       <x:c r="B360" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J360" s="0">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:10">
       <x:c r="A361" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
@@ -12987,51 +12992,51 @@
       <x:c r="B370" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J370" s="0">
-        <x:v>1196</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:10">
       <x:c r="A371" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
@@ -13051,211 +13056,211 @@
       <x:c r="B372" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J372" s="0">
-        <x:v>1198</x:v>
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:10">
       <x:c r="A373" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J373" s="0">
-        <x:v>1665</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:10">
       <x:c r="A374" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J374" s="0">
-        <x:v>3019</x:v>
+        <x:v>3017</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:10">
       <x:c r="A375" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J375" s="0">
-        <x:v>6032</x:v>
+        <x:v>6030</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:10">
       <x:c r="A376" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J376" s="0">
-        <x:v>4838</x:v>
+        <x:v>4837</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:10">
       <x:c r="A377" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J377" s="0">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:10">
       <x:c r="A378" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
@@ -13371,51 +13376,51 @@
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J382" s="0">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:10">
       <x:c r="A383" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
@@ -13499,51 +13504,51 @@
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J386" s="0">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:10">
       <x:c r="A387" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
@@ -13563,51 +13568,51 @@
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J388" s="0">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:10">
       <x:c r="A389" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
@@ -13627,179 +13632,179 @@
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J390" s="0">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:10">
       <x:c r="A391" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J391" s="0">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:10">
       <x:c r="A392" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J392" s="0">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:10">
       <x:c r="A393" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J393" s="0">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:10">
       <x:c r="A394" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J394" s="0">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:10">
       <x:c r="A395" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
@@ -13851,83 +13856,83 @@
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J397" s="0">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:10">
       <x:c r="A398" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I398" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J398" s="0">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:10">
       <x:c r="A399" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
@@ -14267,51 +14272,51 @@
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H410" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J410" s="0">
-        <x:v>1107</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:10">
       <x:c r="A411" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
@@ -14331,211 +14336,211 @@
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J412" s="0">
-        <x:v>1313</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:10">
       <x:c r="A413" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J413" s="0">
-        <x:v>1791</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:10">
       <x:c r="A414" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I414" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J414" s="0">
-        <x:v>2663</x:v>
+        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:10">
       <x:c r="A415" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J415" s="0">
-        <x:v>6249</x:v>
+        <x:v>6243</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:10">
       <x:c r="A416" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J416" s="0">
-        <x:v>4713</x:v>
+        <x:v>4712</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:10">
       <x:c r="A417" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J417" s="0">
-        <x:v>1004</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:10">
       <x:c r="A418" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
@@ -14555,51 +14560,51 @@
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J419" s="0">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:10">
       <x:c r="A420" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
@@ -14779,275 +14784,275 @@
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J426" s="0">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J427" s="0">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:10">
       <x:c r="A428" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J428" s="0">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J429" s="0">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:10">
       <x:c r="A430" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I430" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J430" s="0">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:10">
       <x:c r="A431" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I431" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J431" s="0">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:10">
       <x:c r="A432" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J432" s="0">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:10">
       <x:c r="A433" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J433" s="0">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:10">
       <x:c r="A434" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
@@ -15099,51 +15104,51 @@
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J436" s="0">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:10">
       <x:c r="A437" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
@@ -15163,83 +15168,83 @@
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J438" s="0">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:10">
       <x:c r="A439" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J439" s="0">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:10">
       <x:c r="A440" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
@@ -15547,179 +15552,179 @@
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J450" s="0">
-        <x:v>1522</x:v>
+        <x:v>1513</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J451" s="0">
-        <x:v>1935</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J452" s="0">
-        <x:v>1735</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J453" s="0">
-        <x:v>2153</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J454" s="0">
-        <x:v>3675</x:v>
+        <x:v>3671</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:10">
       <x:c r="A455" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
@@ -15739,51 +15744,51 @@
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J456" s="0">
-        <x:v>6801</x:v>
+        <x:v>6802</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:10">
       <x:c r="A457" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
@@ -15867,51 +15872,51 @@
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J460" s="0">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:10">
       <x:c r="A461" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
@@ -16059,179 +16064,179 @@
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J466" s="0">
-        <x:v>385</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J467" s="0">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J468" s="0">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J469" s="0">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J470" s="0">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:10">
       <x:c r="A471" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
@@ -16315,115 +16320,115 @@
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J474" s="0">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J475" s="0">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J476" s="0">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
@@ -16507,51 +16512,51 @@
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J480" s="0">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
@@ -16827,339 +16832,339 @@
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J490" s="0">
-        <x:v>1493</x:v>
+        <x:v>1489</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:10">
       <x:c r="A491" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J491" s="0">
-        <x:v>2028</x:v>
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J492" s="0">
-        <x:v>1700</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:10">
       <x:c r="A493" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J493" s="0">
-        <x:v>2315</x:v>
+        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:10">
       <x:c r="A494" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I494" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J494" s="0">
-        <x:v>3713</x:v>
+        <x:v>3706</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:10">
       <x:c r="A495" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I495" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J495" s="0">
-        <x:v>12586</x:v>
+        <x:v>12583</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:10">
       <x:c r="A496" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J496" s="0">
-        <x:v>6757</x:v>
+        <x:v>6753</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:10">
       <x:c r="A497" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I497" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J497" s="0">
-        <x:v>1906</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:10">
       <x:c r="A498" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H498" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I498" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J498" s="0">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:10">
       <x:c r="A499" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I499" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J499" s="0">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:10">
       <x:c r="A500" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H500" s="0" t="s">
@@ -17339,275 +17344,275 @@
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H506" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I506" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J506" s="0">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:10">
       <x:c r="A507" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J507" s="0">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:10">
       <x:c r="A508" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H508" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I508" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J508" s="0">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:10">
       <x:c r="A509" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I509" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J509" s="0">
-        <x:v>242</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:10">
       <x:c r="A510" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J510" s="0">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:10">
       <x:c r="A511" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I511" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J511" s="0">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:10">
       <x:c r="A512" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I512" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J512" s="0">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:10">
       <x:c r="A513" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I513" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J513" s="0">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:10">
       <x:c r="A514" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H514" s="0" t="s">
@@ -17627,51 +17632,51 @@
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I515" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J515" s="0">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:10">
       <x:c r="A516" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H516" s="0" t="s">
@@ -18107,275 +18112,275 @@
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J530" s="0">
-        <x:v>1452</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:10">
       <x:c r="A531" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J531" s="0">
-        <x:v>2008</x:v>
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:10">
       <x:c r="A532" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I532" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J532" s="0">
-        <x:v>2021</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:10">
       <x:c r="A533" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I533" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J533" s="0">
-        <x:v>2581</x:v>
+        <x:v>2575</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:10">
       <x:c r="A534" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H534" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I534" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J534" s="0">
-        <x:v>4017</x:v>
+        <x:v>4008</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:10">
       <x:c r="A535" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J535" s="0">
-        <x:v>10881</x:v>
+        <x:v>10879</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:10">
       <x:c r="A536" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H536" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I536" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J536" s="0">
-        <x:v>5553</x:v>
+        <x:v>5549</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:10">
       <x:c r="A537" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I537" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J537" s="0">
-        <x:v>1655</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:10">
       <x:c r="A538" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
@@ -18619,275 +18624,275 @@
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J546" s="0">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J547" s="0">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J548" s="0">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I549" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J549" s="0">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:10">
       <x:c r="A550" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H550" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I550" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J550" s="0">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:10">
       <x:c r="A551" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J551" s="0">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I552" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J552" s="0">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J553" s="0">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
@@ -19035,51 +19040,51 @@
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I559" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J559" s="0">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:10">
       <x:c r="A560" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H560" s="0" t="s">
@@ -19100,50 +19105,1330 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J561" s="0">
         <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:10">
+      <x:c r="A562" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E562" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F562" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G562" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H562" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I562" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J562" s="0">
+        <x:v>2198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:10">
+      <x:c r="A563" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B563" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E563" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F563" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G563" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H563" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I563" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J563" s="0">
+        <x:v>2511</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:10">
+      <x:c r="A564" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E564" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F564" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G564" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H564" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I564" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J564" s="0">
+        <x:v>2541</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:10">
+      <x:c r="A565" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B565" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C565" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E565" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F565" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G565" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I565" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J565" s="0">
+        <x:v>2675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="566" spans="1:10">
+      <x:c r="A566" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B566" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C566" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D566" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E566" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F566" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G566" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H566" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I566" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J566" s="0">
+        <x:v>4744</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="567" spans="1:10">
+      <x:c r="A567" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B567" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C567" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D567" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E567" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F567" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G567" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I567" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J567" s="0">
+        <x:v>13844</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="568" spans="1:10">
+      <x:c r="A568" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B568" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C568" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D568" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E568" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F568" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G568" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H568" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I568" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J568" s="0">
+        <x:v>7430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="569" spans="1:10">
+      <x:c r="A569" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B569" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C569" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D569" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E569" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F569" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G569" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H569" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I569" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J569" s="0">
+        <x:v>2144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="570" spans="1:10">
+      <x:c r="A570" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B570" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C570" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D570" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E570" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F570" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G570" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H570" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I570" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J570" s="0">
+        <x:v>1860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="571" spans="1:10">
+      <x:c r="A571" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B571" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C571" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D571" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E571" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F571" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G571" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H571" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I571" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J571" s="0">
+        <x:v>2195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="572" spans="1:10">
+      <x:c r="A572" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B572" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C572" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D572" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E572" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F572" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G572" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H572" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I572" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J572" s="0">
+        <x:v>2292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="573" spans="1:10">
+      <x:c r="A573" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B573" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C573" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D573" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E573" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F573" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G573" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H573" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I573" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J573" s="0">
+        <x:v>2523</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="574" spans="1:10">
+      <x:c r="A574" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B574" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C574" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D574" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E574" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F574" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G574" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H574" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I574" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J574" s="0">
+        <x:v>4437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="575" spans="1:10">
+      <x:c r="A575" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B575" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C575" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D575" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E575" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F575" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G575" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H575" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I575" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J575" s="0">
+        <x:v>13681</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="576" spans="1:10">
+      <x:c r="A576" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B576" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C576" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D576" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E576" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F576" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G576" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H576" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I576" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J576" s="0">
+        <x:v>7223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="577" spans="1:10">
+      <x:c r="A577" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B577" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C577" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D577" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E577" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F577" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G577" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I577" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J577" s="0">
+        <x:v>2004</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="578" spans="1:10">
+      <x:c r="A578" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B578" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G578" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H578" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I578" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J578" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="579" spans="1:10">
+      <x:c r="A579" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B579" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C579" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D579" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E579" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F579" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G579" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I579" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J579" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="580" spans="1:10">
+      <x:c r="A580" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B580" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C580" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F580" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G580" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H580" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I580" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J580" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="581" spans="1:10">
+      <x:c r="A581" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B581" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C581" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F581" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G581" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I581" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J581" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="582" spans="1:10">
+      <x:c r="A582" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F582" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G582" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H582" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I582" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J582" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="583" spans="1:10">
+      <x:c r="A583" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C583" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G583" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I583" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J583" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="584" spans="1:10">
+      <x:c r="A584" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B584" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C584" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G584" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H584" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I584" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J584" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="585" spans="1:10">
+      <x:c r="A585" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B585" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C585" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G585" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I585" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J585" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="586" spans="1:10">
+      <x:c r="A586" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C586" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G586" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H586" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I586" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J586" s="0">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="587" spans="1:10">
+      <x:c r="A587" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G587" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I587" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J587" s="0">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:10">
+      <x:c r="A588" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F588" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G588" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H588" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I588" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J588" s="0">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="589" spans="1:10">
+      <x:c r="A589" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B589" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C589" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F589" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G589" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I589" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J589" s="0">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:10">
+      <x:c r="A590" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I590" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J590" s="0">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:10">
+      <x:c r="A591" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I591" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J591" s="0">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:10">
+      <x:c r="A592" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H592" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I592" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J592" s="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:10">
+      <x:c r="A593" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H593" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I593" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J593" s="0">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:10">
+      <x:c r="A594" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H594" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I594" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J594" s="0">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:10">
+      <x:c r="A595" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I595" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J595" s="0">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:10">
+      <x:c r="A596" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B596" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C596" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F596" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G596" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H596" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I596" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J596" s="0">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:10">
+      <x:c r="A597" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B597" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C597" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F597" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G597" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H597" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I597" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J597" s="0">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:10">
+      <x:c r="A598" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F598" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G598" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H598" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I598" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J598" s="0">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:10">
+      <x:c r="A599" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B599" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E599" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G599" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I599" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J599" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:10">
+      <x:c r="A600" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E600" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G600" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H600" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I600" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J600" s="0">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:10">
+      <x:c r="A601" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B601" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E601" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G601" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H601" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I601" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J601" s="0">
+        <x:v>49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -19189,134 +20474,136 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NDA11"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="ESB Connections"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="14">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="14">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03451V04162">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Connection">
       <x:sharedItems count="5">
         <x:s v="All connections"/>
         <x:s v="New dwelling completion"/>
         <x:s v="Unfinished"/>
         <x:s v="Reconnection"/>
         <x:s v="Non-Dwelling"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03789V04537">
       <x:sharedItems count="8">
         <x:s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
         <x:s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
         <x:s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
         <x:s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
         <x:s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
         <x:s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
         <x:s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
         <x:s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Region">
       <x:sharedItems count="8">
         <x:s v="Border"/>
         <x:s v="West"/>
         <x:s v="Mid-West"/>
         <x:s v="South-East"/>
         <x:s v="South-West"/>
         <x:s v="Dublin"/>
         <x:s v="Mid-East"/>
         <x:s v="Midlands"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="12857" count="423">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="13844" count="453">
         <x:n v="1372"/>
         <x:n v="1361"/>
         <x:n v="1082"/>
         <x:n v="1153"/>
         <x:n v="1818"/>
         <x:n v="1538"/>
         <x:n v="1297"/>
         <x:n v="668"/>
         <x:n v="973"/>
         <x:n v="959"/>
         <x:n v="756"/>
         <x:n v="815"/>
         <x:n v="1162"/>
         <x:n v="964"/>
         <x:n v="951"/>
         <x:n v="414"/>
         <x:n v="129"/>
         <x:n v="88"/>
         <x:n v="101"/>
         <x:n v="116"/>
         <x:n v="340"/>
         <x:n v="363"/>
         <x:n v="146"/>
         <x:n v="95"/>
         <x:n v="155"/>
@@ -19456,290 +20743,320 @@
         <x:n v="211"/>
         <x:n v="188"/>
         <x:n v="166"/>
         <x:n v="245"/>
         <x:n v="295"/>
         <x:n v="206"/>
         <x:n v="234"/>
         <x:n v="126"/>
         <x:n v="407"/>
         <x:n v="397"/>
         <x:n v="325"/>
         <x:n v="253"/>
         <x:n v="429"/>
         <x:n v="527"/>
         <x:n v="350"/>
         <x:n v="200"/>
         <x:n v="148"/>
         <x:n v="34"/>
         <x:n v="1343"/>
         <x:n v="1433"/>
         <x:n v="1182"/>
         <x:n v="2228"/>
         <x:n v="4223"/>
         <x:n v="2418"/>
         <x:n v="789"/>
+        <x:n v="662"/>
         <x:n v="828"/>
-        <x:n v="648"/>
-[...1 lines deleted...]
-        <x:n v="3556"/>
+        <x:n v="647"/>
+        <x:n v="711"/>
+        <x:n v="3551"/>
         <x:n v="1781"/>
-        <x:n v="348"/>
-        <x:n v="169"/>
+        <x:n v="349"/>
         <x:n v="274"/>
         <x:n v="504"/>
         <x:n v="298"/>
         <x:n v="235"/>
-        <x:n v="384"/>
-[...4 lines deleted...]
-        <x:n v="226"/>
+        <x:n v="385"/>
+        <x:n v="319"/>
+        <x:n v="286"/>
+        <x:n v="240"/>
+        <x:n v="383"/>
+        <x:n v="309"/>
+        <x:n v="225"/>
         <x:n v="119"/>
+        <x:n v="128"/>
+        <x:n v="150"/>
         <x:n v="43"/>
-        <x:n v="94"/>
+        <x:n v="93"/>
         <x:n v="1530"/>
         <x:n v="1688"/>
         <x:n v="1569"/>
         <x:n v="1425"/>
         <x:n v="2549"/>
         <x:n v="6079"/>
         <x:n v="3510"/>
         <x:n v="835"/>
-        <x:n v="849"/>
+        <x:n v="847"/>
         <x:n v="969"/>
-        <x:n v="904"/>
-[...4 lines deleted...]
-        <x:n v="457"/>
+        <x:n v="902"/>
+        <x:n v="911"/>
+        <x:n v="1675"/>
+        <x:n v="5537"/>
+        <x:n v="2921"/>
+        <x:n v="456"/>
         <x:n v="158"/>
+        <x:n v="210"/>
         <x:n v="170"/>
-        <x:n v="420"/>
-[...7 lines deleted...]
-        <x:n v="140"/>
+        <x:n v="184"/>
+        <x:n v="423"/>
+        <x:n v="371"/>
+        <x:n v="339"/>
+        <x:n v="269"/>
+        <x:n v="406"/>
+        <x:n v="334"/>
+        <x:n v="294"/>
+        <x:n v="233"/>
+        <x:n v="138"/>
+        <x:n v="141"/>
         <x:n v="109"/>
-        <x:n v="197"/>
+        <x:n v="192"/>
         <x:n v="38"/>
         <x:n v="1684"/>
         <x:n v="1785"/>
         <x:n v="1533"/>
         <x:n v="1864"/>
         <x:n v="2824"/>
         <x:n v="7293"/>
         <x:n v="4367"/>
         <x:n v="1042"/>
-        <x:n v="945"/>
-[...2 lines deleted...]
-        <x:n v="1348"/>
+        <x:n v="944"/>
+        <x:n v="1125"/>
+        <x:n v="934"/>
+        <x:n v="1346"/>
         <x:n v="2121"/>
-        <x:n v="6838"/>
-[...1 lines deleted...]
-        <x:n v="568"/>
+        <x:n v="6836"/>
+        <x:n v="3905"/>
+        <x:n v="566"/>
+        <x:n v="118"/>
         <x:n v="132"/>
         <x:n v="77"/>
-        <x:n v="141"/>
         <x:n v="63"/>
-        <x:n v="463"/>
-[...2 lines deleted...]
-        <x:n v="334"/>
+        <x:n v="127"/>
+        <x:n v="464"/>
+        <x:n v="422"/>
+        <x:n v="322"/>
+        <x:n v="336"/>
         <x:n v="394"/>
-        <x:n v="305"/>
-        <x:n v="232"/>
+        <x:n v="348"/>
+        <x:n v="310"/>
         <x:n v="168"/>
         <x:n v="26"/>
-        <x:n v="92"/>
         <x:n v="1726"/>
         <x:n v="2282"/>
         <x:n v="1772"/>
         <x:n v="1989"/>
         <x:n v="3220"/>
         <x:n v="7384"/>
         <x:n v="5808"/>
-        <x:n v="1001"/>
-[...6 lines deleted...]
-        <x:n v="842"/>
+        <x:n v="999"/>
+        <x:n v="1635"/>
+        <x:n v="1247"/>
+        <x:n v="1509"/>
+        <x:n v="2578"/>
+        <x:n v="6890"/>
+        <x:n v="5313"/>
+        <x:n v="841"/>
+        <x:n v="162"/>
         <x:n v="74"/>
         <x:n v="42"/>
-        <x:n v="406"/>
-[...5 lines deleted...]
-        <x:n v="127"/>
+        <x:n v="410"/>
+        <x:n v="391"/>
+        <x:n v="315"/>
+        <x:n v="411"/>
+        <x:n v="432"/>
         <x:n v="20"/>
+        <x:n v="98"/>
         <x:n v="1856"/>
         <x:n v="2227"/>
         <x:n v="1727"/>
         <x:n v="2113"/>
         <x:n v="3674"/>
         <x:n v="6435"/>
         <x:n v="5352"/>
         <x:n v="1283"/>
-        <x:n v="1196"/>
+        <x:n v="1195"/>
         <x:n v="1616"/>
-        <x:n v="1198"/>
-[...4 lines deleted...]
-        <x:n v="926"/>
+        <x:n v="1197"/>
+        <x:n v="1666"/>
+        <x:n v="3017"/>
+        <x:n v="6030"/>
+        <x:n v="4837"/>
+        <x:n v="925"/>
         <x:n v="96"/>
         <x:n v="79"/>
         <x:n v="35"/>
         <x:n v="14"/>
-        <x:n v="411"/>
-[...5 lines deleted...]
-        <x:n v="150"/>
+        <x:n v="413"/>
+        <x:n v="389"/>
+        <x:n v="301"/>
+        <x:n v="381"/>
+        <x:n v="149"/>
         <x:n v="25"/>
         <x:n v="2363"/>
         <x:n v="1812"/>
         <x:n v="2195"/>
         <x:n v="3302"/>
         <x:n v="6582"/>
         <x:n v="5345"/>
         <x:n v="1383"/>
-        <x:n v="1107"/>
+        <x:n v="1101"/>
         <x:n v="1626"/>
-        <x:n v="1313"/>
-[...4 lines deleted...]
-        <x:n v="1004"/>
+        <x:n v="1311"/>
+        <x:n v="1789"/>
+        <x:n v="2658"/>
+        <x:n v="6243"/>
+        <x:n v="4712"/>
+        <x:n v="1003"/>
         <x:n v="123"/>
         <x:n v="84"/>
         <x:n v="4"/>
         <x:n v="47"/>
-        <x:n v="474"/>
-[...6 lines deleted...]
-        <x:n v="219"/>
+        <x:n v="480"/>
+        <x:n v="441"/>
+        <x:n v="265"/>
+        <x:n v="263"/>
+        <x:n v="304"/>
+        <x:n v="431"/>
+        <x:n v="220"/>
         <x:n v="160"/>
         <x:n v="201"/>
-        <x:n v="165"/>
-        <x:n v="32"/>
         <x:n v="113"/>
         <x:n v="2170"/>
         <x:n v="2588"/>
         <x:n v="2194"/>
         <x:n v="2555"/>
         <x:n v="4372"/>
         <x:n v="10769"/>
         <x:n v="7253"/>
         <x:n v="1855"/>
-        <x:n v="1935"/>
-[...2 lines deleted...]
-        <x:n v="3675"/>
+        <x:n v="1513"/>
+        <x:n v="1934"/>
+        <x:n v="1733"/>
+        <x:n v="2154"/>
+        <x:n v="3671"/>
         <x:n v="10355"/>
-        <x:n v="6801"/>
+        <x:n v="6802"/>
         <x:n v="1447"/>
         <x:n v="85"/>
-        <x:n v="33"/>
+        <x:n v="32"/>
         <x:n v="174"/>
         <x:n v="1"/>
         <x:n v="50"/>
-        <x:n v="385"/>
-[...1 lines deleted...]
-        <x:n v="264"/>
+        <x:n v="395"/>
+        <x:n v="419"/>
+        <x:n v="317"/>
+        <x:n v="393"/>
         <x:n v="369"/>
         <x:n v="289"/>
-        <x:n v="128"/>
+        <x:n v="232"/>
         <x:n v="124"/>
         <x:n v="134"/>
         <x:n v="44"/>
         <x:n v="1923"/>
         <x:n v="2469"/>
         <x:n v="2039"/>
         <x:n v="2690"/>
         <x:n v="4091"/>
         <x:n v="12857"/>
         <x:n v="7013"/>
-        <x:n v="2154"/>
-[...7 lines deleted...]
-        <x:n v="1906"/>
+        <x:n v="1489"/>
+        <x:n v="2025"/>
+        <x:n v="1698"/>
+        <x:n v="2307"/>
+        <x:n v="3706"/>
+        <x:n v="12583"/>
+        <x:n v="6753"/>
+        <x:n v="1902"/>
+        <x:n v="76"/>
+        <x:n v="40"/>
         <x:n v="10"/>
         <x:n v="28"/>
         <x:n v="3"/>
         <x:n v="18"/>
         <x:n v="30"/>
-        <x:n v="244"/>
-[...1 lines deleted...]
-        <x:n v="242"/>
+        <x:n v="247"/>
+        <x:n v="226"/>
+        <x:n v="250"/>
         <x:n v="130"/>
-        <x:n v="131"/>
         <x:n v="1807"/>
         <x:n v="2347"/>
         <x:n v="2793"/>
         <x:n v="4353"/>
         <x:n v="11130"/>
         <x:n v="5729"/>
         <x:n v="1811"/>
-        <x:n v="1452"/>
-[...5 lines deleted...]
-        <x:n v="1655"/>
+        <x:n v="1444"/>
+        <x:n v="2001"/>
+        <x:n v="2016"/>
+        <x:n v="2575"/>
+        <x:n v="4008"/>
+        <x:n v="10879"/>
+        <x:n v="5549"/>
+        <x:n v="1652"/>
         <x:n v="9"/>
         <x:n v="11"/>
-        <x:n v="221"/>
-        <x:n v="97"/>
+        <x:n v="218"/>
+        <x:n v="177"/>
+        <x:n v="230"/>
         <x:n v="59"/>
         <x:n v="48"/>
+        <x:n v="2198"/>
+        <x:n v="2511"/>
+        <x:n v="2541"/>
+        <x:n v="2675"/>
+        <x:n v="4744"/>
+        <x:n v="13844"/>
+        <x:n v="7430"/>
+        <x:n v="2144"/>
+        <x:n v="1860"/>
+        <x:n v="2292"/>
+        <x:n v="2523"/>
+        <x:n v="4437"/>
+        <x:n v="13681"/>
+        <x:n v="7223"/>
+        <x:n v="2004"/>
+        <x:n v="21"/>
+        <x:n v="6"/>
+        <x:n v="2"/>
+        <x:n v="0"/>
+        <x:n v="238"/>
+        <x:n v="106"/>
+        <x:n v="137"/>
+        <x:n v="87"/>
+        <x:n v="70"/>
+        <x:n v="49"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1372"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
@@ -22210,159 +23527,159 @@
     <s v="Number"/>
     <n v="2418"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="789"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="663"/>
+    <n v="662"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="828"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="648"/>
+    <n v="647"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="713"/>
+    <n v="711"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="1191"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="3556"/>
+    <n v="3551"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="1781"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="348"/>
+    <n v="349"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="185"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="169"/>
+    <n v="167"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="121"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="274"/>
   </r>
@@ -22402,219 +23719,219 @@
     <s v="Number"/>
     <n v="235"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="384"/>
+    <n v="385"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="317"/>
+    <n v="319"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="284"/>
+    <n v="286"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="238"/>
+    <n v="240"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="382"/>
+    <n v="383"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="326"/>
+    <n v="331"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="308"/>
+    <n v="309"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="226"/>
+    <n v="225"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="111"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="129"/>
+    <n v="128"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="82"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="151"/>
+    <n v="150"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="94"/>
+    <n v="93"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="99"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1530"/>
   </r>
@@ -22690,159 +24007,159 @@
     <s v="Number"/>
     <n v="3510"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="835"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="849"/>
+    <n v="847"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="969"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="904"/>
+    <n v="902"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="913"/>
+    <n v="911"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="1676"/>
+    <n v="1675"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="5539"/>
+    <n v="5537"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="2923"/>
+    <n v="2921"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="457"/>
+    <n v="456"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="158"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="211"/>
+    <n v="210"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="187"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="136"/>
   </r>
@@ -22858,255 +24175,255 @@
     <s v="Number"/>
     <n v="276"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="170"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="185"/>
+    <n v="184"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="64"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="420"/>
+    <n v="423"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="368"/>
+    <n v="371"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="336"/>
+    <n v="339"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="267"/>
+    <n v="269"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="400"/>
+    <n v="406"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="332"/>
+    <n v="334"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="291"/>
+    <n v="294"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="231"/>
+    <n v="233"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="103"/>
+    <n v="102"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="140"/>
+    <n v="138"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="142"/>
+    <n v="141"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="109"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="197"/>
+    <n v="192"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="38"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="111"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="83"/>
+    <n v="82"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1684"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="1785"/>
   </r>
@@ -23170,159 +24487,159 @@
     <s v="Number"/>
     <n v="4367"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1042"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="945"/>
+    <n v="944"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="1128"/>
+    <n v="1125"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="935"/>
+    <n v="934"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="1348"/>
+    <n v="1346"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="2121"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="6838"/>
+    <n v="6836"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="3907"/>
+    <n v="3905"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="568"/>
+    <n v="566"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="167"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="117"/>
+    <n v="118"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="132"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="77"/>
   </r>
@@ -23350,231 +24667,231 @@
     <s v="Number"/>
     <n v="83"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="63"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="126"/>
+    <n v="127"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="463"/>
+    <n v="464"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="419"/>
+    <n v="422"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="320"/>
+    <n v="322"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="334"/>
+    <n v="336"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="394"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="346"/>
+    <n v="348"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="305"/>
+    <n v="310"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="232"/>
+    <n v="233"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="109"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="121"/>
+    <n v="120"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="146"/>
+    <n v="145"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="105"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="168"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="92"/>
+    <n v="89"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1726"/>
   </r>
@@ -23650,147 +24967,147 @@
     <s v="Number"/>
     <n v="5808"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1208"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1001"/>
+    <n v="999"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="1637"/>
+    <n v="1635"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="1249"/>
+    <n v="1247"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="1511"/>
+    <n v="1509"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="2581"/>
+    <n v="2578"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="6896"/>
+    <n v="6890"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="5316"/>
+    <n v="5313"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="842"/>
+    <n v="841"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="164"/>
+    <n v="162"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="129"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="108"/>
   </r>
@@ -23842,135 +25159,135 @@
     <s v="Number"/>
     <n v="82"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="78"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="406"/>
+    <n v="410"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="389"/>
+    <n v="391"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="313"/>
+    <n v="315"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="296"/>
+    <n v="298"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="407"/>
+    <n v="411"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="426"/>
+    <n v="432"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="310"/>
+    <n v="315"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="208"/>
+    <n v="209"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="155"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="127"/>
   </r>
@@ -23986,75 +25303,75 @@
     <s v="Number"/>
     <n v="102"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="100"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="158"/>
+    <n v="157"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="20"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="100"/>
+    <n v="98"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="80"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1856"/>
   </r>
@@ -24130,135 +25447,135 @@
     <s v="Number"/>
     <n v="5352"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1283"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1196"/>
+    <n v="1195"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="1616"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="1198"/>
+    <n v="1197"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="1665"/>
+    <n v="1666"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="3019"/>
+    <n v="3017"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="6032"/>
+    <n v="6030"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="4838"/>
+    <n v="4837"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="926"/>
+    <n v="925"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="99"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="96"/>
   </r>
@@ -24274,243 +25591,243 @@
     <s v="Number"/>
     <n v="79"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="35"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="120"/>
+    <n v="118"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="57"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="95"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="411"/>
+    <n v="413"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="389"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="300"/>
+    <n v="301"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="308"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="376"/>
+    <n v="381"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="364"/>
+    <n v="366"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="307"/>
+    <n v="308"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="184"/>
+    <n v="185"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="150"/>
+    <n v="149"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="126"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="150"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="105"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="159"/>
+    <n v="158"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="25"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="150"/>
   </r>
@@ -24610,159 +25927,159 @@
     <s v="Number"/>
     <n v="5345"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1383"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1107"/>
+    <n v="1101"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="1626"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="1313"/>
+    <n v="1311"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="1791"/>
+    <n v="1789"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="2663"/>
+    <n v="2658"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="6249"/>
+    <n v="6243"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="4713"/>
+    <n v="4712"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="1004"/>
+    <n v="1003"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="123"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="96"/>
+    <n v="95"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="78"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
@@ -24802,207 +26119,207 @@
     <s v="Number"/>
     <n v="47"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="47"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="474"/>
+    <n v="480"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="440"/>
+    <n v="441"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="262"/>
+    <n v="265"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="261"/>
+    <n v="263"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="390"/>
+    <n v="397"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="297"/>
+    <n v="304"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="430"/>
+    <n v="431"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="219"/>
+    <n v="220"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="160"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="201"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="159"/>
+    <n v="158"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="100"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="165"/>
+    <n v="163"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="32"/>
+    <n v="31"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="155"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="113"/>
   </r>
@@ -25090,171 +26407,171 @@
     <s v="Number"/>
     <n v="7253"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1855"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1522"/>
+    <n v="1513"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="1935"/>
+    <n v="1934"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="1735"/>
+    <n v="1733"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="2153"/>
+    <n v="2154"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="3675"/>
+    <n v="3671"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="10355"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="6801"/>
+    <n v="6802"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1447"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="135"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="85"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="33"/>
+    <n v="32"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="174"/>
   </r>
@@ -25282,219 +26599,219 @@
     <s v="Number"/>
     <n v="39"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="50"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="385"/>
+    <n v="395"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="417"/>
+    <n v="419"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="313"/>
+    <n v="317"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="264"/>
+    <n v="263"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="389"/>
+    <n v="393"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="369"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="289"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="232"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="128"/>
+    <n v="127"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="151"/>
+    <n v="150"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="113"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="124"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="134"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
     <n v="44"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="124"/>
+    <n v="123"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="126"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="1923"/>
   </r>
@@ -25570,159 +26887,159 @@
     <s v="Number"/>
     <n v="7013"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="2154"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1493"/>
+    <n v="1489"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="2028"/>
+    <n v="2025"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="1700"/>
+    <n v="1698"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="2315"/>
+    <n v="2307"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="3713"/>
+    <n v="3706"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="12586"/>
+    <n v="12583"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="6757"/>
+    <n v="6753"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="1906"/>
+    <n v="1902"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="75"/>
+    <n v="76"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="39"/>
+    <n v="40"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
@@ -25762,159 +27079,159 @@
     <s v="Number"/>
     <n v="18"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="244"/>
+    <n v="247"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="271"/>
+    <n v="274"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="224"/>
+    <n v="226"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="242"/>
+    <n v="250"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="238"/>
+    <n v="245"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="238"/>
+    <n v="241"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="130"/>
+    <n v="134"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="140"/>
+    <n v="144"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="111"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="131"/>
+    <n v="130"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
     <n v="105"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
     <n v="105"/>
   </r>
@@ -26050,135 +27367,135 @@
     <s v="Number"/>
     <n v="5729"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="1811"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="1452"/>
+    <n v="1444"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="2008"/>
+    <n v="2001"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="2021"/>
+    <n v="2016"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="2581"/>
+    <n v="2575"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="4017"/>
+    <n v="4008"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="10881"/>
+    <n v="10879"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="5553"/>
+    <n v="5549"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="1655"/>
+    <n v="1652"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="29"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
@@ -26242,135 +27559,135 @@
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
-    <n v="245"/>
+    <n v="253"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
-    <n v="211"/>
+    <n v="218"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
     <s v="Mid-West"/>
     <s v="Number"/>
-    <n v="172"/>
+    <n v="177"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
     <s v="South-East"/>
     <s v="Number"/>
-    <n v="142"/>
+    <n v="148"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
-    <n v="221"/>
+    <n v="230"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="208"/>
+    <n v="211"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
-    <n v="116"/>
+    <n v="120"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
-    <n v="97"/>
+    <n v="100"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
     <s v="Border"/>
     <s v="Number"/>
     <n v="80"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
     <s v="West"/>
     <s v="Number"/>
     <n v="112"/>
   </r>
@@ -26398,53 +27715,533 @@
     <s v="Number"/>
     <n v="66"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
     <s v="South-West"/>
     <s v="Number"/>
     <n v="104"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
     <s v="Dublin"/>
     <s v="Number"/>
-    <n v="30"/>
+    <n v="29"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
     <s v="Mid-East"/>
     <s v="Number"/>
     <n v="59"/>
   </r>
   <r>
     <s v="NDA11"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
     <s v="Midlands"/>
     <s v="Number"/>
     <n v="48"/>
   </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="2198"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="2511"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="Number"/>
+    <n v="2541"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="Number"/>
+    <n v="2675"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="Number"/>
+    <n v="4744"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="13844"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="Number"/>
+    <n v="7430"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All connections"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="2144"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="1860"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="2195"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="Number"/>
+    <n v="2292"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="Number"/>
+    <n v="2523"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="Number"/>
+    <n v="4437"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="13681"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="Number"/>
+    <n v="7223"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="New dwelling completion"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="2004"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Unfinished"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Reconnection"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="NDA11"/>
+    <s v="ESB Connections"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Non-Dwelling"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
 </pivotCacheRecords>
 </file>