--- v0 (2025-12-08)
+++ v1 (2026-07-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27014f1042bf4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62930764b7bc45ed990c1667a1beb4d9.psmdcp" Id="Rf55bf24bb7634b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e591f678f44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae730e353c984f3680b239f55e07baa0.psmdcp" Id="Rae0053b3fe6b43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average New Dwelling Size</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/10/2025 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -228,50 +228,53 @@
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>NDA08C02</x:t>
   </x:si>
   <x:si>
     <x:t>Weight in Mix</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -434,127 +437,129 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="15">
+      <items count="16">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
+        <item x="15"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="15">
+      <items count="16">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
+        <item x="15"/>
       </items>
     </pivotField>
     <pivotField name="C02342V02816" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Dwelling Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H91" totalsRowShown="0">
-  <x:autoFilter ref="A1:H91"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H97" totalsRowShown="0">
+  <x:autoFilter ref="A1:H97"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02342V02816"/>
     <x:tableColumn id="6" name="Dwelling Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1053,51 +1058,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H91"/>
+  <x:dimension ref="A1:H97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1118,51 +1123,51 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
@@ -1196,51 +1201,51 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
@@ -1248,51 +1253,51 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H8" s="0">
@@ -1300,51 +1305,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="0">
@@ -1352,103 +1357,103 @@
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
@@ -1456,155 +1461,155 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0">
@@ -1820,51 +1825,51 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="0">
@@ -1898,51 +1903,51 @@
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H33" s="0">
@@ -2132,77 +2137,77 @@
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H43" s="0">
@@ -2210,51 +2215,51 @@
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0">
@@ -2262,1221 +2267,1377 @@
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>68.8</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B48" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>19.4</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="B49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>11.8</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>71.3</x:v>
+        <x:v>68.8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>19.6</x:v>
+        <x:v>19.4</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>9.1</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>64.5</x:v>
+        <x:v>71.3</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>25.2</x:v>
+        <x:v>19.6</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>10.3</x:v>
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>53.9</x:v>
+        <x:v>64.5</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>32.5</x:v>
+        <x:v>25.2</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>13.6</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>45</x:v>
+        <x:v>53.9</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>45.7</x:v>
+        <x:v>32.5</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>9.3</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>36.9</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>51.7</x:v>
+        <x:v>45.7</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>11.4</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>29.7</x:v>
+        <x:v>36.9</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>55.2</x:v>
+        <x:v>51.7</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>15.1</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>26.1</x:v>
+        <x:v>29.6</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>61.5</x:v>
+        <x:v>55.3</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>12.4</x:v>
+        <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>24.1</x:v>
+        <x:v>26.1</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>59.6</x:v>
+        <x:v>61.5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>16.3</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H74" s="0">
         <x:v>24.2</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>56.9</x:v>
+        <x:v>59.5</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>18.9</x:v>
+        <x:v>16.3</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>23</x:v>
+        <x:v>24.2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>52.2</x:v>
+        <x:v>56.9</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>24.8</x:v>
+        <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>18.4</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>51.1</x:v>
+        <x:v>52.2</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>30.5</x:v>
+        <x:v>24.8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>16.8</x:v>
+        <x:v>18.4</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>47.7</x:v>
+        <x:v>51.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>35.5</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>17.5</x:v>
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>53.7</x:v>
+        <x:v>47.7</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>28.8</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>17</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>50.3</x:v>
+        <x:v>53.8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>28.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H91" s="0">
-        <x:v>32.7</x:v>
+      <x:c r="C92" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
+        <x:v>16.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H93" s="0">
+        <x:v>50.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H94" s="0">
+        <x:v>33.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H95" s="0">
+        <x:v>18.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H96" s="0">
+        <x:v>51.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H97" s="0">
+        <x:v>30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3524,374 +3685,378 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="NDA08C01"/>
         <x:s v="NDA08C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Average New Dwelling Size"/>
         <x:s v="Weight in Mix"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="3">
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Dwelling Type">
       <x:sharedItems count="3">
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Square Meters"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.1" maxValue="245" count="78">
-        <x:n v="245"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.1" maxValue="246" count="80">
+        <x:n v="246"/>
         <x:n v="110"/>
         <x:n v="72"/>
         <x:n v="117"/>
-        <x:n v="66"/>
-        <x:n v="127"/>
+        <x:n v="65"/>
+        <x:n v="245"/>
+        <x:n v="128"/>
         <x:n v="74"/>
-        <x:n v="238"/>
-        <x:n v="143"/>
+        <x:n v="239"/>
+        <x:n v="144"/>
+        <x:n v="73"/>
         <x:n v="234"/>
-        <x:n v="138"/>
-[...3 lines deleted...]
-        <x:n v="77"/>
+        <x:n v="139"/>
+        <x:n v="80"/>
+        <x:n v="237"/>
+        <x:n v="137"/>
+        <x:n v="76"/>
         <x:n v="130"/>
         <x:n v="82"/>
         <x:n v="231"/>
+        <x:n v="127"/>
         <x:n v="83"/>
         <x:n v="123"/>
+        <x:n v="228"/>
+        <x:n v="120"/>
         <x:n v="227"/>
-        <x:n v="120"/>
-[...1 lines deleted...]
-        <x:n v="226"/>
         <x:n v="78"/>
         <x:n v="118"/>
-        <x:n v="73"/>
         <x:n v="70"/>
-        <x:n v="217"/>
-[...1 lines deleted...]
-        <x:n v="204"/>
+        <x:n v="219"/>
         <x:n v="112"/>
-        <x:n v="69"/>
+        <x:n v="213"/>
+        <x:n v="195"/>
+        <x:n v="115"/>
         <x:n v="68.8"/>
         <x:n v="19.4"/>
         <x:n v="11.8"/>
         <x:n v="71.3"/>
         <x:n v="19.6"/>
         <x:n v="9.1"/>
         <x:n v="64.5"/>
         <x:n v="25.2"/>
         <x:n v="10.3"/>
         <x:n v="53.9"/>
         <x:n v="32.5"/>
         <x:n v="13.6"/>
         <x:n v="45"/>
         <x:n v="45.7"/>
         <x:n v="9.3"/>
         <x:n v="36.9"/>
         <x:n v="51.7"/>
         <x:n v="11.4"/>
-        <x:n v="29.7"/>
-        <x:n v="55.2"/>
+        <x:n v="29.6"/>
+        <x:n v="55.3"/>
         <x:n v="15.1"/>
         <x:n v="26.1"/>
         <x:n v="61.5"/>
         <x:n v="12.4"/>
-        <x:n v="24.1"/>
-        <x:n v="59.6"/>
+        <x:n v="24.2"/>
+        <x:n v="59.5"/>
         <x:n v="16.3"/>
-        <x:n v="24.2"/>
         <x:n v="56.9"/>
         <x:n v="18.9"/>
         <x:n v="23"/>
         <x:n v="52.2"/>
         <x:n v="24.8"/>
         <x:n v="18.4"/>
         <x:n v="51.1"/>
         <x:n v="30.5"/>
         <x:n v="16.8"/>
         <x:n v="47.7"/>
         <x:n v="35.5"/>
-        <x:n v="17.5"/>
-        <x:n v="53.7"/>
+        <x:n v="17.4"/>
+        <x:n v="53.8"/>
         <x:n v="28.8"/>
-        <x:n v="17"/>
-[...1 lines deleted...]
-        <x:n v="32.7"/>
+        <x:n v="50.5"/>
+        <x:n v="33.2"/>
+        <x:n v="18.1"/>
+        <x:n v="51.9"/>
+        <x:n v="30"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="245"/>
+    <n v="246"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="110"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="72"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="245"/>
+    <n v="246"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="66"/>
+    <n v="65"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="127"/>
+    <n v="128"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="74"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="238"/>
+    <n v="239"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="143"/>
+    <n v="144"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="74"/>
+    <n v="73"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="234"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="138"/>
+    <n v="139"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="79"/>
+    <n v="80"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="236"/>
+    <n v="237"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="136"/>
+    <n v="137"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="77"/>
+    <n v="76"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="234"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="130"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
@@ -3947,81 +4112,81 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="123"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="83"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="227"/>
+    <n v="228"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="120"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="80"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="226"/>
+    <n v="227"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="78"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2022"/>
@@ -4067,101 +4232,131 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="217"/>
+    <n v="219"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="111"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="204"/>
+    <n v="213"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="112"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="69"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="NDA08C01"/>
+    <s v="Average New Dwelling Size"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="Square Meters"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="NDA08C01"/>
+    <s v="Average New Dwelling Size"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="Square Meters"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="NDA08C01"/>
+    <s v="Average New Dwelling Size"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="Square Meters"/>
+    <n v="73"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
     <n v="68.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="19.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
@@ -4307,121 +4502,121 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="51.7"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="11.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="29.7"/>
+    <n v="29.6"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="55.2"/>
+    <n v="55.3"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="15.1"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
     <n v="26.1"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="61.5"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="12.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="24.1"/>
+    <n v="24.2"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="59.6"/>
+    <n v="59.5"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="16.3"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
     <n v="24.2"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2020"/>
@@ -4517,79 +4712,109 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="47.7"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="35.5"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="17.5"/>
+    <n v="17.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="53.7"/>
+    <n v="53.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="28.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="17"/>
+    <n v="16.3"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="50.3"/>
+    <n v="50.5"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
-    <n v="32.7"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="NDA08C02"/>
+    <s v="Weight in Mix"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="06"/>
+    <s v="Single house"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="NDA08C02"/>
+    <s v="Weight in Mix"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="07"/>
+    <s v="Scheme house"/>
+    <s v="%"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="NDA08C02"/>
+    <s v="Weight in Mix"/>
+    <s v="2026"/>
+    <s v="2026"/>
+    <s v="08"/>
+    <s v="Apartment"/>
+    <s v="%"/>
+    <n v="30"/>
   </r>
 </pivotCacheRecords>
 </file>