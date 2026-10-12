--- v1 (2026-07-25)
+++ v2 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e591f678f44ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae730e353c984f3680b239f55e07baa0.psmdcp" Id="Rae0053b3fe6b43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a9f60416ed45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4a73b084a8d4372ba697ad586d94de8.psmdcp" Id="Ra317a1a45417413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average New Dwelling Size</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -1175,103 +1175,103 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
@@ -1435,51 +1435,51 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
@@ -1487,51 +1487,51 @@
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
@@ -1565,51 +1565,51 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0">
@@ -1981,51 +1981,51 @@
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H36" s="0">
@@ -2059,51 +2059,51 @@
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H39" s="0">
@@ -2137,51 +2137,51 @@
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0">
@@ -2215,51 +2215,51 @@
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0">
@@ -2267,129 +2267,129 @@
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H50" s="0">
@@ -2995,77 +2995,77 @@
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>24.2</x:v>
+        <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>59.5</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H76" s="0">
@@ -3463,77 +3463,77 @@
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>16.3</x:v>
+        <x:v>16.2</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>50.5</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H94" s="0">
@@ -3541,77 +3541,77 @@
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>18.1</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>51.9</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H97" s="0">
@@ -3745,188 +3745,193 @@
         <x:s v="2025"/>
         <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="3">
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Dwelling Type">
       <x:sharedItems count="3">
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Square Meters"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.1" maxValue="246" count="80">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.1" maxValue="247" count="85">
         <x:n v="246"/>
         <x:n v="110"/>
-        <x:n v="72"/>
-        <x:n v="117"/>
+        <x:n v="70"/>
+        <x:n v="247"/>
+        <x:n v="118"/>
         <x:n v="65"/>
         <x:n v="245"/>
         <x:n v="128"/>
         <x:n v="74"/>
         <x:n v="239"/>
         <x:n v="144"/>
         <x:n v="73"/>
-        <x:n v="234"/>
+        <x:n v="235"/>
         <x:n v="139"/>
-        <x:n v="80"/>
+        <x:n v="79"/>
         <x:n v="237"/>
         <x:n v="137"/>
-        <x:n v="76"/>
+        <x:n v="77"/>
+        <x:n v="234"/>
         <x:n v="130"/>
         <x:n v="82"/>
         <x:n v="231"/>
         <x:n v="127"/>
         <x:n v="83"/>
         <x:n v="123"/>
         <x:n v="228"/>
         <x:n v="120"/>
+        <x:n v="80"/>
         <x:n v="227"/>
+        <x:n v="117"/>
         <x:n v="78"/>
-        <x:n v="118"/>
-[...1 lines deleted...]
-        <x:n v="219"/>
+        <x:n v="218"/>
         <x:n v="112"/>
-        <x:n v="213"/>
-[...1 lines deleted...]
-        <x:n v="115"/>
+        <x:n v="214"/>
+        <x:n v="69"/>
+        <x:n v="204"/>
+        <x:n v="72"/>
         <x:n v="68.8"/>
         <x:n v="19.4"/>
         <x:n v="11.8"/>
         <x:n v="71.3"/>
         <x:n v="19.6"/>
         <x:n v="9.1"/>
         <x:n v="64.5"/>
         <x:n v="25.2"/>
         <x:n v="10.3"/>
         <x:n v="53.9"/>
         <x:n v="32.5"/>
         <x:n v="13.6"/>
         <x:n v="45"/>
         <x:n v="45.7"/>
         <x:n v="9.3"/>
         <x:n v="36.9"/>
         <x:n v="51.7"/>
         <x:n v="11.4"/>
         <x:n v="29.6"/>
         <x:n v="55.3"/>
         <x:n v="15.1"/>
         <x:n v="26.1"/>
         <x:n v="61.5"/>
         <x:n v="12.4"/>
+        <x:n v="24.1"/>
+        <x:n v="59.6"/>
+        <x:n v="16.3"/>
         <x:n v="24.2"/>
-        <x:n v="59.5"/>
-        <x:n v="16.3"/>
         <x:n v="56.9"/>
         <x:n v="18.9"/>
         <x:n v="23"/>
         <x:n v="52.2"/>
         <x:n v="24.8"/>
         <x:n v="18.4"/>
         <x:n v="51.1"/>
         <x:n v="30.5"/>
         <x:n v="16.8"/>
         <x:n v="47.7"/>
         <x:n v="35.5"/>
         <x:n v="17.4"/>
         <x:n v="53.8"/>
         <x:n v="28.8"/>
-        <x:n v="50.5"/>
+        <x:n v="16.2"/>
+        <x:n v="50.6"/>
         <x:n v="33.2"/>
-        <x:n v="18.1"/>
-        <x:n v="51.9"/>
+        <x:n v="17"/>
+        <x:n v="53"/>
         <x:n v="30"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="246"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="110"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="72"/>
+    <n v="70"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="246"/>
+    <n v="247"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="117"/>
+    <n v="118"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="65"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="245"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
@@ -3962,101 +3967,101 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="144"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="73"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="234"/>
+    <n v="235"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="139"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="80"/>
+    <n v="79"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="237"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="137"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="76"/>
+    <n v="77"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
     <n v="234"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="130"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
@@ -4172,191 +4177,191 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="78"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="227"/>
+    <n v="228"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="118"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="73"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="227"/>
+    <n v="228"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="219"/>
+    <n v="218"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="112"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="213"/>
+    <n v="214"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
     <n v="112"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="70"/>
+    <n v="69"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Square Meters"/>
-    <n v="195"/>
+    <n v="204"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Square Meters"/>
-    <n v="115"/>
+    <n v="112"/>
   </r>
   <r>
     <s v="NDA08C01"/>
     <s v="Average New Dwelling Size"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Square Meters"/>
-    <n v="73"/>
+    <n v="72"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
     <n v="68.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="19.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2011"/>
@@ -4562,61 +4567,61 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="61.5"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="12.4"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="24.2"/>
+    <n v="24.1"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="59.5"/>
+    <n v="59.6"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="16.3"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
     <n v="24.2"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2020"/>
@@ -4742,79 +4747,79 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
     <n v="53.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="28.8"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="16.3"/>
+    <n v="16.2"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="50.5"/>
+    <n v="50.6"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="33.2"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="%"/>
-    <n v="18.1"/>
+    <n v="17"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="%"/>
-    <n v="51.9"/>
+    <n v="53"/>
   </r>
   <r>
     <s v="NDA08C02"/>
     <s v="Weight in Mix"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="%"/>
     <n v="30"/>
   </r>
 </pivotCacheRecords>
 </file>