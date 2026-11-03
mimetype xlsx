--- v3 (2026-09-09)
+++ v4 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29fae9bf90f43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c88433e0d42741278dac5c12af7e83f4.psmdcp" Id="R72a70ced770d4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc175ce25f0749c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73663ba65ef8425e9a16edfc21cb997c.psmdcp" Id="R982a0c2cd38441be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA07</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average New Dwelling Size</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2026 11:00:00</x:t>
+    <x:t>29/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -1130,51 +1130,51 @@
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
@@ -1208,51 +1208,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
@@ -1312,51 +1312,51 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
@@ -1468,207 +1468,207 @@
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>199.1</x:v>
+        <x:v>198.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>205.2</x:v>
+        <x:v>203.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>197.6</x:v>
+        <x:v>196.9</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>185.9</x:v>
+        <x:v>185.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>176.7</x:v>
+        <x:v>175.9</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H23" s="0">
@@ -1676,285 +1676,285 @@
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>153.5</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>149</x:v>
+        <x:v>148.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>142.8</x:v>
+        <x:v>142.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>138.6</x:v>
+        <x:v>138.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>132.4</x:v>
+        <x:v>132.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>124.3</x:v>
+        <x:v>124.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>118.9</x:v>
+        <x:v>118.7</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>118.3</x:v>
+        <x:v>118.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>114.3</x:v>
+        <x:v>113.5</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>115.4</x:v>
+        <x:v>110.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2058,178 +2058,179 @@
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
         <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04530">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Index"/>
         <x:s v="Square Meters"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="69" maxValue="205.2" count="30">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="66" maxValue="203.5" count="31">
         <x:n v="119"/>
-        <x:n v="123"/>
+        <x:n v="122"/>
         <x:n v="118"/>
         <x:n v="111"/>
-        <x:n v="106"/>
+        <x:n v="105"/>
         <x:n v="100"/>
         <x:n v="92"/>
         <x:n v="89"/>
-        <x:n v="86"/>
+        <x:n v="85"/>
         <x:n v="83"/>
         <x:n v="79"/>
         <x:n v="74"/>
         <x:n v="71"/>
-        <x:n v="69"/>
-[...4 lines deleted...]
-        <x:n v="176.7"/>
+        <x:n v="68"/>
+        <x:n v="66"/>
+        <x:n v="198.1"/>
+        <x:n v="203.5"/>
+        <x:n v="196.9"/>
+        <x:n v="185.1"/>
+        <x:n v="175.9"/>
         <x:n v="166.9"/>
-        <x:n v="153.5"/>
-[...8 lines deleted...]
-        <x:n v="115.4"/>
+        <x:n v="153"/>
+        <x:n v="148.6"/>
+        <x:n v="142.4"/>
+        <x:n v="138.3"/>
+        <x:n v="132.1"/>
+        <x:n v="124.1"/>
+        <x:n v="118.7"/>
+        <x:n v="118.2"/>
+        <x:n v="113.5"/>
+        <x:n v="110.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="119"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
-    <n v="123"/>
+    <n v="122"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="118"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="111"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
-    <n v="106"/>
+    <n v="105"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="100"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="92"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="89"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
-    <n v="86"/>
+    <n v="85"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="83"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="79"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2022"/>
@@ -2245,199 +2246,199 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="71"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
     <n v="71"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
-    <n v="69"/>
+    <n v="68"/>
   </r>
   <r>
     <s v="NDA07C01"/>
     <s v="Average New Dwelling Size Index (2016=100)"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Index"/>
-    <n v="69"/>
+    <n v="66"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="199.1"/>
+    <n v="198.1"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="205.2"/>
+    <n v="203.5"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="197.6"/>
+    <n v="196.9"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="185.9"/>
+    <n v="185.1"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="176.7"/>
+    <n v="175.9"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
     <n v="166.9"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="153.5"/>
+    <n v="153"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="149"/>
+    <n v="148.6"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="142.8"/>
+    <n v="142.4"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="138.6"/>
+    <n v="138.3"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="132.4"/>
+    <n v="132.1"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="124.3"/>
+    <n v="124.1"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="118.9"/>
+    <n v="118.7"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="118.3"/>
+    <n v="118.2"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="114.3"/>
+    <n v="113.5"/>
   </r>
   <r>
     <s v="NDA07C02"/>
     <s v="Average New Dwelling Size"/>
     <s v="2026"/>
     <s v="2026"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Square Meters"/>
-    <n v="115.4"/>
+    <n v="110.9"/>
   </r>
 </pivotCacheRecords>
 </file>