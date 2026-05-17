--- v3 (2026-03-31)
+++ v4 (2026-05-17)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5178b02c82364646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/607f767a88bb4e37b9f1f49dfc5d5a15.psmdcp" Id="R622af9425e274c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7a20461cd64bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7b6d5ae2b264083a684a9085b986eef.psmdcp" Id="R7a39b66ff81144be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -1796,51 +1796,51 @@
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>9728</x:v>
+        <x:v>9726</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H29" s="0">
@@ -1848,77 +1848,77 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>2467</x:v>
+        <x:v>2470</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H32" s="0">
@@ -1926,51 +1926,51 @@
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>14228</x:v>
+        <x:v>14223</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H34" s="0">
@@ -1978,77 +1978,77 @@
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>2652</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>920</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H37" s="0">
@@ -2056,51 +2056,51 @@
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>17786</x:v>
+        <x:v>17782</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H39" s="0">
@@ -2108,77 +2108,77 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>2819</x:v>
+        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>879</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H42" s="0">
@@ -2186,51 +2186,51 @@
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>21034</x:v>
+        <x:v>21023</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H44" s="0">
@@ -2238,77 +2238,77 @@
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>2755</x:v>
+        <x:v>2768</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>841</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H47" s="0">
@@ -2316,51 +2316,51 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>20491</x:v>
+        <x:v>20487</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H49" s="0">
@@ -2368,77 +2368,77 @@
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>2641</x:v>
+        <x:v>2646</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>942</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H52" s="0">
@@ -2446,51 +2446,51 @@
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>20456</x:v>
+        <x:v>20451</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H54" s="0">
@@ -2498,77 +2498,77 @@
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>2784</x:v>
+        <x:v>2792</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>1084</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H57" s="0">
@@ -2576,51 +2576,51 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>29622</x:v>
+        <x:v>29614</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H59" s="0">
@@ -2628,77 +2628,77 @@
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>2662</x:v>
+        <x:v>2671</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>941</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H62" s="0">
@@ -2706,51 +2706,51 @@
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>32486</x:v>
+        <x:v>32473</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H64" s="0">
@@ -2758,51 +2758,51 @@
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>1738</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H66" s="0">
@@ -2836,51 +2836,51 @@
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>30147</x:v>
+        <x:v>30136</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -2888,51 +2888,51 @@
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>1433</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H71" s="0">
@@ -2966,129 +2966,129 @@
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>36284</x:v>
+        <x:v>36246</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>1268</x:v>
+        <x:v>1311</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3195,126 +3195,125 @@
     </x:cacheField>
     <x:cacheField name="C03451V04162">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Connection">
       <x:sharedItems count="5">
         <x:s v="All connections"/>
         <x:s v="New dwelling completion"/>
         <x:s v="Unfinished"/>
         <x:s v="Reconnection"/>
         <x:s v="Non-Dwelling"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="48" maxValue="38087" count="75">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="46" maxValue="38087" count="74">
         <x:n v="10289"/>
         <x:n v="6994"/>
         <x:n v="1378"/>
         <x:n v="1090"/>
         <x:n v="827"/>
         <x:n v="8345"/>
         <x:n v="4911"/>
         <x:n v="1451"/>
         <x:n v="1260"/>
         <x:n v="723"/>
         <x:n v="8207"/>
         <x:n v="4575"/>
         <x:n v="1506"/>
         <x:n v="1473"/>
         <x:n v="653"/>
         <x:n v="10929"/>
         <x:n v="5518"/>
         <x:n v="2368"/>
         <x:n v="2290"/>
         <x:n v="753"/>
         <x:n v="12623"/>
         <x:n v="7219"/>
         <x:n v="1671"/>
         <x:n v="2888"/>
         <x:n v="845"/>
         <x:n v="14923"/>
-        <x:n v="9728"/>
+        <x:n v="9726"/>
         <x:n v="1900"/>
-        <x:n v="2467"/>
-        <x:n v="828"/>
+        <x:n v="2470"/>
         <x:n v="19185"/>
-        <x:n v="14228"/>
+        <x:n v="14223"/>
         <x:n v="1385"/>
-        <x:n v="2652"/>
-        <x:n v="920"/>
+        <x:n v="2661"/>
+        <x:n v="916"/>
         <x:n v="22392"/>
-        <x:n v="17786"/>
+        <x:n v="17782"/>
         <x:n v="908"/>
-        <x:n v="2819"/>
-        <x:n v="879"/>
+        <x:n v="2824"/>
+        <x:n v="878"/>
         <x:n v="25389"/>
-        <x:n v="21034"/>
+        <x:n v="21023"/>
         <x:n v="759"/>
-        <x:n v="2755"/>
-        <x:n v="841"/>
+        <x:n v="2768"/>
+        <x:n v="839"/>
         <x:n v="24667"/>
-        <x:n v="20491"/>
+        <x:n v="20487"/>
         <x:n v="593"/>
-        <x:n v="2641"/>
-        <x:n v="942"/>
+        <x:n v="2646"/>
+        <x:n v="941"/>
         <x:n v="24846"/>
-        <x:n v="20456"/>
+        <x:n v="20451"/>
         <x:n v="522"/>
-        <x:n v="2784"/>
-        <x:n v="1084"/>
+        <x:n v="2792"/>
+        <x:n v="1081"/>
         <x:n v="33756"/>
-        <x:n v="29622"/>
+        <x:n v="29614"/>
         <x:n v="531"/>
-        <x:n v="2662"/>
-        <x:n v="941"/>
+        <x:n v="2671"/>
+        <x:n v="940"/>
         <x:n v="35236"/>
-        <x:n v="32486"/>
+        <x:n v="32473"/>
         <x:n v="209"/>
-        <x:n v="1738"/>
+        <x:n v="1751"/>
         <x:n v="803"/>
         <x:n v="32252"/>
-        <x:n v="30147"/>
+        <x:n v="30136"/>
         <x:n v="92"/>
-        <x:n v="1433"/>
+        <x:n v="1444"/>
         <x:n v="579"/>
         <x:n v="38087"/>
-        <x:n v="36284"/>
-[...2 lines deleted...]
-        <x:n v="487"/>
+        <x:n v="36246"/>
+        <x:n v="46"/>
+        <x:n v="1311"/>
+        <x:n v="484"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10289"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
@@ -3547,509 +3546,509 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="845"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="14923"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9728"/>
+    <n v="9726"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="1900"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2467"/>
+    <n v="2470"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="828"/>
+    <n v="827"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="19185"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="14228"/>
+    <n v="14223"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="1385"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2652"/>
+    <n v="2661"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="920"/>
+    <n v="916"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="22392"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="17786"/>
+    <n v="17782"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="908"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2819"/>
+    <n v="2824"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="879"/>
+    <n v="878"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="25389"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="21034"/>
+    <n v="21023"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="759"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2755"/>
+    <n v="2768"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="841"/>
+    <n v="839"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="24667"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="20491"/>
+    <n v="20487"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="593"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2641"/>
+    <n v="2646"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="942"/>
+    <n v="941"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="24846"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="20456"/>
+    <n v="20451"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="522"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2784"/>
+    <n v="2792"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="1084"/>
+    <n v="1081"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="33756"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="29622"/>
+    <n v="29614"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="531"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2662"/>
+    <n v="2671"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="941"/>
+    <n v="940"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="35236"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="32486"/>
+    <n v="32473"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="209"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1738"/>
+    <n v="1751"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="803"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="32252"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="30147"/>
+    <n v="30136"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="92"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1433"/>
+    <n v="1444"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="579"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="38087"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="36284"/>
+    <n v="36246"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="48"/>
+    <n v="46"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1268"/>
+    <n v="1311"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="487"/>
+    <n v="484"/>
   </r>
 </pivotCacheRecords>
 </file>