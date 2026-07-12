--- v4 (2026-05-17)
+++ v5 (2026-07-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7a20461cd64bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7b6d5ae2b264083a684a9085b986eef.psmdcp" Id="R7a39b66ff81144be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a6c69f3daa468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17dce4b1c4564b96bb3558eb8243c31b.psmdcp" Id="R86eda64a83f5492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>