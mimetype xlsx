--- v5 (2026-07-12)
+++ v6 (2026-08-26)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a6c69f3daa468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17dce4b1c4564b96bb3558eb8243c31b.psmdcp" Id="R86eda64a83f5492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d1bbfd80b4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df130c51aca54e81b424a1d1099a452d.psmdcp" Id="R66ca137df9794aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>ESB Connections</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
@@ -1796,51 +1796,51 @@
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>9726</x:v>
+        <x:v>9720</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H29" s="0">
@@ -1848,77 +1848,77 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>2470</x:v>
+        <x:v>2478</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H32" s="0">
@@ -1926,51 +1926,51 @@
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>14223</x:v>
+        <x:v>14218</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H34" s="0">
@@ -1978,77 +1978,77 @@
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>2661</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>916</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H37" s="0">
@@ -2056,51 +2056,51 @@
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>17782</x:v>
+        <x:v>17777</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H39" s="0">
@@ -2108,51 +2108,51 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>2824</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H41" s="0">
@@ -2186,103 +2186,103 @@
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>21023</x:v>
+        <x:v>21012</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>759</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>2768</x:v>
+        <x:v>2781</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H46" s="0">
@@ -2316,51 +2316,51 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>20487</x:v>
+        <x:v>20483</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H49" s="0">
@@ -2368,77 +2368,77 @@
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>2646</x:v>
+        <x:v>2651</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>941</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H52" s="0">
@@ -2446,103 +2446,103 @@
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>20451</x:v>
+        <x:v>20443</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>2792</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H56" s="0">
@@ -2576,103 +2576,103 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>29614</x:v>
+        <x:v>29609</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>2671</x:v>
+        <x:v>2677</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H61" s="0">
@@ -2706,51 +2706,51 @@
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>32473</x:v>
+        <x:v>32463</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H64" s="0">
@@ -2758,51 +2758,51 @@
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>1751</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H66" s="0">
@@ -2836,51 +2836,51 @@
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>30136</x:v>
+        <x:v>30124</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -2888,77 +2888,77 @@
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>1444</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>579</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H72" s="0">
@@ -2966,51 +2966,51 @@
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>36246</x:v>
+        <x:v>36215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H74" s="0">
@@ -3018,51 +3018,51 @@
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>1311</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H76" s="0">
@@ -3222,97 +3222,97 @@
         <x:n v="6994"/>
         <x:n v="1378"/>
         <x:n v="1090"/>
         <x:n v="827"/>
         <x:n v="8345"/>
         <x:n v="4911"/>
         <x:n v="1451"/>
         <x:n v="1260"/>
         <x:n v="723"/>
         <x:n v="8207"/>
         <x:n v="4575"/>
         <x:n v="1506"/>
         <x:n v="1473"/>
         <x:n v="653"/>
         <x:n v="10929"/>
         <x:n v="5518"/>
         <x:n v="2368"/>
         <x:n v="2290"/>
         <x:n v="753"/>
         <x:n v="12623"/>
         <x:n v="7219"/>
         <x:n v="1671"/>
         <x:n v="2888"/>
         <x:n v="845"/>
         <x:n v="14923"/>
-        <x:n v="9726"/>
+        <x:n v="9720"/>
         <x:n v="1900"/>
-        <x:n v="2470"/>
+        <x:n v="2478"/>
+        <x:n v="825"/>
         <x:n v="19185"/>
-        <x:n v="14223"/>
+        <x:n v="14218"/>
         <x:n v="1385"/>
-        <x:n v="2661"/>
-        <x:n v="916"/>
+        <x:n v="2669"/>
+        <x:n v="913"/>
         <x:n v="22392"/>
-        <x:n v="17782"/>
+        <x:n v="17777"/>
         <x:n v="908"/>
-        <x:n v="2824"/>
+        <x:n v="2829"/>
         <x:n v="878"/>
         <x:n v="25389"/>
-        <x:n v="21023"/>
-[...1 lines deleted...]
-        <x:n v="2768"/>
+        <x:n v="21012"/>
+        <x:n v="757"/>
+        <x:n v="2781"/>
         <x:n v="839"/>
         <x:n v="24667"/>
-        <x:n v="20487"/>
+        <x:n v="20483"/>
         <x:n v="593"/>
-        <x:n v="2646"/>
-        <x:n v="941"/>
+        <x:n v="2651"/>
+        <x:n v="940"/>
         <x:n v="24846"/>
-        <x:n v="20451"/>
-[...1 lines deleted...]
-        <x:n v="2792"/>
+        <x:n v="20443"/>
+        <x:n v="521"/>
+        <x:n v="2801"/>
         <x:n v="1081"/>
         <x:n v="33756"/>
-        <x:n v="29614"/>
-[...2 lines deleted...]
-        <x:n v="940"/>
+        <x:n v="29609"/>
+        <x:n v="530"/>
+        <x:n v="2677"/>
         <x:n v="35236"/>
-        <x:n v="32473"/>
+        <x:n v="32463"/>
         <x:n v="209"/>
-        <x:n v="1751"/>
+        <x:n v="1761"/>
         <x:n v="803"/>
         <x:n v="32252"/>
-        <x:n v="30136"/>
+        <x:n v="30124"/>
         <x:n v="92"/>
-        <x:n v="1444"/>
-        <x:n v="579"/>
+        <x:n v="1457"/>
+        <x:n v="578"/>
         <x:n v="38087"/>
-        <x:n v="36246"/>
+        <x:n v="36215"/>
         <x:n v="46"/>
-        <x:n v="1311"/>
+        <x:n v="1342"/>
         <x:n v="484"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="10289"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
@@ -3546,509 +3546,509 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="845"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="14923"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="9726"/>
+    <n v="9720"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="1900"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2470"/>
+    <n v="2478"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="827"/>
+    <n v="825"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="19185"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="14223"/>
+    <n v="14218"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="1385"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2661"/>
+    <n v="2669"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="916"/>
+    <n v="913"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="22392"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="17782"/>
+    <n v="17777"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="908"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2824"/>
+    <n v="2829"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="878"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="25389"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="21023"/>
+    <n v="21012"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="759"/>
+    <n v="757"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2768"/>
+    <n v="2781"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="839"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="24667"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="20487"/>
+    <n v="20483"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="593"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2646"/>
+    <n v="2651"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="941"/>
+    <n v="940"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="24846"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="20451"/>
+    <n v="20443"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="522"/>
+    <n v="521"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2792"/>
+    <n v="2801"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="1081"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="33756"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="29614"/>
+    <n v="29609"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
-    <n v="531"/>
+    <n v="530"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="2671"/>
+    <n v="2677"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="940"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="35236"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="32473"/>
+    <n v="32463"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="209"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1751"/>
+    <n v="1761"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="803"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="32252"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="30136"/>
+    <n v="30124"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="92"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1444"/>
+    <n v="1457"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
-    <n v="579"/>
+    <n v="578"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All connections"/>
     <s v="Number"/>
     <n v="38087"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="New dwelling completion"/>
     <s v="Number"/>
-    <n v="36246"/>
+    <n v="36215"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="Unfinished"/>
     <s v="Number"/>
     <n v="46"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="Reconnection"/>
     <s v="Number"/>
-    <n v="1311"/>
+    <n v="1342"/>
   </r>
   <r>
     <s v="NDA04"/>
     <s v="ESB Connections"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Non-Dwelling"/>
     <s v="Number"/>
     <n v="484"/>
   </r>
 </pivotCacheRecords>
 </file>