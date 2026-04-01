--- v0 (2026-02-12)
+++ v1 (2026-04-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9460fc787a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76237657299a4f9a8731b7572ef16fa1.psmdcp" Id="Rd6fa2b9c21a4452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a5445a06bc4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4078082d8454e3ba9a215b3067e3657.psmdcp" Id="Rc7c13ae1ce0d429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>