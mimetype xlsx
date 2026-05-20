--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a5445a06bc4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4078082d8454e3ba9a215b3067e3657.psmdcp" Id="Rc7c13ae1ce0d429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9683f445204548ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/518dec0e11394cd6944746fa3a606048.psmdcp" Id="R8031c9e3cedd47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/01/2026 11:00:00</x:t>
+    <x:t>30/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1629,77 +1629,77 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>9728</x:v>
+        <x:v>9726</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>3591</x:v>
+        <x:v>3590</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="0">
@@ -1707,181 +1707,181 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>1107</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>14228</x:v>
+        <x:v>14223</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>4218</x:v>
+        <x:v>4215</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>7857</x:v>
+        <x:v>7856</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>2153</x:v>
+        <x:v>2152</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>17786</x:v>
+        <x:v>17782</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H31" s="0">
@@ -1889,129 +1889,129 @@
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>10945</x:v>
+        <x:v>10944</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>2203</x:v>
+        <x:v>2200</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>21034</x:v>
+        <x:v>21023</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>5080</x:v>
+        <x:v>5078</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H36" s="0">
@@ -2019,103 +2019,103 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>3427</x:v>
+        <x:v>3418</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>20491</x:v>
+        <x:v>20487</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>4956</x:v>
+        <x:v>4952</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="0">
@@ -2149,77 +2149,77 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>20456</x:v>
+        <x:v>20451</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>4713</x:v>
+        <x:v>4709</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H44" s="0">
@@ -2227,103 +2227,103 @@
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>5072</x:v>
+        <x:v>5071</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>29622</x:v>
+        <x:v>29614</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>5462</x:v>
+        <x:v>5461</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H48" s="0">
@@ -2331,207 +2331,207 @@
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>9029</x:v>
+        <x:v>9022</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>32486</x:v>
+        <x:v>32473</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>5467</x:v>
+        <x:v>5459</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>15491</x:v>
+        <x:v>15490</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>11528</x:v>
+        <x:v>11524</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>30147</x:v>
+        <x:v>30136</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>5268</x:v>
+        <x:v>5258</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H56" s="0">
@@ -2539,155 +2539,155 @@
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>8687</x:v>
+        <x:v>8686</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>36284</x:v>
+        <x:v>36246</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>5929</x:v>
+        <x:v>5901</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>18308</x:v>
+        <x:v>18303</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>12047</x:v>
+        <x:v>12042</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2792,111 +2792,111 @@
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="446" maxValue="36284" count="60">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="446" maxValue="36246" count="60">
         <x:n v="6994"/>
         <x:n v="4814"/>
         <x:n v="1358"/>
         <x:n v="822"/>
         <x:n v="4911"/>
         <x:n v="3501"/>
         <x:n v="964"/>
         <x:n v="446"/>
         <x:n v="4575"/>
         <x:n v="2947"/>
         <x:n v="1155"/>
         <x:n v="473"/>
         <x:n v="5518"/>
         <x:n v="2975"/>
         <x:n v="1795"/>
         <x:n v="748"/>
         <x:n v="7219"/>
         <x:n v="3252"/>
         <x:n v="3294"/>
         <x:n v="673"/>
-        <x:n v="9728"/>
-        <x:n v="3591"/>
+        <x:n v="9726"/>
+        <x:n v="3590"/>
         <x:n v="5030"/>
-        <x:n v="1107"/>
-[...4 lines deleted...]
-        <x:n v="17786"/>
+        <x:n v="1106"/>
+        <x:n v="14223"/>
+        <x:n v="4215"/>
+        <x:n v="7856"/>
+        <x:n v="2152"/>
+        <x:n v="17782"/>
         <x:n v="4638"/>
-        <x:n v="10945"/>
-[...2 lines deleted...]
-        <x:n v="5080"/>
+        <x:n v="10944"/>
+        <x:n v="2200"/>
+        <x:n v="21023"/>
+        <x:n v="5078"/>
         <x:n v="12527"/>
-        <x:n v="3427"/>
-[...1 lines deleted...]
-        <x:n v="4956"/>
+        <x:n v="3418"/>
+        <x:n v="20487"/>
+        <x:n v="4952"/>
         <x:n v="11669"/>
         <x:n v="3866"/>
-        <x:n v="20456"/>
-        <x:n v="4713"/>
+        <x:n v="20451"/>
+        <x:n v="4709"/>
         <x:n v="10671"/>
-        <x:n v="5072"/>
-[...1 lines deleted...]
-        <x:n v="5462"/>
+        <x:n v="5071"/>
+        <x:n v="29614"/>
+        <x:n v="5461"/>
         <x:n v="15131"/>
-        <x:n v="9029"/>
-[...5 lines deleted...]
-        <x:n v="5268"/>
+        <x:n v="9022"/>
+        <x:n v="32473"/>
+        <x:n v="5459"/>
+        <x:n v="15490"/>
+        <x:n v="11524"/>
+        <x:n v="30136"/>
+        <x:n v="5258"/>
         <x:n v="16192"/>
-        <x:n v="8687"/>
-[...3 lines deleted...]
-        <x:n v="12047"/>
+        <x:n v="8686"/>
+        <x:n v="36246"/>
+        <x:n v="5901"/>
+        <x:n v="18303"/>
+        <x:n v="12042"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="6994"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
@@ -3069,419 +3069,419 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3294"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="673"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9728"/>
+    <n v="9726"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="3591"/>
+    <n v="3590"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="5030"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1107"/>
+    <n v="1106"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="14228"/>
+    <n v="14223"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4218"/>
+    <n v="4215"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="7857"/>
+    <n v="7856"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2153"/>
+    <n v="2152"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="17786"/>
+    <n v="17782"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="4638"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="10945"/>
+    <n v="10944"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2203"/>
+    <n v="2200"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="21034"/>
+    <n v="21023"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5080"/>
+    <n v="5078"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="12527"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3427"/>
+    <n v="3418"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="20491"/>
+    <n v="20487"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4956"/>
+    <n v="4952"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="11669"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3866"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="20456"/>
+    <n v="20451"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4713"/>
+    <n v="4709"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="10671"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="5072"/>
+    <n v="5071"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="29622"/>
+    <n v="29614"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5462"/>
+    <n v="5461"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="15131"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="9029"/>
+    <n v="9022"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="32486"/>
+    <n v="32473"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5467"/>
+    <n v="5459"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="15491"/>
+    <n v="15490"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="11528"/>
+    <n v="11524"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="30147"/>
+    <n v="30136"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5268"/>
+    <n v="5258"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="16192"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="8687"/>
+    <n v="8686"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="36284"/>
+    <n v="36246"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5929"/>
+    <n v="5901"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="18308"/>
+    <n v="18303"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="12047"/>
+    <n v="12042"/>
   </r>
 </pivotCacheRecords>
 </file>