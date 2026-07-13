--- v2 (2026-05-20)
+++ v3 (2026-07-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9683f445204548ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/518dec0e11394cd6944746fa3a606048.psmdcp" Id="R8031c9e3cedd47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0d142620054c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6cdaf2834914ce493bc90cb4f35feaa.psmdcp" Id="R9fc27cbd62dc40b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>