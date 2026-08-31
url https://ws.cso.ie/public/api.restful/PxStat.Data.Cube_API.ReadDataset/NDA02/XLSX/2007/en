--- v3 (2026-07-13)
+++ v4 (2026-08-31)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0d142620054c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6cdaf2834914ce493bc90cb4f35feaa.psmdcp" Id="R9fc27cbd62dc40b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa3e884fa84846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870b2f00e8db4e66812afa48b49313ac.psmdcp" Id="R987cc2afd05f49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/04/2026 11:00:00</x:t>
+    <x:t>30/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1629,181 +1629,181 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>9726</x:v>
+        <x:v>9720</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>3590</x:v>
+        <x:v>3587</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>5030</x:v>
+        <x:v>5028</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>1106</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>14223</x:v>
+        <x:v>14218</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>4215</x:v>
+        <x:v>4210</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="0">
@@ -1837,77 +1837,77 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>17782</x:v>
+        <x:v>17777</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>4638</x:v>
+        <x:v>4634</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H32" s="0">
@@ -1915,207 +1915,207 @@
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>2200</x:v>
+        <x:v>2199</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>21023</x:v>
+        <x:v>21012</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>5078</x:v>
+        <x:v>5070</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>12527</x:v>
+        <x:v>12525</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>3418</x:v>
+        <x:v>3417</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>20487</x:v>
+        <x:v>20483</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>4952</x:v>
+        <x:v>4948</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="0">
@@ -2149,77 +2149,77 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>20451</x:v>
+        <x:v>20443</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>4709</x:v>
+        <x:v>4702</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H44" s="0">
@@ -2227,207 +2227,207 @@
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>5071</x:v>
+        <x:v>5070</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>29614</x:v>
+        <x:v>29609</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>5461</x:v>
+        <x:v>5458</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>15131</x:v>
+        <x:v>15130</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>9022</x:v>
+        <x:v>9021</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>32473</x:v>
+        <x:v>32463</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>5459</x:v>
+        <x:v>5451</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H52" s="0">
@@ -2435,103 +2435,103 @@
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>11524</x:v>
+        <x:v>11522</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>30136</x:v>
+        <x:v>30124</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>5258</x:v>
+        <x:v>5247</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H56" s="0">
@@ -2539,155 +2539,155 @@
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>8686</x:v>
+        <x:v>8685</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>36246</x:v>
+        <x:v>36215</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>5901</x:v>
+        <x:v>5874</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>18303</x:v>
+        <x:v>18302</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>12042</x:v>
+        <x:v>12039</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2792,111 +2792,110 @@
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02342V02816">
       <x:sharedItems count="4">
         <x:s v="-"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of House">
       <x:sharedItems count="4">
         <x:s v="All house types"/>
         <x:s v="Single house"/>
         <x:s v="Scheme house"/>
         <x:s v="Apartment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="446" maxValue="36246" count="60">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="446" maxValue="36215" count="59">
         <x:n v="6994"/>
         <x:n v="4814"/>
         <x:n v="1358"/>
         <x:n v="822"/>
         <x:n v="4911"/>
         <x:n v="3501"/>
         <x:n v="964"/>
         <x:n v="446"/>
         <x:n v="4575"/>
         <x:n v="2947"/>
         <x:n v="1155"/>
         <x:n v="473"/>
         <x:n v="5518"/>
         <x:n v="2975"/>
         <x:n v="1795"/>
         <x:n v="748"/>
         <x:n v="7219"/>
         <x:n v="3252"/>
         <x:n v="3294"/>
         <x:n v="673"/>
-        <x:n v="9726"/>
-[...4 lines deleted...]
-        <x:n v="4215"/>
+        <x:n v="9720"/>
+        <x:n v="3587"/>
+        <x:n v="5028"/>
+        <x:n v="1105"/>
+        <x:n v="14218"/>
+        <x:n v="4210"/>
         <x:n v="7856"/>
         <x:n v="2152"/>
-        <x:n v="17782"/>
-        <x:n v="4638"/>
+        <x:n v="17777"/>
+        <x:n v="4634"/>
         <x:n v="10944"/>
-        <x:n v="2200"/>
-[...5 lines deleted...]
-        <x:n v="4952"/>
+        <x:n v="2199"/>
+        <x:n v="21012"/>
+        <x:n v="5070"/>
+        <x:n v="12525"/>
+        <x:n v="3417"/>
+        <x:n v="20483"/>
+        <x:n v="4948"/>
         <x:n v="11669"/>
         <x:n v="3866"/>
-        <x:n v="20451"/>
-        <x:n v="4709"/>
+        <x:n v="20443"/>
+        <x:n v="4702"/>
         <x:n v="10671"/>
-        <x:n v="5071"/>
-[...5 lines deleted...]
-        <x:n v="5459"/>
+        <x:n v="29609"/>
+        <x:n v="5458"/>
+        <x:n v="15130"/>
+        <x:n v="9021"/>
+        <x:n v="32463"/>
+        <x:n v="5451"/>
         <x:n v="15490"/>
-        <x:n v="11524"/>
-[...1 lines deleted...]
-        <x:n v="5258"/>
+        <x:n v="11522"/>
+        <x:n v="30124"/>
+        <x:n v="5247"/>
         <x:n v="16192"/>
-        <x:n v="8686"/>
-[...3 lines deleted...]
-        <x:n v="12042"/>
+        <x:n v="8685"/>
+        <x:n v="36215"/>
+        <x:n v="5874"/>
+        <x:n v="18302"/>
+        <x:n v="12039"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="6994"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Single house"/>
@@ -3069,419 +3068,419 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="3294"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="673"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="9726"/>
+    <n v="9720"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="3590"/>
+    <n v="3587"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="5030"/>
+    <n v="5028"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="1106"/>
+    <n v="1105"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="14223"/>
+    <n v="14218"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4215"/>
+    <n v="4210"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="7856"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2152"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="17782"/>
+    <n v="17777"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4638"/>
+    <n v="4634"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="10944"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="2200"/>
+    <n v="2199"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="21023"/>
+    <n v="21012"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5078"/>
+    <n v="5070"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="12527"/>
+    <n v="12525"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3418"/>
+    <n v="3417"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="20487"/>
+    <n v="20483"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4952"/>
+    <n v="4948"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="11669"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="3866"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="20451"/>
+    <n v="20443"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="4709"/>
+    <n v="4702"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="10671"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="5071"/>
+    <n v="5070"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="29614"/>
+    <n v="29609"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5461"/>
+    <n v="5458"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="15131"/>
+    <n v="15130"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="9022"/>
+    <n v="9021"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="32473"/>
+    <n v="32463"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5459"/>
+    <n v="5451"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="15490"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="11524"/>
+    <n v="11522"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="30136"/>
+    <n v="30124"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5258"/>
+    <n v="5247"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="16192"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="8686"/>
+    <n v="8685"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="36246"/>
+    <n v="36215"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
-    <n v="5901"/>
+    <n v="5874"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
-    <n v="18303"/>
+    <n v="18302"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="12042"/>
+    <n v="12039"/>
   </r>
 </pivotCacheRecords>
 </file>