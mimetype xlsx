--- v4 (2026-08-31)
+++ v5 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa3e884fa84846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870b2f00e8db4e66812afa48b49313ac.psmdcp" Id="R987cc2afd05f49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5bd046d940435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30ec1db872f3435a8828ab0dd37b3813.psmdcp" Id="R22d7a8eb5c59498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NDA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>New Dwelling Completions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/07/2026 11:00:00</x:t>
+    <x:t>29/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NDA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NDC</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Steven Conroy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -1941,51 +1941,51 @@
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>21012</x:v>
+        <x:v>21013</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H35" s="0">
@@ -2019,51 +2019,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>3417</x:v>
+        <x:v>3418</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -2825,54 +2825,54 @@
         <x:n v="446"/>
         <x:n v="4575"/>
         <x:n v="2947"/>
         <x:n v="1155"/>
         <x:n v="473"/>
         <x:n v="5518"/>
         <x:n v="2975"/>
         <x:n v="1795"/>
         <x:n v="748"/>
         <x:n v="7219"/>
         <x:n v="3252"/>
         <x:n v="3294"/>
         <x:n v="673"/>
         <x:n v="9720"/>
         <x:n v="3587"/>
         <x:n v="5028"/>
         <x:n v="1105"/>
         <x:n v="14218"/>
         <x:n v="4210"/>
         <x:n v="7856"/>
         <x:n v="2152"/>
         <x:n v="17777"/>
         <x:n v="4634"/>
         <x:n v="10944"/>
         <x:n v="2199"/>
-        <x:n v="21012"/>
+        <x:n v="21013"/>
         <x:n v="5070"/>
         <x:n v="12525"/>
-        <x:n v="3417"/>
+        <x:n v="3418"/>
         <x:n v="20483"/>
         <x:n v="4948"/>
         <x:n v="11669"/>
         <x:n v="3866"/>
         <x:n v="20443"/>
         <x:n v="4702"/>
         <x:n v="10671"/>
         <x:n v="29609"/>
         <x:n v="5458"/>
         <x:n v="15130"/>
         <x:n v="9021"/>
         <x:n v="32463"/>
         <x:n v="5451"/>
         <x:n v="15490"/>
         <x:n v="11522"/>
         <x:n v="30124"/>
         <x:n v="5247"/>
         <x:n v="16192"/>
         <x:n v="8685"/>
         <x:n v="36215"/>
         <x:n v="5874"/>
         <x:n v="18302"/>
         <x:n v="12039"/>
       </x:sharedItems>
     </x:cacheField>
@@ -3188,81 +3188,81 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="10944"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
     <n v="2199"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
-    <n v="21012"/>
+    <n v="21013"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="5070"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Scheme house"/>
     <s v="Number"/>
     <n v="12525"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Apartment"/>
     <s v="Number"/>
-    <n v="3417"/>
+    <n v="3418"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All house types"/>
     <s v="Number"/>
     <n v="20483"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Single house"/>
     <s v="Number"/>
     <n v="4948"/>
   </r>
   <r>
     <s v="NDA02"/>
     <s v="New Dwelling Completions"/>
     <s v="2020"/>