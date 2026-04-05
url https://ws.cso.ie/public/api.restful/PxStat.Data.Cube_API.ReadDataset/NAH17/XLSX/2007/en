--- v0 (2025-11-06)
+++ v1 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a1961249174be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12fbcd16c8154a7196cfbf37d6955420.psmdcp" Id="R544fb4348e6749f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4127b1d28c8e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f477aea6e94ab989d9b9e787bea77b.psmdcp" Id="R1808638ac2ef44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NAH17</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>T17 Gross Domestic Physical Capital Formation (excluding FISIM) at Constant Market Prices (chain linked annually and referenced to year 2009)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/3/2023 11:00:00 AM</x:t>
+    <x:t>03/11/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>FISIM:</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
@@ -544,467 +544,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...415 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="16">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+      </items>
+    </pivotField>
+    <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="16">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H417" totalsRowShown="0">
   <x:autoFilter ref="A1:H417"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="C02196V02652"/>
     <x:tableColumn id="2" name="State"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="STATISTIC"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1273,51 +990,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NAH17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1506,51 +1223,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H417"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="77.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -12380,51 +12097,51 @@
       <x:c r="E417" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H417" s="0">
         <x:v>14667</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12441,51 +12158,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H417" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="26">
         <x:s v="1970"/>
         <x:s v="1971"/>
         <x:s v="1972"/>
         <x:s v="1973"/>
         <x:s v="1974"/>
         <x:s v="1975"/>
         <x:s v="1976"/>
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
@@ -12918,27 +12635,4188 @@
         <x:n v="-1262"/>
         <x:n v="430"/>
         <x:n v="-173"/>
         <x:n v="11958"/>
         <x:n v="5160"/>
         <x:n v="655"/>
         <x:n v="2698"/>
         <x:n v="1412"/>
         <x:n v="1908"/>
         <x:n v="239"/>
         <x:n v="1820"/>
         <x:n v="281"/>
         <x:n v="74"/>
         <x:n v="14535"/>
         <x:n v="-1043"/>
         <x:n v="1067"/>
         <x:n v="471"/>
         <x:n v="14667"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="1676"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2278"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="448"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="6578"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="6834"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="1991"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2459"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="576"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="778"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="837"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="7146"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-11"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="6326"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="2577"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2203"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="728"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1080"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="7643"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="293"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-45"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="7574"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="2923"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2398"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="873"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1306"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="9038"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-46"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="8314"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3192"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="703"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="698"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="8280"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="341"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="482"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-64"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="10000"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="2798"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2045"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1299"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="8032"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-11"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="7858"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="2836"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="775"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1489"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="8833"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="7992"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3053"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2060"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="854"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1477"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="9342"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="538"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="9817"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3541"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2426"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1158"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1070"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1758"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11091"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-87"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="10809"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3901"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="3110"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1188"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1904"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12528"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="13722"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3468"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="3269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="956"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="2071"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12090"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-18"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-85"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-135"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11614"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3708"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="3588"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1113"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="2184"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="13099"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-297"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="-26"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="12023"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3471"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="3664"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1064"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="879"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="2125"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12507"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="12590"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3462"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2716"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1030"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="845"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="2077"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11431"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="586"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="-94"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11104"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3527"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2568"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="913"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1924"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11128"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11117"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3404"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="444"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2158"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="944"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="866"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1712"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="10249"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="10307"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3491"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="446"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2007"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="965"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="981"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1653"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="10198"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="10298"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3414"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="1806"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1773"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="9960"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="-24"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="10171"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3032"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2010"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1147"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1563"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="9942"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-1518"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-87"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="9669"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3477"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2042"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1559"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1637"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11287"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-459"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11845"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3607"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2843"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1392"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1763"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1798"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12851"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="1696"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="1498"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="14268"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3658"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2863"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1342"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1624"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12016"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="1455"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="1374"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="13195"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3935"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="563"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2591"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1421"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1172"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11802"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-979"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-91"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11512"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="3551"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2191"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1217"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1774"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="11379"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-161"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="-95"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-127"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11037"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="4478"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2293"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1598"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1486"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="12741"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-1262"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="-173"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="11958"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="5160"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C03"/>
+    <s v="Fixed capital - Other buildings and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="2698"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1412"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="14535"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C13"/>
+    <s v="Value of physical changes in EC intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="-1043"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C14"/>
+    <s v="Value of physical changes in other stocks"/>
+    <s v="Euro Million"/>
+    <n v="1067"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C15"/>
+    <s v="Total value of physical changes in stocks"/>
+    <s v="Euro Million"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH17C16"/>
+    <s v="164. Gross domestic physical capital formation at constant prices chain linked to 2009"/>
+    <s v="Euro Million"/>
+    <n v="14667"/>
+  </r>
+</pivotCacheRecords>
 </file>