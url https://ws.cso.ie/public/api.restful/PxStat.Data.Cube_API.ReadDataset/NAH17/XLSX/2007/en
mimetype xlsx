--- v1 (2026-04-05)
+++ v2 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4127b1d28c8e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91f477aea6e94ab989d9b9e787bea77b.psmdcp" Id="R1808638ac2ef44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960d4550735e464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abf473e0910f4c1ca5b8b761a276710f.psmdcp" Id="Ra86b54c94b6644fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>