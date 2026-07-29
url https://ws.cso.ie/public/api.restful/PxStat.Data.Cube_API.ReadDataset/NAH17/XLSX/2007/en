--- v2 (2026-06-13)
+++ v3 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960d4550735e464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abf473e0910f4c1ca5b8b761a276710f.psmdcp" Id="Ra86b54c94b6644fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef04ad5017d43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c612f3c82a3a4b9e81b62dbf9e2424ee.psmdcp" Id="Rff7e916bc7724b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>