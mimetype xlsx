--- v0 (2025-11-08)
+++ v1 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1d17e08f28482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe0f1b8a24224a95bac03f914ecde684.psmdcp" Id="R6b80669b3d284a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f105192e14039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe77fc175bac46d4b3b16386a826696b.psmdcp" Id="R9fd5f2013c1c47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NAH12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>T12 Distribution of Personal Income (excluding FISIM) and its Relationship to Net National Product at Factor Cost</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/3/2023 11:00:00 AM</x:t>
+    <x:t>03/11/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>FISIM:</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> an acronym for Financial Intermediation Services Indirectly Measured. &lt;br&gt;Private Income: The four adjustments to </x:t>
@@ -729,491 +729,190 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...439 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H495" totalsRowShown="0">
   <x:autoFilter ref="A1:H495"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="C02196V02652"/>
     <x:tableColumn id="2" name="State"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="STATISTIC"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1482,51 +1181,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NAH12/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1715,51 +1414,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H495"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="80.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -14617,51 +14316,51 @@
       <x:c r="E495" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H495" s="0">
         <x:v>35240</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -14678,51 +14377,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H495" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="26">
         <x:s v="1970"/>
         <x:s v="1971"/>
         <x:s v="1972"/>
         <x:s v="1973"/>
         <x:s v="1974"/>
         <x:s v="1975"/>
         <x:s v="1976"/>
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
@@ -15281,27 +14980,4968 @@
         <x:n v="410"/>
         <x:n v="21975"/>
         <x:n v="230"/>
         <x:n v="1562"/>
         <x:n v="5969"/>
         <x:n v="2599"/>
         <x:n v="3370"/>
         <x:n v="2572"/>
         <x:n v="7137"/>
         <x:n v="274"/>
         <x:n v="40129"/>
         <x:n v="4888"/>
         <x:n v="45017"/>
         <x:n v="-2819"/>
         <x:n v="-7137"/>
         <x:n v="634"/>
         <x:n v="-455"/>
         <x:n v="35240"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1022"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="1910"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="2029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-83"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-245"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-16"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2185"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="2312"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-91"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-283"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-24"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="1976"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2648"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="2820"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-106"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-335"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-42"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="2417"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="1790"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1691"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="3251"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="3506"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-128"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-429"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-112"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="2914"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="2167"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2037"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="705"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="3811"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="4080"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-149"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-540"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-211"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="3271"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="2773"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2585"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="963"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="614"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="348"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="4948"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="5227"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-217"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-750"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-153"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="4215"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="3308"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="3062"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="1133"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="5936"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="6364"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-307"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-899"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-312"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="4979"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="3918"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="3616"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="981"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="1029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="7080"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="7641"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-1029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-211"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="6202"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="4685"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="4326"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="1803"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="1175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="8270"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="639"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="8909"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-501"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-1175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-172"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="7296"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="5817"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="5381"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="287"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="1878"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1009"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="869"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="1372"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="9851"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="847"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="10698"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-623"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-1372"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-304"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="8657"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="7228"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="6672"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="1928"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="882"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="1765"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="11815"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="703"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="12518"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-779"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-1765"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-402"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="9884"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="8564"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="7906"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="2288"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1253"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="2285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="14449"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="15324"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-1066"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-2285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-587"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="11742"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="9772"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="8967"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="2626"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1293"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1333"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="2968"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="16575"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="17689"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-1529"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-2968"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-333"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="13366"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="10704"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="9778"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="681"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="2841"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1468"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1373"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="648"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="3399"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="18161"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="19357"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-1744"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-3399"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-395"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="14427"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="11632"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="10587"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="764"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="3069"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1721"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="3742"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="19995"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="21087"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-1959"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-3742"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-257"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="15735"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="12486"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="11339"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="826"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="3020"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1548"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4089"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="21242"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1400"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="22642"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2317"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4089"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="17066"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="13354"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="12132"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="866"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="2975"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1437"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1538"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4436"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="22785"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="24430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2315"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4436"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="576"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="18346"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="14066"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="12769"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="902"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="3390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1731"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1659"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="1712"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="24238"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="2079"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="26317"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2469"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-129"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="19684"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="14951"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="13546"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="3867"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2040"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="1826"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="1943"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4795"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="25883"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1729"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="27612"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2483"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4795"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-47"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="20833"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="15971"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="14422"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1008"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="4149"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2112"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2036"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2231"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4721"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="27193"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1793"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="28987"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2495"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4721"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-209"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="22066"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="17181"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="15474"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1110"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="4376"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2060"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2316"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2520"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="4950"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="29482"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="31302"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2856"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-4950"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="24715"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="18222"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="405"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="16434"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1193"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="4371"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2463"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2838"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="5522"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="31364"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="1761"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="33125"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2881"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-5522"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="25853"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="19492"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="17657"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="4921"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2329"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2592"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2593"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="5834"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="33174"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="2145"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="35320"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2850"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-5834"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-206"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="27143"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="20994"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="19032"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="5263"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2419"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="2844"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="3107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="6260"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="36018"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="2537"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="38555"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2888"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-6260"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-312"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="29837"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="22320"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="20256"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="5566"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2488"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="3078"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2345"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="6572"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="441"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="37245"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="3602"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="40847"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2789"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-6572"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="641"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-534"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="31593"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C01"/>
+    <s v="Remuneration of employees"/>
+    <s v="Euro Million"/>
+    <n v="24177"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C02"/>
+    <s v="Remuneration of employees - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C03"/>
+    <s v="Remuneration of employees - Domestic non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="21975"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C04"/>
+    <s v="Remuneration of employees - Foreign"/>
+    <s v="Euro Million"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C05"/>
+    <s v="Remuneration of employees - Employers' contribution to social insurance"/>
+    <s v="Euro Million"/>
+    <n v="1562"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C06"/>
+    <s v="Income of independent traders"/>
+    <s v="Euro Million"/>
+    <n v="5969"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C07"/>
+    <s v="Income of independent traders - Agriculture, forestry and fishing"/>
+    <s v="Euro Million"/>
+    <n v="2599"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C08"/>
+    <s v="Income of independent traders - Non-agriculture"/>
+    <s v="Euro Million"/>
+    <n v="3370"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C09"/>
+    <s v="Interest, dividends and rent paid to households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="2572"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C10"/>
+    <s v="Current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="7137"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C11"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C12"/>
+    <s v="Personal income of households and private non-profit institutions"/>
+    <s v="Euro Million"/>
+    <n v="40129"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C13"/>
+    <s v="Undistributed profits of companies"/>
+    <s v="Euro Million"/>
+    <n v="4888"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C14"/>
+    <s v="Private income"/>
+    <s v="Euro Million"/>
+    <n v="45017"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C15"/>
+    <s v="Minus national debt interest"/>
+    <s v="Euro Million"/>
+    <n v="-2819"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C16"/>
+    <s v="Minus current transfers to households (including net transfers from the rest of the world)"/>
+    <s v="Euro Million"/>
+    <n v="-7137"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C17"/>
+    <s v="Government trading and investment income"/>
+    <s v="Euro Million"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C18"/>
+    <s v="Adjustment for stock appreciation"/>
+    <s v="Euro Million"/>
+    <n v="-455"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH12C19"/>
+    <s v="Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="35240"/>
+  </r>
+</pivotCacheRecords>
 </file>