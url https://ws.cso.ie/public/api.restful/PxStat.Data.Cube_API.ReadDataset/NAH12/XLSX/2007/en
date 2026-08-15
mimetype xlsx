--- v1 (2026-04-05)
+++ v2 (2026-08-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f105192e14039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe77fc175bac46d4b3b16386a826696b.psmdcp" Id="R9fd5f2013c1c47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a3ea8e630049ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c487c976e1064a4c85144bc1fc7e09c9.psmdcp" Id="R1d23ecc3be0b434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>