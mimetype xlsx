--- v1 (2025-11-20)
+++ v2 (2026-04-05)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13186169b37a422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b6a6a807ba4dfa95b968abeb446647.psmdcp" Id="R3a730ec721594fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c39e2b201e14993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbf20d84e92b4672a0cf73f886ba03cb.psmdcp" Id="R5097897e1caf4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NAH02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>T02 Net Value Added at Factor Cost (excluding FISIM) by Sector of Origin and Gross National Income at Current Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/3/2023 11:00:00 AM</x:t>
+    <x:t>03/11/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>FISIM</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">: an acronym for Financial Intermediation Services Indirectly Measured. </x:t>
@@ -666,603 +666,218 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...551 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="33">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+      </items>
+    </pivotField>
+    <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="33">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H859" totalsRowShown="0">
   <x:autoFilter ref="A1:H859"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="C02196V02652"/>
     <x:tableColumn id="2" name="State"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="STATISTIC"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1531,51 +1146,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NAH02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1764,51 +1379,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H859"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="66.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -24130,51 +23745,51 @@
       <x:c r="E859" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H859" s="0">
         <x:v>48111</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -24191,51 +23806,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H859" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="26">
         <x:s v="1970"/>
         <x:s v="1971"/>
         <x:s v="1972"/>
         <x:s v="1973"/>
         <x:s v="1974"/>
         <x:s v="1975"/>
         <x:s v="1976"/>
         <x:s v="1977"/>
         <x:s v="1978"/>
         <x:s v="1979"/>
         <x:s v="1980"/>
@@ -25145,27 +24760,8608 @@
         <x:n v="274"/>
         <x:n v="41188"/>
         <x:n v="6283"/>
         <x:n v="1621"/>
         <x:n v="1128"/>
         <x:n v="3002"/>
         <x:n v="47471"/>
         <x:n v="645"/>
         <x:n v="-361"/>
         <x:n v="47755"/>
         <x:n v="7070"/>
         <x:n v="-1736"/>
         <x:n v="53089"/>
         <x:n v="-5948"/>
         <x:n v="47140"/>
         <x:n v="1583"/>
         <x:n v="-613"/>
         <x:n v="48111"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="568"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-44"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="1707"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="1932"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-44"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="1964"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-44"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="2243"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="2276"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1970"/>
+    <s v="1970"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="2276"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-46"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="1946"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-47"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="2248"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-47"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="2564"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="2594"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1971"/>
+    <s v="1971"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="2594"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="601"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-56"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="2383"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="2692"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-52"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="2746"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="422"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-52"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="3116"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="3150"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-1"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1972"/>
+    <s v="1972"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="3148"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="518"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="952"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="686"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-64"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="2905"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="3269"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-44"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="3336"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-89"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="3763"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="3772"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-8"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1973"/>
+    <s v="1973"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="3811"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="483"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="1087"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="890"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-87"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="3256"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="3688"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-51"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="3757"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-131"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="4181"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="4196"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-10"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1974"/>
+    <s v="1974"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="4270"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="679"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="1423"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1090"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="581"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="1037"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="741"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-130"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="4219"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="4734"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-75"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="4790"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="687"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-220"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="5257"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="5254"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-35"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1975"/>
+    <s v="1975"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="5370"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="781"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="1668"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1292"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="887"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="688"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="1285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="897"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-171"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="5030"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="660"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="5690"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-92"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="5769"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="958"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-252"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="6476"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-50"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="6426"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-69"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1976"/>
+    <s v="1976"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="6523"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="2149"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1547"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="602"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="1137"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="787"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="1648"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="559"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-245"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="6339"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="830"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="7169"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="7236"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-467"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="7883"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-137"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="7746"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-95"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1977"/>
+    <s v="1977"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="8027"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1189"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1100"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="2660"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1860"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="1406"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="917"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="1994"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-312"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="7587"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="1064"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="8651"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-135"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="8649"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="1281"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-615"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="9316"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-291"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="9025"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="499"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-81"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1978"/>
+    <s v="1978"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="9444"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1119"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1015"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="3186"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2330"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="856"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="1691"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1070"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="621"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="574"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="2473"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1686"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="787"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-341"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="9011"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="1289"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="10300"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="149"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="10286"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="1407"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-657"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="11036"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-354"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="10682"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-67"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1979"/>
+    <s v="1979"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="11129"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="3672"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2843"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="829"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="1821"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1287"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="728"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="3162"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2183"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-493"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="10317"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="1642"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="251"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="656"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="11959"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-190"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="11955"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="1801"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-659"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="13097"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-433"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="12664"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-126"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1980"/>
+    <s v="1980"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="13026"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1041"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="4332"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3255"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1078"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="2251"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="927"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="3818"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2600"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-585"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="12361"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="403"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="798"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="14235"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-231"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="14192"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="2316"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-616"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="15892"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-619"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="15273"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1981"/>
+    <s v="1981"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="15511"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1433"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1300"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="5159"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3620"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1539"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="2579"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1757"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="821"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1065"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="4365"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1258"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-705"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="14540"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="2202"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="479"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="971"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="16742"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-259"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="16697"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="2847"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-692"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="18853"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-1174"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="17679"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-205"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1982"/>
+    <s v="1982"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="17925"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1642"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1476"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="5724"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3860"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1864"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="2719"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1930"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1139"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="4986"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3507"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1478"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-858"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="15919"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="2453"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="532"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="467"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1101"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="18373"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-279"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="18357"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="3266"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-844"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="20780"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-1493"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="19287"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-271"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1983"/>
+    <s v="1983"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="19604"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1921"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1729"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="6446"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2339"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="2907"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2061"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="846"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1260"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="5667"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3897"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1770"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-933"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="17842"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="2619"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="20461"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-280"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="20496"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="3622"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1105"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="23013"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-2107"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="20906"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-303"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1984"/>
+    <s v="1984"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="21462"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1780"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1555"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="7423"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4414"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3009"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="3367"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2167"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1354"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="6273"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4202"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2071"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1038"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="19643"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="2839"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="612"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1262"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="22483"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-282"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="22560"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="3774"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1335"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="24998"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-2577"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="22421"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1097"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-301"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1985"/>
+    <s v="1985"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="23217"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="1692"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1445"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="7610"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4604"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3006"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="3644"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2347"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1297"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1464"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="6971"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4553"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2418"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1020"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="20855"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="3029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="678"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="606"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="23884"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-268"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="23982"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="4029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1387"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="26625"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-2509"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="24115"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1166"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-360"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1986"/>
+    <s v="1986"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="24921"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2016"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1739"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="7978"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4706"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3272"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="3964"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2443"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1521"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1514"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="7410"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4975"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2435"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1042"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="22267"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="3286"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="758"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="652"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1469"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="25553"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-386"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="25609"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="4202"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1360"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="28451"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-2583"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="25868"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1014"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-417"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1987"/>
+    <s v="1987"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="26465"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2048"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="8685"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5037"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3648"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="4364"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2602"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1762"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="7958"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5275"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2683"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1225"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="24032"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="3425"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="790"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="685"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="27457"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="395"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-474"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="27377"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="4591"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1579"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="30389"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-3199"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="27190"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1151"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-373"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1988"/>
+    <s v="1988"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="27968"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2523"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="403"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2120"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="9621"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5391"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="4229"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="4462"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2774"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1688"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1605"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="8815"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5622"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3194"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1239"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="25909"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="3800"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="862"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1721"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="29709"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="446"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-135"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="30020"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="5055"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1369"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="33706"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-3843"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="29863"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1285"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-420"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1989"/>
+    <s v="1989"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="30728"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2521"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2067"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="10437"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5956"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="4481"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="5331"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2811"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2520"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1785"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="9583"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="5989"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="3594"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1261"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="28851"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="4136"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="959"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="833"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="1874"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="32987"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-255"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="33202"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="5140"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1801"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="36541"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4137"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="32404"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1645"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-399"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1990"/>
+    <s v="1990"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="33650"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2363"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="447"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1916"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="10736"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="6182"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="4553"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="5444"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3097"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2348"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="1917"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="10452"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="6389"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="4063"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1390"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="29935"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="4478"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="481"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="1095"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="872"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="2029"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="34413"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-226"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="34691"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="5195"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1868"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="38018"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4082"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="33936"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1667"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1991"/>
+    <s v="1991"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="35161"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2754"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2340"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="11496"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="6399"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="4873"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3389"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1484"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2036"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="11582"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="7055"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="4527"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1442"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="31634"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="4711"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="482"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="1249"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="857"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="2124"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="36345"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="544"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-255"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="36634"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="5483"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1628"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="40489"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4491"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="35998"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1992"/>
+    <s v="1992"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="36983"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2848"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="12163"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="6705"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="5458"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="5711"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3658"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2053"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2186"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="13000"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="7809"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="5191"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1802"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="34499"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="5067"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="1372"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="2323"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="39566"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-313"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="39837"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="5597"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1830"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="43605"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4662"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="38943"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-514"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1993"/>
+    <s v="1993"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="39993"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="2920"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2491"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="13490"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="7238"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="6252"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="5515"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="3872"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2248"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="13591"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="8300"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="5291"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-1895"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="441"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="36311"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="5588"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="1459"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="2599"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="41900"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-260"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="42262"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="6419"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1817"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="46864"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-4718"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="42146"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1574"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-545"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1994"/>
+    <s v="1994"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="43175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C01"/>
+    <s v="19. Agriculture, forestry and fishing - Net value added"/>
+    <s v="€ml"/>
+    <n v="3053"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C02"/>
+    <s v="Agriculture, forestry and fishing - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C03"/>
+    <s v="Agriculture, forestry and fishing - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2601"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C04"/>
+    <s v="20. Industry including building - Net value added"/>
+    <s v="€ml"/>
+    <n v="16367"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C05"/>
+    <s v="Industry including building - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="7874"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C06"/>
+    <s v="Industry including building - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="8493"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C07"/>
+    <s v="21 Distribution, transport and communication - Net value added"/>
+    <s v="€ml"/>
+    <n v="6217"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C08"/>
+    <s v="Distribution, transport and communication - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="4177"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C09"/>
+    <s v="Distribution, transport and communication - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="2040"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C10"/>
+    <s v="22 Public administration and defence - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="2323"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C11"/>
+    <s v="23 Other services including rent - Net value added"/>
+    <s v="€ml"/>
+    <n v="15175"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C12"/>
+    <s v="Other services including rent - Remuneration of employees"/>
+    <s v="€ml"/>
+    <n v="9122"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C13"/>
+    <s v="Other services including rent - Operating Surplus"/>
+    <s v="€ml"/>
+    <n v="6053"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C14"/>
+    <s v="25.  Adjustment for financial services"/>
+    <s v="€ml"/>
+    <n v="-2221"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C15"/>
+    <s v="26. Statistical discrepancy"/>
+    <s v="€ml"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C16"/>
+    <s v="27. Net value added at factor cost - All Sectors"/>
+    <s v="€ml"/>
+    <n v="41188"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C17"/>
+    <s v="Provision for depreciation: All sectors"/>
+    <s v="€ml"/>
+    <n v="6283"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C18"/>
+    <s v="Provision for depreciation: Agriculture, forestry and fishing"/>
+    <s v="€ml"/>
+    <n v="532"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C19"/>
+    <s v="Provision for depreciation: Industry"/>
+    <s v="€ml"/>
+    <n v="1621"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C20"/>
+    <s v="Provision for depreciation: Distribution, transport and communication"/>
+    <s v="€ml"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C21"/>
+    <s v="Provision for depreciation: Other services"/>
+    <s v="€ml"/>
+    <n v="3002"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C22"/>
+    <s v="29. Gross value added at factor cost"/>
+    <s v="€ml"/>
+    <n v="47471"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C23"/>
+    <s v="30. Non product taxes"/>
+    <s v="€ml"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C24"/>
+    <s v="31. Non product subsidies"/>
+    <s v="€ml"/>
+    <n v="-361"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C25"/>
+    <s v="32. Gross value added at basic prices"/>
+    <s v="€ml"/>
+    <n v="47755"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C26"/>
+    <s v="33. Product taxes"/>
+    <s v="€ml"/>
+    <n v="7070"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C27"/>
+    <s v="34. Product subsidies"/>
+    <s v="€ml"/>
+    <n v="-1736"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C28"/>
+    <s v="35. Gross domestic product at current market prices"/>
+    <s v="€ml"/>
+    <n v="53089"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C29"/>
+    <s v="36. Net factor income from the rest of the world"/>
+    <s v="€ml"/>
+    <n v="-5948"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C30"/>
+    <s v="37. Gross national product at current market prices"/>
+    <s v="€ml"/>
+    <n v="47140"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C31"/>
+    <s v="38. EU subsidies"/>
+    <s v="€ml"/>
+    <n v="1583"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C32"/>
+    <s v="39. EU taxes"/>
+    <s v="€ml"/>
+    <n v="-613"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="1995"/>
+    <s v="1995"/>
+    <s v="NAH02C33"/>
+    <s v="40. Gross national income at current market prices"/>
+    <s v="€ml"/>
+    <n v="48111"/>
+  </r>
+</pivotCacheRecords>
 </file>