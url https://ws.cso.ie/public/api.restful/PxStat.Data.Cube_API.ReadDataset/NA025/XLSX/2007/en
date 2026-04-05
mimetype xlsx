--- v2 (2026-02-13)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d7de5a2a14d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1609f7c33a94f2aa647e352b20dfbf5.psmdcp" Id="R056b30197273477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803d021b2a14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b421d08d5604d719227d859a30195d3.psmdcp" Id="R4d1393acabea4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>