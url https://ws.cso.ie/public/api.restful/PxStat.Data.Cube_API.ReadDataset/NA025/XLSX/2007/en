--- v3 (2026-04-05)
+++ v4 (2026-05-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803d021b2a14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b421d08d5604d719227d859a30195d3.psmdcp" Id="R4d1393acabea4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4348738bfac944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b380e505b44cae8b3d5aa9eb12883a.psmdcp" Id="R593bfea2cebe4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>