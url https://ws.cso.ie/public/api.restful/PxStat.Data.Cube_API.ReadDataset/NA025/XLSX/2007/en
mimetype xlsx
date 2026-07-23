--- v4 (2026-05-28)
+++ v5 (2026-07-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4348738bfac944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b380e505b44cae8b3d5aa9eb12883a.psmdcp" Id="R593bfea2cebe4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a8bb2b16fd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11108b19cd754767a653282051ffe3a5.psmdcp" Id="R23ba35d239d04d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA025</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Domestic Fixed Capital Formation at Current Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/nationalaccounts/)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA025/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
@@ -401,50 +401,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -595,115 +598,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C03865V04615" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="22">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -738,52 +743,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H661" totalsRowShown="0">
-  <x:autoFilter ref="A1:H661"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H683" totalsRowShown="0">
+  <x:autoFilter ref="A1:H683"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03865V04615"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1284,51 +1289,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H661"/>
+  <x:dimension ref="A1:H683"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="59.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="71.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15805,51 +15810,51 @@
       </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H558" s="0">
-        <x:v>2302</x:v>
+        <x:v>2303</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H559" s="0">
@@ -15883,129 +15888,129 @@
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0">
-        <x:v>55446</x:v>
+        <x:v>55445</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>2712</x:v>
+        <x:v>2713</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H563" s="0">
-        <x:v>9960</x:v>
+        <x:v>10384</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H564" s="0">
-        <x:v>7725</x:v>
+        <x:v>8150</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:8">
       <x:c r="A565" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H565" s="0">
@@ -16195,51 +16200,51 @@
       </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H573" s="0">
-        <x:v>157989</x:v>
+        <x:v>158415</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H574" s="0">
@@ -16299,51 +16304,51 @@
       </x:c>
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H577" s="0">
-        <x:v>1465</x:v>
+        <x:v>1559</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H578" s="0">
@@ -16351,103 +16356,103 @@
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H579" s="0">
-        <x:v>577</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>1726</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>1504</x:v>
+        <x:v>1505</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H582" s="0">
@@ -16455,155 +16460,155 @@
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H583" s="0">
-        <x:v>14635</x:v>
+        <x:v>14634</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H584" s="0">
-        <x:v>2676</x:v>
+        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H585" s="0">
-        <x:v>12450</x:v>
+        <x:v>12850</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H586" s="0">
-        <x:v>10293</x:v>
+        <x:v>10736</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H587" s="0">
-        <x:v>4607</x:v>
+        <x:v>4608</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H588" s="0">
@@ -16611,51 +16616,51 @@
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H589" s="0">
-        <x:v>3045</x:v>
+        <x:v>3038</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H590" s="0">
@@ -16767,77 +16772,77 @@
       </x:c>
     </x:row>
     <x:row r="595" spans="1:8">
       <x:c r="A595" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H595" s="0">
-        <x:v>99007</x:v>
+        <x:v>99471</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:8">
       <x:c r="A596" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H596" s="0">
-        <x:v>1237</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:8">
       <x:c r="A597" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H597" s="0">
@@ -16845,77 +16850,77 @@
       </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H598" s="0">
-        <x:v>36973</x:v>
+        <x:v>38635</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:8">
       <x:c r="A599" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H599" s="0">
-        <x:v>1561</x:v>
+        <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H600" s="0">
@@ -16923,103 +16928,103 @@
       </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H601" s="0">
-        <x:v>464</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:8">
       <x:c r="A602" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H602" s="0">
-        <x:v>2198</x:v>
+        <x:v>2201</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:8">
       <x:c r="A603" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H603" s="0">
-        <x:v>2445</x:v>
+        <x:v>2450</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:8">
       <x:c r="A604" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H604" s="0">
@@ -17027,129 +17032,129 @@
       </x:c>
     </x:row>
     <x:row r="605" spans="1:8">
       <x:c r="A605" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H605" s="0">
-        <x:v>20552</x:v>
+        <x:v>20551</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:8">
       <x:c r="A606" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H606" s="0">
-        <x:v>2781</x:v>
+        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:8">
       <x:c r="A607" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H607" s="0">
-        <x:v>15542</x:v>
+        <x:v>16289</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H608" s="0">
-        <x:v>14222</x:v>
+        <x:v>15081</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H609" s="0">
@@ -17183,51 +17188,51 @@
       </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H611" s="0">
-        <x:v>3142</x:v>
+        <x:v>3123</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H612" s="0">
@@ -17313,77 +17318,77 @@
       </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H616" s="0">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H617" s="0">
-        <x:v>110101</x:v>
+        <x:v>112736</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H618" s="0">
@@ -17417,103 +17422,103 @@
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>49002</x:v>
+        <x:v>48350</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H621" s="0">
-        <x:v>2015</x:v>
+        <x:v>2293</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>1324</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H623" s="0">
@@ -17521,51 +17526,51 @@
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H624" s="0">
-        <x:v>1685</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H625" s="0">
@@ -17625,129 +17630,129 @@
       </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H628" s="0">
-        <x:v>1939</x:v>
+        <x:v>1940</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H629" s="0">
-        <x:v>19261</x:v>
+        <x:v>20715</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H630" s="0">
-        <x:v>18694</x:v>
+        <x:v>20148</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H631" s="0">
-        <x:v>8711</x:v>
+        <x:v>8627</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H632" s="0">
@@ -17911,623 +17916,1195 @@
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H639" s="0">
-        <x:v>130596</x:v>
+        <x:v>131595</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H640" s="0">
-        <x:v>1013</x:v>
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H641" s="0">
-        <x:v>14</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H642" s="0">
-        <x:v>38305</x:v>
+        <x:v>36990</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H643" s="0">
-        <x:v>2480</x:v>
+        <x:v>2792</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H644" s="0">
-        <x:v>1029</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H645" s="0">
-        <x:v>424</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>2070</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>2025</x:v>
+        <x:v>2656</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>657</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H649" s="0">
-        <x:v>726</x:v>
+        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>2144</x:v>
+        <x:v>2227</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>19513</x:v>
+        <x:v>21017</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H652" s="0">
-        <x:v>18952</x:v>
+        <x:v>20450</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H653" s="0">
-        <x:v>5984</x:v>
+        <x:v>5672</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>13267</x:v>
+        <x:v>13836</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H655" s="0">
-        <x:v>3223</x:v>
+        <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H656" s="0">
-        <x:v>1913</x:v>
+        <x:v>1898</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H657" s="0">
-        <x:v>1495</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H658" s="0">
-        <x:v>2643</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H659" s="0">
-        <x:v>427</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:8">
       <x:c r="A660" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H660" s="0">
-        <x:v>193</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H661" s="0">
-        <x:v>97634</x:v>
+        <x:v>102251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:8">
+      <x:c r="A662" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H662" s="0">
+        <x:v>1380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:8">
+      <x:c r="A663" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H663" s="0">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:8">
+      <x:c r="A664" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H664" s="0">
+        <x:v>46094</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:8">
+      <x:c r="A665" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H665" s="0">
+        <x:v>3754</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:8">
+      <x:c r="A666" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H666" s="0">
+        <x:v>1040</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:8">
+      <x:c r="A667" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H667" s="0">
+        <x:v>647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:8">
+      <x:c r="A668" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H668" s="0">
+        <x:v>2867</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:8">
+      <x:c r="A669" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H669" s="0">
+        <x:v>4066</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:8">
+      <x:c r="A670" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H670" s="0">
+        <x:v>884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:8">
+      <x:c r="A671" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H671" s="0">
+        <x:v>27732</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:8">
+      <x:c r="A672" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H672" s="0">
+        <x:v>2472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:8">
+      <x:c r="A673" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H673" s="0">
+        <x:v>26745</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:8">
+      <x:c r="A674" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H674" s="0">
+        <x:v>24596</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:8">
+      <x:c r="A675" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H675" s="0">
+        <x:v>6189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:8">
+      <x:c r="A676" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H676" s="0">
+        <x:v>12841</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:8">
+      <x:c r="A677" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H677" s="0">
+        <x:v>2790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:8">
+      <x:c r="A678" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H678" s="0">
+        <x:v>1918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:8">
+      <x:c r="A679" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H679" s="0">
+        <x:v>1688</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:8">
+      <x:c r="A680" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H680" s="0">
+        <x:v>2989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:8">
+      <x:c r="A681" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H681" s="0">
+        <x:v>784</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:8">
+      <x:c r="A682" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H682" s="0">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:8">
+      <x:c r="A683" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H683" s="0">
+        <x:v>145261</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -18573,115 +19150,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA025C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03865V04615">
       <x:sharedItems count="22">
         <x:s v="A"/>
         <x:s v="B"/>
         <x:s v="C"/>
         <x:s v="D"/>
         <x:s v="E"/>
         <x:s v="F"/>
         <x:s v="G"/>
         <x:s v="H"/>
         <x:s v="I"/>
         <x:s v="J"/>
         <x:s v="K"/>
         <x:s v="L"/>
         <x:s v="ZZ123"/>
         <x:s v="M"/>
         <x:s v="N"/>
         <x:s v="O"/>
         <x:s v="ZZ124"/>
         <x:s v="P"/>
         <x:s v="Q"/>
         <x:s v="R"/>
         <x:s v="S"/>
@@ -18698,51 +19277,51 @@
         <x:s v="Construction"/>
         <x:s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
         <x:s v="Transportation and Storage"/>
         <x:s v="Accommodation and Food Service Activities"/>
         <x:s v="Information and Communication"/>
         <x:s v="Financial and Insurance Activities"/>
         <x:s v="Real Estate Activities"/>
         <x:s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
         <x:s v="Professional, Scientific and Technical Activities"/>
         <x:s v="Administrative and Support Service Activities"/>
         <x:s v="Public Administration and Defence; Compulsory Social Security"/>
         <x:s v="Public Administration and Defence; Compulsory Social Security: of which Roads"/>
         <x:s v="Education"/>
         <x:s v="Human Health and Social Work Activities"/>
         <x:s v="Arts, Entertainment and Recreation"/>
         <x:s v="Other Service Activities"/>
         <x:s v="163. Gross domestic fixed capital formation at current market prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-14" maxValue="193555" count="610">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-14" maxValue="193555" count="628">
         <x:n v="821"/>
         <x:n v="89"/>
         <x:n v="1700"/>
         <x:n v="296"/>
         <x:n v="159"/>
         <x:n v="219"/>
         <x:n v="458"/>
         <x:n v="494"/>
         <x:n v="238"/>
         <x:n v="574"/>
         <x:n v="369"/>
         <x:n v="2863"/>
         <x:n v="2820"/>
         <x:n v="156"/>
         <x:n v="205"/>
         <x:n v="672"/>
         <x:n v="396"/>
         <x:n v="275"/>
         <x:n v="194"/>
         <x:n v="64"/>
         <x:n v="51"/>
         <x:n v="9896"/>
         <x:n v="896"/>
         <x:n v="133"/>
         <x:n v="2137"/>
@@ -19219,140 +19798,158 @@
         <x:n v="203"/>
         <x:n v="90576"/>
         <x:n v="1366"/>
         <x:n v="664"/>
         <x:n v="1582"/>
         <x:n v="2164"/>
         <x:n v="433"/>
         <x:n v="47919"/>
         <x:n v="3132"/>
         <x:n v="11792"/>
         <x:n v="8008"/>
         <x:n v="9273"/>
         <x:n v="17106"/>
         <x:n v="2784"/>
         <x:n v="1232"/>
         <x:n v="1195"/>
         <x:n v="1054"/>
         <x:n v="310"/>
         <x:n v="193555"/>
         <x:n v="1199"/>
         <x:n v="146"/>
         <x:n v="65870"/>
         <x:n v="1360"/>
         <x:n v="698"/>
         <x:n v="481"/>
-        <x:n v="2302"/>
+        <x:n v="2303"/>
         <x:n v="781"/>
         <x:n v="327"/>
-        <x:n v="55446"/>
-[...2 lines deleted...]
-        <x:n v="7725"/>
+        <x:n v="55445"/>
+        <x:n v="2713"/>
+        <x:n v="10384"/>
+        <x:n v="8150"/>
         <x:n v="576"/>
         <x:n v="10568"/>
         <x:n v="2791"/>
         <x:n v="1248"/>
         <x:n v="1234"/>
         <x:n v="221"/>
         <x:n v="68"/>
-        <x:n v="157989"/>
+        <x:n v="158415"/>
         <x:n v="1304"/>
         <x:n v="144"/>
         <x:n v="39462"/>
-        <x:n v="1465"/>
+        <x:n v="1559"/>
         <x:n v="706"/>
-        <x:n v="577"/>
-        <x:n v="1726"/>
+        <x:n v="1727"/>
+        <x:n v="1505"/>
         <x:n v="270"/>
-        <x:n v="14635"/>
-[...3 lines deleted...]
-        <x:n v="4607"/>
+        <x:n v="14634"/>
+        <x:n v="2658"/>
+        <x:n v="12850"/>
+        <x:n v="10736"/>
+        <x:n v="4608"/>
         <x:n v="11395"/>
-        <x:n v="3045"/>
+        <x:n v="3038"/>
         <x:n v="1645"/>
         <x:n v="1297"/>
         <x:n v="1322"/>
-        <x:n v="99007"/>
-[...5 lines deleted...]
-        <x:n v="2445"/>
+        <x:n v="99471"/>
+        <x:n v="1243"/>
+        <x:n v="38635"/>
+        <x:n v="1851"/>
+        <x:n v="452"/>
+        <x:n v="2201"/>
+        <x:n v="2450"/>
         <x:n v="466"/>
-        <x:n v="20552"/>
-[...2 lines deleted...]
-        <x:n v="14222"/>
+        <x:n v="20551"/>
+        <x:n v="2734"/>
+        <x:n v="16289"/>
+        <x:n v="15081"/>
         <x:n v="4874"/>
         <x:n v="13719"/>
-        <x:n v="3142"/>
+        <x:n v="3123"/>
         <x:n v="1709"/>
         <x:n v="1345"/>
         <x:n v="1452"/>
-        <x:n v="131"/>
-        <x:n v="110101"/>
+        <x:n v="112736"/>
         <x:n v="1192"/>
         <x:n v="58"/>
-        <x:n v="49002"/>
-[...2 lines deleted...]
-        <x:n v="1685"/>
+        <x:n v="48350"/>
+        <x:n v="2293"/>
+        <x:n v="1323"/>
         <x:n v="2546"/>
         <x:n v="18201"/>
-        <x:n v="1939"/>
-[...2 lines deleted...]
-        <x:n v="8711"/>
+        <x:n v="1940"/>
+        <x:n v="20715"/>
+        <x:n v="20148"/>
+        <x:n v="8627"/>
         <x:n v="15564"/>
         <x:n v="3086"/>
         <x:n v="1862"/>
         <x:n v="2672"/>
-        <x:n v="130596"/>
-[...19 lines deleted...]
-        <x:n v="97634"/>
+        <x:n v="131595"/>
+        <x:n v="1273"/>
+        <x:n v="107"/>
+        <x:n v="36990"/>
+        <x:n v="2792"/>
+        <x:n v="1040"/>
+        <x:n v="483"/>
+        <x:n v="1953"/>
+        <x:n v="2656"/>
+        <x:n v="587"/>
+        <x:n v="2749"/>
+        <x:n v="2227"/>
+        <x:n v="21017"/>
+        <x:n v="20450"/>
+        <x:n v="5672"/>
+        <x:n v="13836"/>
+        <x:n v="3243"/>
+        <x:n v="1898"/>
+        <x:n v="3186"/>
+        <x:n v="600"/>
+        <x:n v="153"/>
+        <x:n v="102251"/>
+        <x:n v="1380"/>
+        <x:n v="155"/>
+        <x:n v="46094"/>
+        <x:n v="3754"/>
+        <x:n v="2867"/>
+        <x:n v="4066"/>
+        <x:n v="884"/>
+        <x:n v="27732"/>
+        <x:n v="2472"/>
+        <x:n v="26745"/>
+        <x:n v="24596"/>
+        <x:n v="6189"/>
+        <x:n v="12841"/>
+        <x:n v="2790"/>
+        <x:n v="1918"/>
+        <x:n v="1688"/>
+        <x:n v="2989"/>
+        <x:n v="784"/>
+        <x:n v="145261"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="A"/>
     <s v="Agriculture, Forestry and Fishing"/>
     <s v="Euro Million"/>
     <n v="821"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="B"/>
     <s v="Mining and Quarrying"/>
@@ -24885,111 +25482,111 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities"/>
     <s v="Euro Million"/>
     <n v="698"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="F"/>
     <s v="Construction"/>
     <s v="Euro Million"/>
     <n v="481"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="G"/>
     <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
     <s v="Euro Million"/>
-    <n v="2302"/>
+    <n v="2303"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="H"/>
     <s v="Transportation and Storage"/>
     <s v="Euro Million"/>
     <n v="781"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="I"/>
     <s v="Accommodation and Food Service Activities"/>
     <s v="Euro Million"/>
     <n v="327"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="J"/>
     <s v="Information and Communication"/>
     <s v="Euro Million"/>
-    <n v="55446"/>
+    <n v="55445"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="K"/>
     <s v="Financial and Insurance Activities"/>
     <s v="Euro Million"/>
-    <n v="2712"/>
+    <n v="2713"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="L"/>
     <s v="Real Estate Activities"/>
     <s v="Euro Million"/>
-    <n v="9960"/>
+    <n v="10384"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ZZ123"/>
     <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
     <s v="Euro Million"/>
-    <n v="7725"/>
+    <n v="8150"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="M"/>
     <s v="Professional, Scientific and Technical Activities"/>
     <s v="Euro Million"/>
     <n v="576"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="N"/>
     <s v="Administrative and Support Service Activities"/>
     <s v="Euro Million"/>
     <n v="10568"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
@@ -25035,211 +25632,211 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="R"/>
     <s v="Arts, Entertainment and Recreation"/>
     <s v="Euro Million"/>
     <n v="221"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="S"/>
     <s v="Other Service Activities"/>
     <s v="Euro Million"/>
     <n v="68"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="163"/>
     <s v="163. Gross domestic fixed capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="157989"/>
+    <n v="158415"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="A"/>
     <s v="Agriculture, Forestry and Fishing"/>
     <s v="Euro Million"/>
     <n v="1304"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="B"/>
     <s v="Mining and Quarrying"/>
     <s v="Euro Million"/>
     <n v="144"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="C"/>
     <s v="Manufacturing"/>
     <s v="Euro Million"/>
     <n v="39462"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="D"/>
     <s v="Electricity, Gas, Steam and Air Conditioning Supply"/>
     <s v="Euro Million"/>
-    <n v="1465"/>
+    <n v="1559"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities"/>
     <s v="Euro Million"/>
     <n v="706"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="F"/>
     <s v="Construction"/>
     <s v="Euro Million"/>
-    <n v="577"/>
+    <n v="572"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="G"/>
     <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
     <s v="Euro Million"/>
-    <n v="1726"/>
+    <n v="1727"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="H"/>
     <s v="Transportation and Storage"/>
     <s v="Euro Million"/>
-    <n v="1504"/>
+    <n v="1505"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="I"/>
     <s v="Accommodation and Food Service Activities"/>
     <s v="Euro Million"/>
     <n v="270"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="J"/>
     <s v="Information and Communication"/>
     <s v="Euro Million"/>
-    <n v="14635"/>
+    <n v="14634"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="K"/>
     <s v="Financial and Insurance Activities"/>
     <s v="Euro Million"/>
-    <n v="2676"/>
+    <n v="2658"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="L"/>
     <s v="Real Estate Activities"/>
     <s v="Euro Million"/>
-    <n v="12450"/>
+    <n v="12850"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ZZ123"/>
     <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
     <s v="Euro Million"/>
-    <n v="10293"/>
+    <n v="10736"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="M"/>
     <s v="Professional, Scientific and Technical Activities"/>
     <s v="Euro Million"/>
-    <n v="4607"/>
+    <n v="4608"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="N"/>
     <s v="Administrative and Support Service Activities"/>
     <s v="Euro Million"/>
     <n v="11395"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="O"/>
     <s v="Public Administration and Defence; Compulsory Social Security"/>
     <s v="Euro Million"/>
-    <n v="3045"/>
+    <n v="3038"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ZZ124"/>
     <s v="Public Administration and Defence; Compulsory Social Security: of which Roads"/>
     <s v="Euro Million"/>
     <n v="1645"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="P"/>
     <s v="Education"/>
     <s v="Euro Million"/>
     <n v="1297"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
@@ -25255,411 +25852,411 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="R"/>
     <s v="Arts, Entertainment and Recreation"/>
     <s v="Euro Million"/>
     <n v="310"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="S"/>
     <s v="Other Service Activities"/>
     <s v="Euro Million"/>
     <n v="110"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="163"/>
     <s v="163. Gross domestic fixed capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="99007"/>
+    <n v="99471"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="A"/>
     <s v="Agriculture, Forestry and Fishing"/>
     <s v="Euro Million"/>
-    <n v="1237"/>
+    <n v="1243"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="B"/>
     <s v="Mining and Quarrying"/>
     <s v="Euro Million"/>
     <n v="78"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="C"/>
     <s v="Manufacturing"/>
     <s v="Euro Million"/>
-    <n v="36973"/>
+    <n v="38635"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="D"/>
     <s v="Electricity, Gas, Steam and Air Conditioning Supply"/>
     <s v="Euro Million"/>
-    <n v="1561"/>
+    <n v="1851"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities"/>
     <s v="Euro Million"/>
     <n v="783"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="F"/>
     <s v="Construction"/>
     <s v="Euro Million"/>
-    <n v="464"/>
+    <n v="452"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="G"/>
     <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
     <s v="Euro Million"/>
-    <n v="2198"/>
+    <n v="2201"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="H"/>
     <s v="Transportation and Storage"/>
     <s v="Euro Million"/>
-    <n v="2445"/>
+    <n v="2450"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="I"/>
     <s v="Accommodation and Food Service Activities"/>
     <s v="Euro Million"/>
     <n v="466"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="J"/>
     <s v="Information and Communication"/>
     <s v="Euro Million"/>
-    <n v="20552"/>
+    <n v="20551"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="K"/>
     <s v="Financial and Insurance Activities"/>
     <s v="Euro Million"/>
-    <n v="2781"/>
+    <n v="2734"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="L"/>
     <s v="Real Estate Activities"/>
     <s v="Euro Million"/>
-    <n v="15542"/>
+    <n v="16289"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZZ123"/>
     <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
     <s v="Euro Million"/>
-    <n v="14222"/>
+    <n v="15081"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="M"/>
     <s v="Professional, Scientific and Technical Activities"/>
     <s v="Euro Million"/>
     <n v="4874"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="N"/>
     <s v="Administrative and Support Service Activities"/>
     <s v="Euro Million"/>
     <n v="13719"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="O"/>
     <s v="Public Administration and Defence; Compulsory Social Security"/>
     <s v="Euro Million"/>
-    <n v="3142"/>
+    <n v="3123"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZZ124"/>
     <s v="Public Administration and Defence; Compulsory Social Security: of which Roads"/>
     <s v="Euro Million"/>
     <n v="1709"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="P"/>
     <s v="Education"/>
     <s v="Euro Million"/>
     <n v="1345"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="Q"/>
     <s v="Human Health and Social Work Activities"/>
     <s v="Euro Million"/>
     <n v="1452"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="R"/>
     <s v="Arts, Entertainment and Recreation"/>
     <s v="Euro Million"/>
     <n v="356"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="S"/>
     <s v="Other Service Activities"/>
     <s v="Euro Million"/>
-    <n v="131"/>
+    <n v="133"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="163"/>
     <s v="163. Gross domestic fixed capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="110101"/>
+    <n v="112736"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="A"/>
     <s v="Agriculture, Forestry and Fishing"/>
     <s v="Euro Million"/>
     <n v="1192"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="B"/>
     <s v="Mining and Quarrying"/>
     <s v="Euro Million"/>
     <n v="58"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="C"/>
     <s v="Manufacturing"/>
     <s v="Euro Million"/>
-    <n v="49002"/>
+    <n v="48350"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="D"/>
     <s v="Electricity, Gas, Steam and Air Conditioning Supply"/>
     <s v="Euro Million"/>
-    <n v="2015"/>
+    <n v="2293"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities"/>
     <s v="Euro Million"/>
-    <n v="1324"/>
+    <n v="1323"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="F"/>
     <s v="Construction"/>
     <s v="Euro Million"/>
     <n v="494"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="G"/>
     <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
     <s v="Euro Million"/>
-    <n v="1685"/>
+    <n v="1687"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="H"/>
     <s v="Transportation and Storage"/>
     <s v="Euro Million"/>
     <n v="2546"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="I"/>
     <s v="Accommodation and Food Service Activities"/>
     <s v="Euro Million"/>
     <n v="545"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="J"/>
     <s v="Information and Communication"/>
     <s v="Euro Million"/>
     <n v="18201"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="K"/>
     <s v="Financial and Insurance Activities"/>
     <s v="Euro Million"/>
-    <n v="1939"/>
+    <n v="1940"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="L"/>
     <s v="Real Estate Activities"/>
     <s v="Euro Million"/>
-    <n v="19261"/>
+    <n v="20715"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZ123"/>
     <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
     <s v="Euro Million"/>
-    <n v="18694"/>
+    <n v="20148"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="M"/>
     <s v="Professional, Scientific and Technical Activities"/>
     <s v="Euro Million"/>
-    <n v="8711"/>
+    <n v="8627"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="N"/>
     <s v="Administrative and Support Service Activities"/>
     <s v="Euro Million"/>
     <n v="15564"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="O"/>
     <s v="Public Administration and Defence; Compulsory Social Security"/>
     <s v="Euro Million"/>
     <n v="3086"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
@@ -25695,249 +26292,469 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="R"/>
     <s v="Arts, Entertainment and Recreation"/>
     <s v="Euro Million"/>
     <n v="433"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="S"/>
     <s v="Other Service Activities"/>
     <s v="Euro Million"/>
     <n v="179"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="163"/>
     <s v="163. Gross domestic fixed capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="130596"/>
+    <n v="131595"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="A"/>
     <s v="Agriculture, Forestry and Fishing"/>
     <s v="Euro Million"/>
-    <n v="1013"/>
+    <n v="1273"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="B"/>
     <s v="Mining and Quarrying"/>
     <s v="Euro Million"/>
-    <n v="14"/>
+    <n v="107"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="C"/>
     <s v="Manufacturing"/>
     <s v="Euro Million"/>
-    <n v="38305"/>
+    <n v="36990"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="D"/>
     <s v="Electricity, Gas, Steam and Air Conditioning Supply"/>
     <s v="Euro Million"/>
-    <n v="2480"/>
+    <n v="2792"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities"/>
     <s v="Euro Million"/>
-    <n v="1029"/>
+    <n v="1040"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="F"/>
     <s v="Construction"/>
     <s v="Euro Million"/>
-    <n v="424"/>
+    <n v="483"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="G"/>
     <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
     <s v="Euro Million"/>
-    <n v="2070"/>
+    <n v="1953"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="H"/>
     <s v="Transportation and Storage"/>
     <s v="Euro Million"/>
-    <n v="2025"/>
+    <n v="2656"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="I"/>
     <s v="Accommodation and Food Service Activities"/>
     <s v="Euro Million"/>
-    <n v="657"/>
+    <n v="587"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="J"/>
     <s v="Information and Communication"/>
     <s v="Euro Million"/>
-    <n v="726"/>
+    <n v="2749"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="K"/>
     <s v="Financial and Insurance Activities"/>
     <s v="Euro Million"/>
-    <n v="2144"/>
+    <n v="2227"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="L"/>
     <s v="Real Estate Activities"/>
     <s v="Euro Million"/>
-    <n v="19513"/>
+    <n v="21017"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZ123"/>
     <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
     <s v="Euro Million"/>
-    <n v="18952"/>
+    <n v="20450"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="M"/>
     <s v="Professional, Scientific and Technical Activities"/>
     <s v="Euro Million"/>
-    <n v="5984"/>
+    <n v="5672"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="N"/>
     <s v="Administrative and Support Service Activities"/>
     <s v="Euro Million"/>
-    <n v="13267"/>
+    <n v="13836"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="O"/>
     <s v="Public Administration and Defence; Compulsory Social Security"/>
     <s v="Euro Million"/>
-    <n v="3223"/>
+    <n v="3243"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZ124"/>
     <s v="Public Administration and Defence; Compulsory Social Security: of which Roads"/>
     <s v="Euro Million"/>
-    <n v="1913"/>
+    <n v="1898"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="P"/>
     <s v="Education"/>
     <s v="Euro Million"/>
-    <n v="1495"/>
+    <n v="1687"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="Q"/>
     <s v="Human Health and Social Work Activities"/>
     <s v="Euro Million"/>
-    <n v="2643"/>
+    <n v="3186"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="R"/>
     <s v="Arts, Entertainment and Recreation"/>
     <s v="Euro Million"/>
-    <n v="427"/>
+    <n v="600"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="S"/>
     <s v="Other Service Activities"/>
     <s v="Euro Million"/>
-    <n v="193"/>
+    <n v="153"/>
   </r>
   <r>
     <s v="NA025C01"/>
     <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="163"/>
     <s v="163. Gross domestic fixed capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="97634"/>
+    <n v="102251"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="A"/>
+    <s v="Agriculture, Forestry and Fishing"/>
+    <s v="Euro Million"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B"/>
+    <s v="Mining and Quarrying"/>
+    <s v="Euro Million"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="C"/>
+    <s v="Manufacturing"/>
+    <s v="Euro Million"/>
+    <n v="46094"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="D"/>
+    <s v="Electricity, Gas, Steam and Air Conditioning Supply"/>
+    <s v="Euro Million"/>
+    <n v="3754"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities"/>
+    <s v="Euro Million"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="F"/>
+    <s v="Construction"/>
+    <s v="Euro Million"/>
+    <n v="647"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="G"/>
+    <s v="Wholesale and Retail Trade; Repair of Motor Vehicles and Motorcycles"/>
+    <s v="Euro Million"/>
+    <n v="2867"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="H"/>
+    <s v="Transportation and Storage"/>
+    <s v="Euro Million"/>
+    <n v="4066"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="I"/>
+    <s v="Accommodation and Food Service Activities"/>
+    <s v="Euro Million"/>
+    <n v="884"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="J"/>
+    <s v="Information and Communication"/>
+    <s v="Euro Million"/>
+    <n v="27732"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="K"/>
+    <s v="Financial and Insurance Activities"/>
+    <s v="Euro Million"/>
+    <n v="2472"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="L"/>
+    <s v="Real Estate Activities"/>
+    <s v="Euro Million"/>
+    <n v="26745"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ZZ123"/>
+    <s v="Real Estate Activities: of which Dwellings (incl. transfer costs)."/>
+    <s v="Euro Million"/>
+    <n v="24596"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="M"/>
+    <s v="Professional, Scientific and Technical Activities"/>
+    <s v="Euro Million"/>
+    <n v="6189"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="N"/>
+    <s v="Administrative and Support Service Activities"/>
+    <s v="Euro Million"/>
+    <n v="12841"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="O"/>
+    <s v="Public Administration and Defence; Compulsory Social Security"/>
+    <s v="Euro Million"/>
+    <n v="2790"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ZZ124"/>
+    <s v="Public Administration and Defence; Compulsory Social Security: of which Roads"/>
+    <s v="Euro Million"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="P"/>
+    <s v="Education"/>
+    <s v="Euro Million"/>
+    <n v="1688"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="Q"/>
+    <s v="Human Health and Social Work Activities"/>
+    <s v="Euro Million"/>
+    <n v="2989"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="R"/>
+    <s v="Arts, Entertainment and Recreation"/>
+    <s v="Euro Million"/>
+    <n v="784"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="S"/>
+    <s v="Other Service Activities"/>
+    <s v="Euro Million"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="NA025C01"/>
+    <s v="Gross Domestic Fixed Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="163"/>
+    <s v="163. Gross domestic fixed capital formation at current market prices"/>
+    <s v="Euro Million"/>
+    <n v="145261"/>
   </r>
 </pivotCacheRecords>
 </file>