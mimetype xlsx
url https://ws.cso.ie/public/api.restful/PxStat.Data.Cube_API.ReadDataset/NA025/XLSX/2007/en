--- v5 (2026-07-23)
+++ v6 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a8bb2b16fd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11108b19cd754767a653282051ffe3a5.psmdcp" Id="R23ba35d239d04d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd7df44c9e04240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a14cb025e804162a4554fb925ed5ceb.psmdcp" Id="R9fb64d94be5b4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>