--- v2 (2026-02-16)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1fe8d394ed14b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1518539e1ca645798fec232ebfcf8cc6.psmdcp" Id="Ra5df1affd60e4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba2d8295cb4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1139993e8da54aaba85d27defd2b9cba.psmdcp" Id="R069d1455769e44f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>