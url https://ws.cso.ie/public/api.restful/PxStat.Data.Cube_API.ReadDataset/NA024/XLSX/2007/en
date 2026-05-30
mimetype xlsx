--- v3 (2026-04-05)
+++ v4 (2026-05-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba2d8295cb4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1139993e8da54aaba85d27defd2b9cba.psmdcp" Id="R069d1455769e44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fb83794bbc495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc7571e6c60499b9976525f4b5130f7.psmdcp" Id="Rc60d030b34ba4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>