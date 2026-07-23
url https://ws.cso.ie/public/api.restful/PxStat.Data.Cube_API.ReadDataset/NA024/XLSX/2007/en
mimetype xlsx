--- v4 (2026-05-30)
+++ v5 (2026-07-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fb83794bbc495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccc7571e6c60499b9976525f4b5130f7.psmdcp" Id="Rc60d030b34ba4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98e19a65e834ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4f67124306c45778ebadbf3b9823236.psmdcp" Id="R364a5607f7c9491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA024</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Domestic Physical Capital Formation at Current Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA024/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -367,50 +367,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -561,115 +564,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02995V03617" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="18">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
@@ -696,52 +701,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H541" totalsRowShown="0">
-  <x:autoFilter ref="A1:H541"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H559" totalsRowShown="0">
+  <x:autoFilter ref="A1:H559"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02995V03617"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1242,51 +1247,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H541"/>
+  <x:dimension ref="A1:H559"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="61.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="72.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -13007,51 +13012,51 @@
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>7121</x:v>
+        <x:v>7544</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H453" s="0">
@@ -13085,51 +13090,51 @@
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>1162</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H456" s="0">
@@ -13267,51 +13272,51 @@
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H463" s="0">
@@ -13319,51 +13324,51 @@
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>157989</x:v>
+        <x:v>158415</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H465" s="0">
@@ -13449,77 +13454,77 @@
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>162583</x:v>
+        <x:v>163008</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>9526</x:v>
+        <x:v>9967</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H471" s="0">
@@ -13553,51 +13558,51 @@
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>1472</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H474" s="0">
@@ -13631,51 +13636,51 @@
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>6123</x:v>
+        <x:v>6144</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H477" s="0">
@@ -13761,103 +13766,103 @@
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>48328</x:v>
+        <x:v>48327</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>99007</x:v>
+        <x:v>99471</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H484" s="0">
@@ -13891,103 +13896,103 @@
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>4279</x:v>
+        <x:v>4282</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>103285</x:v>
+        <x:v>103753</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>13238</x:v>
+        <x:v>14094</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H489" s="0">
@@ -14021,77 +14026,77 @@
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>1891</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>17036</x:v>
+        <x:v>17051</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H493" s="0">
@@ -14099,51 +14104,51 @@
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>9117</x:v>
+        <x:v>9214</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H495" s="0">
@@ -14203,103 +14208,103 @@
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>46123</x:v>
+        <x:v>47785</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>110101</x:v>
+        <x:v>112736</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H501" s="0">
@@ -14333,129 +14338,129 @@
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H503" s="0">
-        <x:v>9061</x:v>
+        <x:v>9059</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H504" s="0">
-        <x:v>9061</x:v>
+        <x:v>9059</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:8">
       <x:c r="A505" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H505" s="0">
-        <x:v>119162</x:v>
+        <x:v>121794</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>17879</x:v>
+        <x:v>19328</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H507" s="0">
@@ -14489,51 +14494,51 @@
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H509" s="0">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H510" s="0">
@@ -14567,51 +14572,51 @@
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>10182</x:v>
+        <x:v>10461</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H513" s="0">
@@ -14671,129 +14676,129 @@
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H517" s="0">
-        <x:v>59582</x:v>
+        <x:v>58845</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H518" s="0">
-        <x:v>130596</x:v>
+        <x:v>131595</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H519" s="0">
-        <x:v>-56</x:v>
+        <x:v>-60</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H520" s="0">
@@ -14827,311 +14832,311 @@
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>9288</x:v>
+        <x:v>9283</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H523" s="0">
-        <x:v>139884</x:v>
+        <x:v>140878</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H524" s="0">
-        <x:v>18121</x:v>
+        <x:v>19602</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H525" s="0">
-        <x:v>1913</x:v>
+        <x:v>1898</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>14403</x:v>
+        <x:v>15682</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>1591</x:v>
+        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H528" s="0">
-        <x:v>15876</x:v>
+        <x:v>15851</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H529" s="0">
-        <x:v>352</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>9424</x:v>
+        <x:v>10551</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H531" s="0">
-        <x:v>-103</x:v>
+        <x:v>-107</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H532" s="0">
-        <x:v>6962</x:v>
+        <x:v>5802</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H533" s="0">
@@ -15165,103 +15170,103 @@
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>28865</x:v>
+        <x:v>30571</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H536" s="0">
-        <x:v>97634</x:v>
+        <x:v>102251</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:8">
       <x:c r="A537" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H537" s="0">
-        <x:v>-109</x:v>
+        <x:v>-106</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:8">
       <x:c r="A538" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H538" s="0">
@@ -15269,103 +15274,571 @@
       </x:c>
     </x:row>
     <x:row r="539" spans="1:8">
       <x:c r="A539" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H539" s="0">
-        <x:v>5176</x:v>
+        <x:v>6559</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H540" s="0">
-        <x:v>5067</x:v>
+        <x:v>6453</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H541" s="0">
-        <x:v>102701</x:v>
+        <x:v>108704</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="542" spans="1:8">
+      <x:c r="A542" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B542" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D542" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E542" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F542" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G542" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H542" s="0">
+        <x:v>23647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="543" spans="1:8">
+      <x:c r="A543" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D543" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E543" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F543" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G543" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H543" s="0">
+        <x:v>1918</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="544" spans="1:8">
+      <x:c r="A544" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B544" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C544" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D544" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E544" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F544" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G544" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H544" s="0">
+        <x:v>16503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="545" spans="1:8">
+      <x:c r="A545" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B545" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D545" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E545" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F545" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G545" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H545" s="0">
+        <x:v>1819</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="546" spans="1:8">
+      <x:c r="A546" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B546" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C546" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D546" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E546" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F546" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G546" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H546" s="0">
+        <x:v>16438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="547" spans="1:8">
+      <x:c r="A547" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B547" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C547" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D547" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E547" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F547" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G547" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H547" s="0">
+        <x:v>555</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="548" spans="1:8">
+      <x:c r="A548" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B548" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D548" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E548" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F548" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G548" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H548" s="0">
+        <x:v>11042</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="549" spans="1:8">
+      <x:c r="A549" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B549" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C549" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E549" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F549" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G549" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H549" s="0">
+        <x:v>-7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="550" spans="1:8">
+      <x:c r="A550" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B550" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C550" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D550" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E550" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F550" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G550" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H550" s="0">
+        <x:v>6876</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="551" spans="1:8">
+      <x:c r="A551" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B551" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C551" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E551" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F551" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G551" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H551" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="552" spans="1:8">
+      <x:c r="A552" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B552" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C552" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D552" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E552" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F552" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G552" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H552" s="0">
+        <x:v>193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="553" spans="1:8">
+      <x:c r="A553" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B553" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D553" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E553" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F553" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G553" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H553" s="0">
+        <x:v>66221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:8">
+      <x:c r="A554" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B554" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E554" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F554" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G554" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H554" s="0">
+        <x:v>145261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:8">
+      <x:c r="A555" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B555" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E555" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F555" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G555" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H555" s="0">
+        <x:v>-5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:8">
+      <x:c r="A556" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B556" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E556" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F556" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G556" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H556" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:8">
+      <x:c r="A557" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H557" s="0">
+        <x:v>1204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:8">
+      <x:c r="A558" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H558" s="0">
+        <x:v>1199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:8">
+      <x:c r="A559" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H559" s="0">
+        <x:v>146461</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15411,115 +15884,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA024C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02995V03617">
       <x:sharedItems count="18">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="71"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="17"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="141"/>
         <x:s v="151"/>
         <x:s v="16"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
@@ -15528,51 +16003,51 @@
         <x:s v="Fixed capital - Roads"/>
         <x:s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
         <x:s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
         <x:s v="Fixed capital - Transport equipment"/>
         <x:s v="Fixed capital - Agricultural machinery"/>
         <x:s v="Fixed capital - Other machinery and equipment"/>
         <x:s v="Fixed capital - Cultivated biological resources"/>
         <x:s v="Fixed capital - Software"/>
         <x:s v="Fixed capital - Exploration"/>
         <x:s v="Fixed capital - Artistic originals"/>
         <x:s v="Fixed capital - Research and development"/>
         <x:s v="Gross domestic fixed capital formation"/>
         <x:s v="Value of physical changes in stocks on farms"/>
         <x:s v="Value of physical changes in EU intervention stocks"/>
         <x:s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
         <x:s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
         <x:s v="162. Gross domestic physical capital formation at current market prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-1567" maxValue="195343" count="502">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-1567" maxValue="195343" count="518">
         <x:n v="2634"/>
         <x:n v="396"/>
         <x:n v="1822"/>
         <x:n v="360"/>
         <x:n v="1650"/>
         <x:n v="231"/>
         <x:n v="1806"/>
         <x:n v="57"/>
         <x:n v="176"/>
         <x:n v="21"/>
         <x:n v="79"/>
         <x:n v="663"/>
         <x:n v="9896"/>
         <x:n v="8"/>
         <x:n v="-472"/>
         <x:n v="903"/>
         <x:n v="439"/>
         <x:n v="10335"/>
         <x:n v="3331"/>
         <x:n v="423"/>
         <x:n v="2387"/>
         <x:n v="461"/>
         <x:n v="1648"/>
         <x:n v="233"/>
         <x:n v="2231"/>
@@ -15956,125 +16431,141 @@
         <x:n v="54"/>
         <x:n v="193"/>
         <x:n v="41630"/>
         <x:n v="93499"/>
         <x:n v="-9"/>
         <x:n v="923"/>
         <x:n v="94423"/>
         <x:n v="7224"/>
         <x:n v="1232"/>
         <x:n v="14997"/>
         <x:n v="1505"/>
         <x:n v="19925"/>
         <x:n v="569"/>
         <x:n v="5412"/>
         <x:n v="28"/>
         <x:n v="2776"/>
         <x:n v="111"/>
         <x:n v="191"/>
         <x:n v="139585"/>
         <x:n v="193555"/>
         <x:n v="-36"/>
         <x:n v="-54"/>
         <x:n v="1878"/>
         <x:n v="1788"/>
         <x:n v="195343"/>
-        <x:n v="7121"/>
+        <x:n v="7544"/>
         <x:n v="1419"/>
         <x:n v="13451"/>
-        <x:n v="1162"/>
+        <x:n v="1165"/>
         <x:n v="12428"/>
         <x:n v="4859"/>
         <x:n v="9"/>
         <x:n v="3309"/>
         <x:n v="58"/>
-        <x:n v="173"/>
+        <x:n v="172"/>
         <x:n v="113514"/>
-        <x:n v="157989"/>
+        <x:n v="158415"/>
         <x:n v="4648"/>
         <x:n v="4594"/>
-        <x:n v="162583"/>
-        <x:n v="9526"/>
+        <x:n v="163008"/>
+        <x:n v="9967"/>
         <x:n v="1645"/>
         <x:n v="13780"/>
-        <x:n v="1472"/>
+        <x:n v="1476"/>
         <x:n v="13901"/>
         <x:n v="539"/>
-        <x:n v="6123"/>
+        <x:n v="6144"/>
         <x:n v="3428"/>
         <x:n v="71"/>
         <x:n v="164"/>
-        <x:n v="48328"/>
-        <x:n v="99007"/>
+        <x:n v="48327"/>
+        <x:n v="99471"/>
+        <x:n v="118"/>
         <x:n v="4164"/>
-        <x:n v="4279"/>
-[...1 lines deleted...]
-        <x:n v="13238"/>
+        <x:n v="4282"/>
+        <x:n v="103753"/>
+        <x:n v="14094"/>
         <x:n v="1709"/>
         <x:n v="14264"/>
-        <x:n v="1891"/>
-        <x:n v="17036"/>
+        <x:n v="1897"/>
+        <x:n v="17051"/>
         <x:n v="500"/>
-        <x:n v="9117"/>
+        <x:n v="9214"/>
         <x:n v="5975"/>
-        <x:n v="220"/>
-[...4 lines deleted...]
-        <x:n v="17879"/>
+        <x:n v="219"/>
+        <x:n v="47785"/>
+        <x:n v="112736"/>
+        <x:n v="9059"/>
+        <x:n v="121794"/>
+        <x:n v="19328"/>
         <x:n v="1862"/>
         <x:n v="14834"/>
-        <x:n v="1560"/>
+        <x:n v="1569"/>
         <x:n v="18502"/>
-        <x:n v="10182"/>
+        <x:n v="10461"/>
         <x:n v="-53"/>
         <x:n v="5522"/>
         <x:n v="40"/>
-        <x:n v="201"/>
-[...2 lines deleted...]
-        <x:n v="-56"/>
+        <x:n v="200"/>
+        <x:n v="58845"/>
+        <x:n v="131595"/>
+        <x:n v="-60"/>
         <x:n v="9343"/>
-        <x:n v="9288"/>
-[...9 lines deleted...]
-        <x:n v="6962"/>
+        <x:n v="9283"/>
+        <x:n v="140878"/>
+        <x:n v="19602"/>
+        <x:n v="1898"/>
+        <x:n v="15682"/>
+        <x:n v="1623"/>
+        <x:n v="15851"/>
+        <x:n v="550"/>
+        <x:n v="10551"/>
+        <x:n v="-107"/>
+        <x:n v="5802"/>
         <x:n v="26"/>
-        <x:n v="28865"/>
-[...4 lines deleted...]
-        <x:n v="102701"/>
+        <x:n v="30571"/>
+        <x:n v="102251"/>
+        <x:n v="-106"/>
+        <x:n v="6559"/>
+        <x:n v="6453"/>
+        <x:n v="108704"/>
+        <x:n v="23647"/>
+        <x:n v="1918"/>
+        <x:n v="16503"/>
+        <x:n v="1819"/>
+        <x:n v="16438"/>
+        <x:n v="555"/>
+        <x:n v="11042"/>
+        <x:n v="-7"/>
+        <x:n v="6876"/>
+        <x:n v="56"/>
+        <x:n v="66221"/>
+        <x:n v="145261"/>
+        <x:n v="1204"/>
+        <x:n v="1199"/>
+        <x:n v="146461"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
     <n v="2634"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
@@ -20547,81 +21038,81 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
     <n v="1788"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
     <n v="195343"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
-    <n v="7121"/>
+    <n v="7544"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
     <s v="Euro Million"/>
     <n v="1419"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
     <s v="Euro Million"/>
     <n v="13451"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
     <s v="Euro Million"/>
-    <n v="1162"/>
+    <n v="1165"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="Fixed capital - Transport equipment"/>
     <s v="Euro Million"/>
     <n v="12428"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Fixed capital - Agricultural machinery"/>
     <s v="Euro Million"/>
     <n v="486"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
@@ -20647,819 +21138,999 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Fixed capital - Software"/>
     <s v="Euro Million"/>
     <n v="3309"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="Fixed capital - Exploration"/>
     <s v="Euro Million"/>
     <n v="58"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Fixed capital - Artistic originals"/>
     <s v="Euro Million"/>
-    <n v="173"/>
+    <n v="172"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="Fixed capital - Research and development"/>
     <s v="Euro Million"/>
     <n v="113514"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Gross domestic fixed capital formation"/>
     <s v="Euro Million"/>
-    <n v="157989"/>
+    <n v="158415"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="Value of physical changes in stocks on farms"/>
     <s v="Euro Million"/>
     <n v="-55"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="Value of physical changes in EU intervention stocks"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="141"/>
     <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
     <n v="4648"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
     <n v="4594"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="162583"/>
+    <n v="163008"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
-    <n v="9526"/>
+    <n v="9967"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
     <s v="Euro Million"/>
     <n v="1645"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
     <s v="Euro Million"/>
     <n v="13780"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
     <s v="Euro Million"/>
-    <n v="1472"/>
+    <n v="1476"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Fixed capital - Transport equipment"/>
     <s v="Euro Million"/>
     <n v="13901"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Fixed capital - Agricultural machinery"/>
     <s v="Euro Million"/>
     <n v="539"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Fixed capital - Other machinery and equipment"/>
     <s v="Euro Million"/>
-    <n v="6123"/>
+    <n v="6144"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="71"/>
     <s v="Fixed capital - Cultivated biological resources"/>
     <s v="Euro Million"/>
     <n v="28"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Fixed capital - Software"/>
     <s v="Euro Million"/>
     <n v="3428"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fixed capital - Exploration"/>
     <s v="Euro Million"/>
     <n v="71"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Fixed capital - Artistic originals"/>
     <s v="Euro Million"/>
     <n v="164"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="Fixed capital - Research and development"/>
     <s v="Euro Million"/>
-    <n v="48328"/>
+    <n v="48327"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Gross domestic fixed capital formation"/>
     <s v="Euro Million"/>
-    <n v="99007"/>
+    <n v="99471"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Value of physical changes in stocks on farms"/>
     <s v="Euro Million"/>
-    <n v="115"/>
+    <n v="118"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Value of physical changes in EU intervention stocks"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="141"/>
     <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
     <n v="4164"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="4279"/>
+    <n v="4282"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="103285"/>
+    <n v="103753"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
-    <n v="13238"/>
+    <n v="14094"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
     <s v="Euro Million"/>
     <n v="1709"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
     <s v="Euro Million"/>
     <n v="14264"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
     <s v="Euro Million"/>
-    <n v="1891"/>
+    <n v="1897"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Fixed capital - Transport equipment"/>
     <s v="Euro Million"/>
-    <n v="17036"/>
+    <n v="17051"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Fixed capital - Agricultural machinery"/>
     <s v="Euro Million"/>
     <n v="500"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Fixed capital - Other machinery and equipment"/>
     <s v="Euro Million"/>
-    <n v="9117"/>
+    <n v="9214"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="71"/>
     <s v="Fixed capital - Cultivated biological resources"/>
     <s v="Euro Million"/>
     <n v="-32"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Fixed capital - Software"/>
     <s v="Euro Million"/>
     <n v="5975"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="Fixed capital - Exploration"/>
     <s v="Euro Million"/>
     <n v="61"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Fixed capital - Artistic originals"/>
     <s v="Euro Million"/>
-    <n v="220"/>
+    <n v="219"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="Fixed capital - Research and development"/>
     <s v="Euro Million"/>
-    <n v="46123"/>
+    <n v="47785"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Gross domestic fixed capital formation"/>
     <s v="Euro Million"/>
-    <n v="110101"/>
+    <n v="112736"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Value of physical changes in stocks on farms"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="Value of physical changes in EU intervention stocks"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="141"/>
     <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="9061"/>
+    <n v="9059"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="9061"/>
+    <n v="9059"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="119162"/>
+    <n v="121794"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
-    <n v="17879"/>
+    <n v="19328"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
     <s v="Euro Million"/>
     <n v="1862"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
     <s v="Euro Million"/>
     <n v="14834"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
     <s v="Euro Million"/>
-    <n v="1560"/>
+    <n v="1569"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Fixed capital - Transport equipment"/>
     <s v="Euro Million"/>
     <n v="18502"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Fixed capital - Agricultural machinery"/>
     <s v="Euro Million"/>
     <n v="486"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Fixed capital - Other machinery and equipment"/>
     <s v="Euro Million"/>
-    <n v="10182"/>
+    <n v="10461"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="71"/>
     <s v="Fixed capital - Cultivated biological resources"/>
     <s v="Euro Million"/>
     <n v="-53"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Fixed capital - Software"/>
     <s v="Euro Million"/>
     <n v="5522"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="Fixed capital - Exploration"/>
     <s v="Euro Million"/>
     <n v="40"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Fixed capital - Artistic originals"/>
     <s v="Euro Million"/>
-    <n v="201"/>
+    <n v="200"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="Fixed capital - Research and development"/>
     <s v="Euro Million"/>
-    <n v="59582"/>
+    <n v="58845"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Gross domestic fixed capital formation"/>
     <s v="Euro Million"/>
-    <n v="130596"/>
+    <n v="131595"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Value of physical changes in stocks on farms"/>
     <s v="Euro Million"/>
-    <n v="-56"/>
+    <n v="-60"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="Value of physical changes in EU intervention stocks"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="141"/>
     <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
     <n v="9343"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="9288"/>
+    <n v="9283"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="139884"/>
+    <n v="140878"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Fixed capital - Dwellings"/>
     <s v="Euro Million"/>
-    <n v="18121"/>
+    <n v="19602"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Fixed capital - Roads"/>
     <s v="Euro Million"/>
-    <n v="1913"/>
+    <n v="1898"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
     <s v="Euro Million"/>
-    <n v="14403"/>
+    <n v="15682"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
     <s v="Euro Million"/>
-    <n v="1591"/>
+    <n v="1623"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Fixed capital - Transport equipment"/>
     <s v="Euro Million"/>
-    <n v="15876"/>
+    <n v="15851"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Fixed capital - Agricultural machinery"/>
     <s v="Euro Million"/>
-    <n v="352"/>
+    <n v="550"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Fixed capital - Other machinery and equipment"/>
     <s v="Euro Million"/>
-    <n v="9424"/>
+    <n v="10551"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="71"/>
     <s v="Fixed capital - Cultivated biological resources"/>
     <s v="Euro Million"/>
-    <n v="-103"/>
+    <n v="-107"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Fixed capital - Software"/>
     <s v="Euro Million"/>
-    <n v="6962"/>
+    <n v="5802"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="Fixed capital - Exploration"/>
     <s v="Euro Million"/>
     <n v="26"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Fixed capital - Artistic originals"/>
     <s v="Euro Million"/>
     <n v="204"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="Fixed capital - Research and development"/>
     <s v="Euro Million"/>
-    <n v="28865"/>
+    <n v="30571"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Gross domestic fixed capital formation"/>
     <s v="Euro Million"/>
-    <n v="97634"/>
+    <n v="102251"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Value of physical changes in stocks on farms"/>
     <s v="Euro Million"/>
-    <n v="-109"/>
+    <n v="-106"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Value of physical changes in EU intervention stocks"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="141"/>
     <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="5176"/>
+    <n v="6559"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="151"/>
     <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
     <s v="Euro Million"/>
-    <n v="5067"/>
+    <n v="6453"/>
   </r>
   <r>
     <s v="NA024C01"/>
     <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="162. Gross domestic physical capital formation at current market prices"/>
     <s v="Euro Million"/>
-    <n v="102701"/>
+    <n v="108704"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Fixed capital - Dwellings"/>
+    <s v="Euro Million"/>
+    <n v="23647"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="Fixed capital - Roads"/>
+    <s v="Euro Million"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="Fixed capital - Other building and construction (including land rehabilitation etc.)"/>
+    <s v="Euro Million"/>
+    <n v="16503"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="Fixed capital - Costs associated with transfer of land &amp; buildings"/>
+    <s v="Euro Million"/>
+    <n v="1819"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Fixed capital - Transport equipment"/>
+    <s v="Euro Million"/>
+    <n v="16438"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="Fixed capital - Agricultural machinery"/>
+    <s v="Euro Million"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="Fixed capital - Other machinery and equipment"/>
+    <s v="Euro Million"/>
+    <n v="11042"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="71"/>
+    <s v="Fixed capital - Cultivated biological resources"/>
+    <s v="Euro Million"/>
+    <n v="-7"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="Fixed capital - Software"/>
+    <s v="Euro Million"/>
+    <n v="6876"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="Fixed capital - Exploration"/>
+    <s v="Euro Million"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Fixed capital - Artistic originals"/>
+    <s v="Euro Million"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="17"/>
+    <s v="Fixed capital - Research and development"/>
+    <s v="Euro Million"/>
+    <n v="66221"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="Gross domestic fixed capital formation"/>
+    <s v="Euro Million"/>
+    <n v="145261"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="Value of physical changes in stocks on farms"/>
+    <s v="Euro Million"/>
+    <n v="-5"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="13"/>
+    <s v="Value of physical changes in EU intervention stocks"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="141"/>
+    <s v="Value of physical changes in other stocks and net acquisitions of valuables"/>
+    <s v="Euro Million"/>
+    <n v="1204"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="151"/>
+    <s v="Total value of physical changes in stocks and net acquisitions of valuables"/>
+    <s v="Euro Million"/>
+    <n v="1199"/>
+  </r>
+  <r>
+    <s v="NA024C01"/>
+    <s v="Gross Domestic Physical Capital Formation at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="16"/>
+    <s v="162. Gross domestic physical capital formation at current market prices"/>
+    <s v="Euro Million"/>
+    <n v="146461"/>
   </r>
 </pivotCacheRecords>
 </file>