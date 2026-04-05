--- v0 (2026-02-09)
+++ v1 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084d4c83aaa2422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2781a33fa904d228816f358e00a3dde.psmdcp" Id="Re008ecd74d094337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53998705741c43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c669964b3264d69b05257dc715881fe.psmdcp" Id="Rbcaba1656c364a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>