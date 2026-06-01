--- v1 (2026-04-05)
+++ v2 (2026-06-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53998705741c43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c669964b3264d69b05257dc715881fe.psmdcp" Id="Rbcaba1656c364a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959a28bf108740a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adf67af1ccf44f5c8c64dde0230e487d.psmdcp" Id="R61fb48143acb4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>