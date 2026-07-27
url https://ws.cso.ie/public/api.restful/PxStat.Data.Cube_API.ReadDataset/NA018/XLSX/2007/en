--- v2 (2026-06-01)
+++ v3 (2026-07-27)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959a28bf108740a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adf67af1ccf44f5c8c64dde0230e487d.psmdcp" Id="R61fb48143acb4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a56250a18f14ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee837e21b00249f4afeea82326938657.psmdcp" Id="Rad6db05b377744d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA018</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Value added for Foreign-owned Multinational Enterprises and Other Sectors</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Constant Price data is chain linked annually and referenced to year 2023.&lt;br&gt;&lt;br&gt;Planned Major Revision reflects change to chain linked annual reference year.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
+    <x:t>Constant Price data is chain linked annually and referenced to year 2024.&lt;br&gt;&lt;br&gt;Planned Major Revision reflects change to chain linked annual reference year.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA018/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Flannery</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -279,50 +279,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>NA018C02</x:t>
   </x:si>
   <x:si>
     <x:t>GVA at Constant Basic Prices</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -482,157 +485,159 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02937V03552" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H181" totalsRowShown="0">
-  <x:autoFilter ref="A1:H181"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H187" totalsRowShown="0">
+  <x:autoFilter ref="A1:H187"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02937V03552"/>
     <x:tableColumn id="6" name="Sector"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1133,51 +1138,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H181"/>
+  <x:dimension ref="A1:H187"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="26.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="77.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1900,51 +1905,51 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>137429</x:v>
+        <x:v>137192</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
@@ -1952,77 +1957,77 @@
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>107225</x:v>
+        <x:v>106987</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>149523</x:v>
+        <x:v>149292</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
@@ -2030,77 +2035,77 @@
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>118758</x:v>
+        <x:v>118527</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>162578</x:v>
+        <x:v>162321</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
@@ -2108,77 +2113,77 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>131688</x:v>
+        <x:v>131431</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>175066</x:v>
+        <x:v>174812</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
@@ -2186,77 +2191,77 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>142312</x:v>
+        <x:v>142058</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>167335</x:v>
+        <x:v>167079</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
@@ -2264,77 +2269,77 @@
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>134400</x:v>
+        <x:v>134144</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>152336</x:v>
+        <x:v>152112</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
@@ -2342,77 +2347,77 @@
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>115728</x:v>
+        <x:v>115505</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>152324</x:v>
+        <x:v>152116</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H48" s="0">
@@ -2420,77 +2425,77 @@
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>116019</x:v>
+        <x:v>115811</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>158279</x:v>
+        <x:v>158045</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="0">
@@ -2498,77 +2503,77 @@
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>119059</x:v>
+        <x:v>118825</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>161460</x:v>
+        <x:v>161254</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H54" s="0">
@@ -2576,77 +2581,77 @@
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>122163</x:v>
+        <x:v>121957</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>169095</x:v>
+        <x:v>168893</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H57" s="0">
@@ -2654,77 +2659,77 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>129536</x:v>
+        <x:v>129334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>186168</x:v>
+        <x:v>185974</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="0">
@@ -2732,77 +2737,77 @@
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>141518</x:v>
+        <x:v>141324</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>254664</x:v>
+        <x:v>254458</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
@@ -2810,77 +2815,77 @@
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>151214</x:v>
+        <x:v>151008</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>257066</x:v>
+        <x:v>256860</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
@@ -2888,77 +2893,77 @@
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>157131</x:v>
+        <x:v>156925</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>286713</x:v>
+        <x:v>286508</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -2966,77 +2971,77 @@
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>170974</x:v>
+        <x:v>170769</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>315068</x:v>
+        <x:v>314817</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H72" s="0">
@@ -3044,77 +3049,77 @@
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>181302</x:v>
+        <x:v>181051</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>343049</x:v>
+        <x:v>342752</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H75" s="0">
@@ -3122,2781 +3127,2937 @@
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>191093</x:v>
+        <x:v>190796</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>358665</x:v>
+        <x:v>356678</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>174789</x:v>
+        <x:v>173188</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>183876</x:v>
+        <x:v>183491</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>422643</x:v>
+        <x:v>422794</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>217785</x:v>
+        <x:v>217013</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>204858</x:v>
+        <x:v>205781</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>496978</x:v>
+        <x:v>500249</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>263044</x:v>
+        <x:v>263718</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>233934</x:v>
+        <x:v>236531</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>499274</x:v>
+        <x:v>495574</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>237410</x:v>
+        <x:v>233112</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>261863</x:v>
+        <x:v>262462</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>535877</x:v>
+        <x:v>534897</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>256280</x:v>
+        <x:v>254435</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>279597</x:v>
+        <x:v>280462</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B92" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>112717</x:v>
+        <x:v>573443</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B93" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>15720</x:v>
+        <x:v>282469</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B94" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>101989</x:v>
+        <x:v>290974</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>119487</x:v>
+        <x:v>115708</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>16961</x:v>
+        <x:v>16097</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>107671</x:v>
+        <x:v>104939</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>131986</x:v>
+        <x:v>122658</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>21184</x:v>
+        <x:v>17367</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>115327</x:v>
+        <x:v>110786</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>143748</x:v>
+        <x:v>135489</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>25233</x:v>
+        <x:v>21692</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>122381</x:v>
+        <x:v>118663</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>155786</x:v>
+        <x:v>147563</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>29854</x:v>
+        <x:v>25838</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>128938</x:v>
+        <x:v>125921</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>168503</x:v>
+        <x:v>159921</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>33825</x:v>
+        <x:v>30569</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>137240</x:v>
+        <x:v>132668</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>174922</x:v>
+        <x:v>172975</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>35832</x:v>
+        <x:v>34636</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>141513</x:v>
+        <x:v>141210</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>185579</x:v>
+        <x:v>179564</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>41506</x:v>
+        <x:v>36691</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>145297</x:v>
+        <x:v>145607</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>187986</x:v>
+        <x:v>190504</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>39578</x:v>
+        <x:v>42500</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>150437</x:v>
+        <x:v>149500</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>197760</x:v>
+        <x:v>192976</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>40391</x:v>
+        <x:v>40526</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>159700</x:v>
+        <x:v>154789</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>209806</x:v>
+        <x:v>202661</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>44096</x:v>
+        <x:v>41359</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>168042</x:v>
+        <x:v>163957</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>219438</x:v>
+        <x:v>215046</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>46496</x:v>
+        <x:v>45153</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>175386</x:v>
+        <x:v>172559</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>236596</x:v>
+        <x:v>224911</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>51471</x:v>
+        <x:v>47610</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>187914</x:v>
+        <x:v>180092</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>231285</x:v>
+        <x:v>242546</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>49963</x:v>
+        <x:v>52704</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>183992</x:v>
+        <x:v>193003</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>216543</x:v>
+        <x:v>237105</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>52056</x:v>
+        <x:v>51160</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>167502</x:v>
+        <x:v>188979</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>220437</x:v>
+        <x:v>221999</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>55165</x:v>
+        <x:v>53304</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>168303</x:v>
+        <x:v>172039</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>225736</x:v>
+        <x:v>226017</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>55547</x:v>
+        <x:v>56487</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>173250</x:v>
+        <x:v>172883</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>219441</x:v>
+        <x:v>231430</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>55183</x:v>
+        <x:v>56878</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>167200</x:v>
+        <x:v>177946</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>224229</x:v>
+        <x:v>225011</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>53885</x:v>
+        <x:v>56506</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>173288</x:v>
+        <x:v>171766</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>243584</x:v>
+        <x:v>229935</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>61887</x:v>
+        <x:v>55176</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>184955</x:v>
+        <x:v>178038</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>298392</x:v>
+        <x:v>249816</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>110408</x:v>
+        <x:v>63370</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>193950</x:v>
+        <x:v>190054</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>301322</x:v>
+        <x:v>306068</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>111425</x:v>
+        <x:v>113053</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>195934</x:v>
+        <x:v>199293</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>324582</x:v>
+        <x:v>309075</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>123154</x:v>
+        <x:v>114095</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>207562</x:v>
+        <x:v>201334</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>354922</x:v>
+        <x:v>332956</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>142863</x:v>
+        <x:v>126105</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>217612</x:v>
+        <x:v>213300</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>373646</x:v>
+        <x:v>364075</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>152375</x:v>
+        <x:v>146286</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>226872</x:v>
+        <x:v>223613</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>402396</x:v>
+        <x:v>383277</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>189456</x:v>
+        <x:v>156026</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>214307</x:v>
+        <x:v>233119</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>468704</x:v>
+        <x:v>411582</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>237505</x:v>
+        <x:v>192573</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>231524</x:v>
+        <x:v>220557</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>509871</x:v>
+        <x:v>481760</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>269585</x:v>
+        <x:v>243303</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>240232</x:v>
+        <x:v>238820</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>499274</x:v>
+        <x:v>528125</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>237410</x:v>
+        <x:v>278223</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>261863</x:v>
+        <x:v>249895</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>512324</x:v>
+        <x:v>514534</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>241013</x:v>
+        <x:v>245773</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>271311</x:v>
+        <x:v>268790</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H182" s="0">
+        <x:v>534897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H183" s="0">
+        <x:v>254435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H184" s="0">
+        <x:v>280462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H185" s="0">
+        <x:v>578081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H186" s="0">
+        <x:v>291354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H187" s="0">
+        <x:v>286727</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5944,315 +6105,323 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="NA018C01"/>
         <x:s v="NA018C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="GVA at Current Basic Prices"/>
         <x:s v="GVA at Constant Basic Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02937V03552">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sector">
       <x:sharedItems count="3">
         <x:s v="All sectors"/>
         <x:s v="Foreign-owned multinational enterprise dominated"/>
         <x:s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9265" maxValue="535877" count="177">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9265" maxValue="578081" count="183">
         <x:n v="49451"/>
         <x:n v="9265"/>
         <x:n v="40186"/>
         <x:n v="53516"/>
         <x:n v="10079"/>
         <x:n v="43438"/>
         <x:n v="61845"/>
         <x:n v="13300"/>
         <x:n v="48545"/>
         <x:n v="72754"/>
         <x:n v="16945"/>
         <x:n v="55810"/>
         <x:n v="82671"/>
         <x:n v="20763"/>
         <x:n v="61908"/>
         <x:n v="96722"/>
         <x:n v="23867"/>
         <x:n v="72855"/>
         <x:n v="108814"/>
         <x:n v="28270"/>
         <x:n v="80544"/>
         <x:n v="120605"/>
         <x:n v="33021"/>
         <x:n v="87583"/>
         <x:n v="128987"/>
         <x:n v="30145"/>
         <x:n v="98842"/>
-        <x:n v="137429"/>
+        <x:n v="137192"/>
         <x:n v="30205"/>
-        <x:n v="107225"/>
-        <x:n v="149523"/>
+        <x:n v="106987"/>
+        <x:n v="149292"/>
         <x:n v="30765"/>
-        <x:n v="118758"/>
-        <x:n v="162578"/>
+        <x:n v="118527"/>
+        <x:n v="162321"/>
         <x:n v="30890"/>
-        <x:n v="131688"/>
-        <x:n v="175066"/>
+        <x:n v="131431"/>
+        <x:n v="174812"/>
         <x:n v="32754"/>
-        <x:n v="142312"/>
-        <x:n v="167335"/>
+        <x:n v="142058"/>
+        <x:n v="167079"/>
         <x:n v="32935"/>
-        <x:n v="134400"/>
-        <x:n v="152336"/>
+        <x:n v="134144"/>
+        <x:n v="152112"/>
         <x:n v="36607"/>
-        <x:n v="115728"/>
-        <x:n v="152324"/>
+        <x:n v="115505"/>
+        <x:n v="152116"/>
         <x:n v="36305"/>
-        <x:n v="116019"/>
-        <x:n v="158279"/>
+        <x:n v="115811"/>
+        <x:n v="158045"/>
         <x:n v="39220"/>
-        <x:n v="119059"/>
-        <x:n v="161460"/>
+        <x:n v="118825"/>
+        <x:n v="161254"/>
         <x:n v="39297"/>
-        <x:n v="122163"/>
-        <x:n v="169095"/>
+        <x:n v="121957"/>
+        <x:n v="168893"/>
         <x:n v="39559"/>
-        <x:n v="129536"/>
-        <x:n v="186168"/>
+        <x:n v="129334"/>
+        <x:n v="185974"/>
         <x:n v="44650"/>
-        <x:n v="141518"/>
-        <x:n v="254664"/>
+        <x:n v="141324"/>
+        <x:n v="254458"/>
         <x:n v="103450"/>
-        <x:n v="151214"/>
-        <x:n v="257066"/>
+        <x:n v="151008"/>
+        <x:n v="256860"/>
         <x:n v="99935"/>
-        <x:n v="157131"/>
-        <x:n v="286713"/>
+        <x:n v="156925"/>
+        <x:n v="286508"/>
         <x:n v="115739"/>
-        <x:n v="170974"/>
-        <x:n v="315068"/>
+        <x:n v="170769"/>
+        <x:n v="314817"/>
         <x:n v="133766"/>
-        <x:n v="181302"/>
-        <x:n v="343049"/>
+        <x:n v="181051"/>
+        <x:n v="342752"/>
         <x:n v="151956"/>
-        <x:n v="191093"/>
-[...101 lines deleted...]
-        <x:n v="271311"/>
+        <x:n v="190796"/>
+        <x:n v="356678"/>
+        <x:n v="173188"/>
+        <x:n v="183491"/>
+        <x:n v="422794"/>
+        <x:n v="217013"/>
+        <x:n v="205781"/>
+        <x:n v="500249"/>
+        <x:n v="263718"/>
+        <x:n v="236531"/>
+        <x:n v="495574"/>
+        <x:n v="233112"/>
+        <x:n v="262462"/>
+        <x:n v="534897"/>
+        <x:n v="254435"/>
+        <x:n v="280462"/>
+        <x:n v="573443"/>
+        <x:n v="282469"/>
+        <x:n v="290974"/>
+        <x:n v="115708"/>
+        <x:n v="16097"/>
+        <x:n v="104939"/>
+        <x:n v="122658"/>
+        <x:n v="17367"/>
+        <x:n v="110786"/>
+        <x:n v="135489"/>
+        <x:n v="21692"/>
+        <x:n v="118663"/>
+        <x:n v="147563"/>
+        <x:n v="25838"/>
+        <x:n v="125921"/>
+        <x:n v="159921"/>
+        <x:n v="30569"/>
+        <x:n v="132668"/>
+        <x:n v="172975"/>
+        <x:n v="34636"/>
+        <x:n v="141210"/>
+        <x:n v="179564"/>
+        <x:n v="36691"/>
+        <x:n v="145607"/>
+        <x:n v="190504"/>
+        <x:n v="42500"/>
+        <x:n v="149500"/>
+        <x:n v="192976"/>
+        <x:n v="40526"/>
+        <x:n v="154789"/>
+        <x:n v="202661"/>
+        <x:n v="41359"/>
+        <x:n v="163957"/>
+        <x:n v="215046"/>
+        <x:n v="45153"/>
+        <x:n v="172559"/>
+        <x:n v="224911"/>
+        <x:n v="47610"/>
+        <x:n v="180092"/>
+        <x:n v="242546"/>
+        <x:n v="52704"/>
+        <x:n v="193003"/>
+        <x:n v="237105"/>
+        <x:n v="51160"/>
+        <x:n v="188979"/>
+        <x:n v="221999"/>
+        <x:n v="53304"/>
+        <x:n v="172039"/>
+        <x:n v="226017"/>
+        <x:n v="56487"/>
+        <x:n v="172883"/>
+        <x:n v="231430"/>
+        <x:n v="56878"/>
+        <x:n v="177946"/>
+        <x:n v="225011"/>
+        <x:n v="56506"/>
+        <x:n v="171766"/>
+        <x:n v="229935"/>
+        <x:n v="55176"/>
+        <x:n v="178038"/>
+        <x:n v="249816"/>
+        <x:n v="63370"/>
+        <x:n v="190054"/>
+        <x:n v="306068"/>
+        <x:n v="113053"/>
+        <x:n v="199293"/>
+        <x:n v="309075"/>
+        <x:n v="114095"/>
+        <x:n v="201334"/>
+        <x:n v="332956"/>
+        <x:n v="126105"/>
+        <x:n v="213300"/>
+        <x:n v="364075"/>
+        <x:n v="146286"/>
+        <x:n v="223613"/>
+        <x:n v="383277"/>
+        <x:n v="156026"/>
+        <x:n v="233119"/>
+        <x:n v="411582"/>
+        <x:n v="192573"/>
+        <x:n v="220557"/>
+        <x:n v="481760"/>
+        <x:n v="243303"/>
+        <x:n v="238820"/>
+        <x:n v="528125"/>
+        <x:n v="278223"/>
+        <x:n v="249895"/>
+        <x:n v="514534"/>
+        <x:n v="245773"/>
+        <x:n v="268790"/>
+        <x:n v="578081"/>
+        <x:n v="291354"/>
+        <x:n v="286727"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
     <n v="49451"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
@@ -6495,1549 +6664,1609 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="30145"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
     <n v="98842"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="137429"/>
+    <n v="137192"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="30205"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="107225"/>
+    <n v="106987"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="149523"/>
+    <n v="149292"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="30765"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="118758"/>
+    <n v="118527"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="162578"/>
+    <n v="162321"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="30890"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="131688"/>
+    <n v="131431"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="175066"/>
+    <n v="174812"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="32754"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="142312"/>
+    <n v="142058"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="167335"/>
+    <n v="167079"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="32935"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="134400"/>
+    <n v="134144"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="152336"/>
+    <n v="152112"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="36607"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="115728"/>
+    <n v="115505"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="152324"/>
+    <n v="152116"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="36305"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="116019"/>
+    <n v="115811"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="158279"/>
+    <n v="158045"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="39220"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="119059"/>
+    <n v="118825"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="161460"/>
+    <n v="161254"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="39297"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="122163"/>
+    <n v="121957"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="169095"/>
+    <n v="168893"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="39559"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="129536"/>
+    <n v="129334"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="186168"/>
+    <n v="185974"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="44650"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="141518"/>
+    <n v="141324"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="254664"/>
+    <n v="254458"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="103450"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="151214"/>
+    <n v="151008"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="257066"/>
+    <n v="256860"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="99935"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="157131"/>
+    <n v="156925"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="286713"/>
+    <n v="286508"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="115739"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="170974"/>
+    <n v="170769"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="315068"/>
+    <n v="314817"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="133766"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="181302"/>
+    <n v="181051"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="343049"/>
+    <n v="342752"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
     <n v="151956"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="191093"/>
+    <n v="190796"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="358665"/>
+    <n v="356678"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="174789"/>
+    <n v="173188"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="183876"/>
+    <n v="183491"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="422643"/>
+    <n v="422794"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="217785"/>
+    <n v="217013"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="204858"/>
+    <n v="205781"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="496978"/>
+    <n v="500249"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="263044"/>
+    <n v="263718"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="233934"/>
+    <n v="236531"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="499274"/>
+    <n v="495574"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="237410"/>
+    <n v="233112"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="261863"/>
+    <n v="262462"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="535877"/>
+    <n v="534897"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="256280"/>
+    <n v="254435"/>
   </r>
   <r>
     <s v="NA018C01"/>
     <s v="GVA at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="279597"/>
+    <n v="280462"/>
+  </r>
+  <r>
+    <s v="NA018C01"/>
+    <s v="GVA at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All sectors"/>
+    <s v="Euro Million"/>
+    <n v="573443"/>
+  </r>
+  <r>
+    <s v="NA018C01"/>
+    <s v="GVA at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Foreign-owned multinational enterprise dominated"/>
+    <s v="Euro Million"/>
+    <n v="282469"/>
+  </r>
+  <r>
+    <s v="NA018C01"/>
+    <s v="GVA at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
+    <s v="Euro Million"/>
+    <n v="290974"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="112717"/>
+    <n v="115708"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="15720"/>
+    <n v="16097"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="101989"/>
+    <n v="104939"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="119487"/>
+    <n v="122658"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="16961"/>
+    <n v="17367"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="107671"/>
+    <n v="110786"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="131986"/>
+    <n v="135489"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="21184"/>
+    <n v="21692"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="115327"/>
+    <n v="118663"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="143748"/>
+    <n v="147563"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="25233"/>
+    <n v="25838"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="122381"/>
+    <n v="125921"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="155786"/>
+    <n v="159921"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="29854"/>
+    <n v="30569"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="128938"/>
+    <n v="132668"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="168503"/>
+    <n v="172975"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="33825"/>
+    <n v="34636"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="137240"/>
+    <n v="141210"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="174922"/>
+    <n v="179564"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="35832"/>
+    <n v="36691"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="141513"/>
+    <n v="145607"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="185579"/>
+    <n v="190504"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="41506"/>
+    <n v="42500"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="145297"/>
+    <n v="149500"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="187986"/>
+    <n v="192976"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="39578"/>
+    <n v="40526"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="150437"/>
+    <n v="154789"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="197760"/>
+    <n v="202661"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="40391"/>
+    <n v="41359"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="159700"/>
+    <n v="163957"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="209806"/>
+    <n v="215046"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="44096"/>
+    <n v="45153"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="168042"/>
+    <n v="172559"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="219438"/>
+    <n v="224911"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="46496"/>
+    <n v="47610"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="175386"/>
+    <n v="180092"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="236596"/>
+    <n v="242546"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="51471"/>
+    <n v="52704"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="187914"/>
+    <n v="193003"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="231285"/>
+    <n v="237105"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="49963"/>
+    <n v="51160"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="183992"/>
+    <n v="188979"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="216543"/>
+    <n v="221999"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="52056"/>
+    <n v="53304"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="167502"/>
+    <n v="172039"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="220437"/>
+    <n v="226017"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="55165"/>
+    <n v="56487"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="168303"/>
+    <n v="172883"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="225736"/>
+    <n v="231430"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="55547"/>
+    <n v="56878"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="173250"/>
+    <n v="177946"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="219441"/>
+    <n v="225011"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="55183"/>
+    <n v="56506"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="167200"/>
+    <n v="171766"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="224229"/>
+    <n v="229935"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="53885"/>
+    <n v="55176"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="173288"/>
+    <n v="178038"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="243584"/>
+    <n v="249816"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="61887"/>
+    <n v="63370"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="184955"/>
+    <n v="190054"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="298392"/>
+    <n v="306068"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="110408"/>
+    <n v="113053"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="193950"/>
+    <n v="199293"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="301322"/>
+    <n v="309075"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="111425"/>
+    <n v="114095"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="195934"/>
+    <n v="201334"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="324582"/>
+    <n v="332956"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="123154"/>
+    <n v="126105"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="207562"/>
+    <n v="213300"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="354922"/>
+    <n v="364075"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="142863"/>
+    <n v="146286"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="217612"/>
+    <n v="223613"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="373646"/>
+    <n v="383277"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="152375"/>
+    <n v="156026"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="226872"/>
+    <n v="233119"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="402396"/>
+    <n v="411582"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="189456"/>
+    <n v="192573"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="214307"/>
+    <n v="220557"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="468704"/>
+    <n v="481760"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="237505"/>
+    <n v="243303"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="231524"/>
+    <n v="238820"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="509871"/>
+    <n v="528125"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="269585"/>
+    <n v="278223"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="240232"/>
+    <n v="249895"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="499274"/>
+    <n v="514534"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="237410"/>
+    <n v="245773"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="261863"/>
+    <n v="268790"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All sectors"/>
     <s v="Euro Million"/>
-    <n v="512324"/>
+    <n v="534897"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Foreign-owned multinational enterprise dominated"/>
     <s v="Euro Million"/>
-    <n v="241013"/>
+    <n v="254435"/>
   </r>
   <r>
     <s v="NA018C02"/>
     <s v="GVA at Constant Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
     <s v="Euro Million"/>
-    <n v="271311"/>
+    <n v="280462"/>
+  </r>
+  <r>
+    <s v="NA018C02"/>
+    <s v="GVA at Constant Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All sectors"/>
+    <s v="Euro Million"/>
+    <n v="578081"/>
+  </r>
+  <r>
+    <s v="NA018C02"/>
+    <s v="GVA at Constant Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Foreign-owned multinational enterprise dominated"/>
+    <s v="Euro Million"/>
+    <n v="291354"/>
+  </r>
+  <r>
+    <s v="NA018C02"/>
+    <s v="GVA at Constant Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Other sectors excluding the foreign-owned multinational enterprise dominated sector"/>
+    <s v="Euro Million"/>
+    <n v="286727"/>
   </r>
 </pivotCacheRecords>
 </file>