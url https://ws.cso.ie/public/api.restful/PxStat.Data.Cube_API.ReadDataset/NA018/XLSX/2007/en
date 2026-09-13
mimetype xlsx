--- v3 (2026-07-27)
+++ v4 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a56250a18f14ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee837e21b00249f4afeea82326938657.psmdcp" Id="Rad6db05b377744d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a013de2c0bd4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d172face7f884e328f9d225cde1fae41.psmdcp" Id="R1c992277fe784279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>