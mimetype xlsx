--- v2 (2026-02-13)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533b656dc8da4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d75a48de450647de8bca33aec7d8984c.psmdcp" Id="Rf9a0687f7d444dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf091c529c84f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca877570380d44338c9b6b780b86534e.psmdcp" Id="R7385deaace6a4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>