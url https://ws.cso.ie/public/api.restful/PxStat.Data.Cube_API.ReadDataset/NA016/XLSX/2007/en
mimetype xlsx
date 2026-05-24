--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf091c529c84f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca877570380d44338c9b6b780b86534e.psmdcp" Id="R7385deaace6a4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5052a3b3634c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d848f83f579742a8963f00a94dbaf2df.psmdcp" Id="Rb75b9fadcd3d439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>