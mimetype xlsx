--- v4 (2026-05-24)
+++ v5 (2026-07-11)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5052a3b3634c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d848f83f579742a8963f00a94dbaf2df.psmdcp" Id="Rb75b9fadcd3d439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3b2600c0e648d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5795d609c1094aed80419b7109198be8.psmdcp" Id="R0b50710165be4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA016</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Value Added at Current Basic Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>08/07/2026 16:04:49</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
+    <x:t>On 08 July 2026, the table was updated as it was originally released without confidentiality suppressions required by CSO policy. Apologies for any inconveniences caused.&lt;br&gt;&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA016/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Flannery</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -113,54 +113,54 @@
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
   <x:si>
-    <x:t>No</x:t>
+    <x:t>Archived</x:t>
   </x:si>
   <x:si>
-    <x:t>Archived</x:t>
+    <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Analytical</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
@@ -502,50 +502,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -696,115 +699,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02660V03219" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="40">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -875,52 +880,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1201" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1201"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1241" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1241"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02660V03219"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1353,119 +1358,119 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1201"/>
+  <x:dimension ref="A1:H1241"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="89.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1486,51 +1491,51 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>3056</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H3" s="0">
@@ -1980,51 +1985,51 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>1725</x:v>
+        <x:v>1724</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
@@ -2136,51 +2141,51 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>1268</x:v>
+        <x:v>1267</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="0">
@@ -2214,51 +2219,51 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
@@ -2396,51 +2401,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -2526,51 +2531,51 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>2821</x:v>
+        <x:v>2825</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
@@ -3020,51 +3025,51 @@
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>1926</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
@@ -3176,51 +3181,51 @@
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>1432</x:v>
+        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
@@ -3254,51 +3259,51 @@
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
@@ -3436,51 +3441,51 @@
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
@@ -3566,51 +3571,51 @@
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>2711</x:v>
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
@@ -4060,51 +4065,51 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>2251</x:v>
+        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
@@ -4190,77 +4195,77 @@
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>1681</x:v>
+        <x:v>1678</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
@@ -4268,77 +4273,77 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>3134</x:v>
+        <x:v>3133</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>909</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
@@ -4346,51 +4351,51 @@
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>1686</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
@@ -4476,51 +4481,51 @@
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4606,51 +4611,51 @@
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>2795</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -5100,51 +5105,51 @@
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>2704</x:v>
+        <x:v>2702</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="0">
@@ -5256,51 +5261,51 @@
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>2109</x:v>
+        <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
@@ -5308,51 +5313,51 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>3301</x:v>
+        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5386,51 +5391,51 @@
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>2137</x:v>
+        <x:v>2136</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H153" s="0">
@@ -5516,51 +5521,51 @@
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H158" s="0">
@@ -5646,51 +5651,51 @@
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>2387</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H163" s="0">
@@ -6140,51 +6145,51 @@
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>3056</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6296,51 +6301,51 @@
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>2513</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
@@ -6348,51 +6353,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>3466</x:v>
+        <x:v>3465</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6426,51 +6431,51 @@
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>2605</x:v>
+        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
@@ -6556,51 +6561,51 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
@@ -6686,51 +6691,51 @@
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>2718</x:v>
+        <x:v>2726</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -7180,51 +7185,51 @@
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>3636</x:v>
+        <x:v>3635</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
@@ -7336,51 +7341,51 @@
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>2500</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
@@ -7388,51 +7393,51 @@
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>3839</x:v>
+        <x:v>3838</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H230" s="0">
@@ -7466,51 +7471,51 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>3153</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H233" s="0">
@@ -7596,51 +7601,51 @@
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
@@ -7726,51 +7731,51 @@
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>2434</x:v>
+        <x:v>2440</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
@@ -8220,51 +8225,51 @@
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>3914</x:v>
+        <x:v>3913</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
@@ -8376,51 +8381,51 @@
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>2820</x:v>
+        <x:v>2818</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H268" s="0">
@@ -8454,51 +8459,51 @@
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>1538</x:v>
+        <x:v>1537</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H271" s="0">
@@ -8506,51 +8511,51 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>3243</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H273" s="0">
@@ -8636,51 +8641,51 @@
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
@@ -8766,51 +8771,51 @@
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>2360</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H283" s="0">
@@ -9260,51 +9265,51 @@
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>4144</x:v>
+        <x:v>4143</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H302" s="0">
@@ -9416,51 +9421,51 @@
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>2765</x:v>
+        <x:v>2762</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H308" s="0">
@@ -9468,51 +9473,51 @@
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>5174</x:v>
+        <x:v>5172</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H310" s="0">
@@ -9546,51 +9551,51 @@
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>3090</x:v>
+        <x:v>3089</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H313" s="0">
@@ -9676,51 +9681,51 @@
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H318" s="0">
@@ -9806,51 +9811,51 @@
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>2155</x:v>
+        <x:v>2162</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H323" s="0">
@@ -10300,51 +10305,51 @@
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>4597</x:v>
+        <x:v>4596</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H342" s="0">
@@ -10456,51 +10461,51 @@
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>3271</x:v>
+        <x:v>3269</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H348" s="0">
@@ -10508,77 +10513,77 @@
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>5896</x:v>
+        <x:v>5895</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>1854</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H351" s="0">
@@ -10586,51 +10591,51 @@
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>3115</x:v>
+        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H353" s="0">
@@ -10716,51 +10721,51 @@
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H358" s="0">
@@ -10846,51 +10851,51 @@
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H362" s="0">
-        <x:v>2460</x:v>
+        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H363" s="0">
@@ -11158,51 +11163,51 @@
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>1750</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H375" s="0">
@@ -11340,51 +11345,51 @@
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>4965</x:v>
+        <x:v>4954</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H382" s="0">
@@ -11470,77 +11475,77 @@
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>1542</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>3649</x:v>
+        <x:v>3625</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H388" s="0">
@@ -11548,77 +11553,77 @@
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>6319</x:v>
+        <x:v>6308</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>1878</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H391" s="0">
@@ -11626,51 +11631,51 @@
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>3843</x:v>
+        <x:v>3834</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H393" s="0">
@@ -11756,51 +11761,51 @@
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>346</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H398" s="0">
@@ -11834,103 +11839,103 @@
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>2364</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>139793</x:v>
+        <x:v>139674</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>1760</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H403" s="0">
@@ -12198,51 +12203,51 @@
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H414" s="0">
-        <x:v>1640</x:v>
+        <x:v>1603</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H415" s="0">
@@ -12380,51 +12385,51 @@
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>5294</x:v>
+        <x:v>5286</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H422" s="0">
@@ -12510,77 +12515,77 @@
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>1649</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>5593</x:v>
+        <x:v>5570</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H428" s="0">
@@ -12588,77 +12593,77 @@
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>6950</x:v>
+        <x:v>6939</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>2003</x:v>
+        <x:v>1999</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H431" s="0">
@@ -12666,51 +12671,51 @@
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>3737</x:v>
+        <x:v>3730</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H433" s="0">
@@ -12796,51 +12801,51 @@
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>466</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H438" s="0">
@@ -12874,103 +12879,103 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>1501</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>151024</x:v>
+        <x:v>150908</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>1703</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H443" s="0">
@@ -13238,51 +13243,51 @@
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>1826</x:v>
+        <x:v>1800</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H455" s="0">
@@ -13420,51 +13425,51 @@
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>5864</x:v>
+        <x:v>5854</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H462" s="0">
@@ -13550,77 +13555,77 @@
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>1864</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>6198</x:v>
+        <x:v>6160</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H468" s="0">
@@ -13628,77 +13633,77 @@
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>7748</x:v>
+        <x:v>7720</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>2370</x:v>
+        <x:v>2363</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H471" s="0">
@@ -13706,51 +13711,51 @@
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>4162</x:v>
+        <x:v>4148</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H473" s="0">
@@ -13836,51 +13841,51 @@
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>468</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H478" s="0">
@@ -13914,103 +13919,103 @@
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>-24</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>162554</x:v>
+        <x:v>162425</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>2056</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H483" s="0">
@@ -14460,51 +14465,51 @@
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H501" s="0">
-        <x:v>6372</x:v>
+        <x:v>6359</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H502" s="0">
@@ -14590,77 +14595,77 @@
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>2049</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H507" s="0">
-        <x:v>6970</x:v>
+        <x:v>6927</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H508" s="0">
@@ -14668,77 +14673,77 @@
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H509" s="0">
-        <x:v>8476</x:v>
+        <x:v>8446</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>2713</x:v>
+        <x:v>2705</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H511" s="0">
@@ -14746,51 +14751,51 @@
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>5025</x:v>
+        <x:v>5010</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H513" s="0">
@@ -14876,51 +14881,51 @@
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H517" s="0">
-        <x:v>636</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H518" s="0">
@@ -14954,103 +14959,103 @@
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H520" s="0">
-        <x:v>-863</x:v>
+        <x:v>-736</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>174203</x:v>
+        <x:v>174076</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>1592</x:v>
+        <x:v>1486</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H523" s="0">
@@ -15500,51 +15505,51 @@
       </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H541" s="0">
-        <x:v>5869</x:v>
+        <x:v>5855</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H542" s="0">
@@ -15604,103 +15609,103 @@
       </x:c>
     </x:row>
     <x:row r="545" spans="1:8">
       <x:c r="A545" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H545" s="0">
-        <x:v>4907</x:v>
+        <x:v>4906</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H546" s="0">
-        <x:v>2137</x:v>
+        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H547" s="0">
-        <x:v>6922</x:v>
+        <x:v>6886</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H548" s="0">
@@ -15708,77 +15713,77 @@
       </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H549" s="0">
-        <x:v>9211</x:v>
+        <x:v>9182</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H550" s="0">
-        <x:v>2620</x:v>
+        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H551" s="0">
@@ -15786,51 +15791,51 @@
       </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H552" s="0">
-        <x:v>5051</x:v>
+        <x:v>5036</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H553" s="0">
@@ -15916,51 +15921,51 @@
       </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H557" s="0">
-        <x:v>521</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H558" s="0">
@@ -15994,103 +15999,103 @@
       </x:c>
     </x:row>
     <x:row r="560" spans="1:8">
       <x:c r="A560" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H560" s="0">
-        <x:v>615</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0">
-        <x:v>167950</x:v>
+        <x:v>167822</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>946</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H563" s="0">
@@ -16540,51 +16545,51 @@
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>6152</x:v>
+        <x:v>6141</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H582" s="0">
@@ -16644,103 +16649,103 @@
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H585" s="0">
-        <x:v>4223</x:v>
+        <x:v>4221</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H586" s="0">
-        <x:v>1969</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H587" s="0">
-        <x:v>6567</x:v>
+        <x:v>6552</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H588" s="0">
@@ -16748,77 +16753,77 @@
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H589" s="0">
-        <x:v>9667</x:v>
+        <x:v>9643</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H590" s="0">
-        <x:v>2362</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H591" s="0">
@@ -16826,51 +16831,51 @@
       </x:c>
     </x:row>
     <x:row r="592" spans="1:8">
       <x:c r="A592" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H592" s="0">
-        <x:v>5848</x:v>
+        <x:v>5832</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H593" s="0">
@@ -16956,51 +16961,51 @@
       </x:c>
     </x:row>
     <x:row r="597" spans="1:8">
       <x:c r="A597" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H597" s="0">
-        <x:v>403</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H598" s="0">
@@ -17034,103 +17039,103 @@
       </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H600" s="0">
-        <x:v>1934</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H601" s="0">
-        <x:v>154270</x:v>
+        <x:v>154158</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:8">
       <x:c r="A602" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H602" s="0">
-        <x:v>1598</x:v>
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:8">
       <x:c r="A603" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H603" s="0">
@@ -17398,51 +17403,51 @@
       </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H614" s="0">
-        <x:v>2516</x:v>
+        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H615" s="0">
@@ -17580,51 +17585,51 @@
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H621" s="0">
-        <x:v>5684</x:v>
+        <x:v>5676</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H622" s="0">
@@ -17684,103 +17689,103 @@
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H625" s="0">
-        <x:v>4438</x:v>
+        <x:v>4436</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H626" s="0">
-        <x:v>1353</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H627" s="0">
-        <x:v>7526</x:v>
+        <x:v>7518</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H628" s="0">
@@ -17788,77 +17793,77 @@
       </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H629" s="0">
-        <x:v>9230</x:v>
+        <x:v>9203</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H630" s="0">
-        <x:v>2328</x:v>
+        <x:v>2321</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H631" s="0">
@@ -17866,51 +17871,51 @@
       </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H632" s="0">
-        <x:v>7281</x:v>
+        <x:v>7269</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H633" s="0">
@@ -17996,51 +18001,51 @@
       </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H637" s="0">
-        <x:v>601</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H638" s="0">
@@ -18074,103 +18079,103 @@
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H640" s="0">
-        <x:v>-267</x:v>
+        <x:v>-162</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H641" s="0">
-        <x:v>152057</x:v>
+        <x:v>151953</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H642" s="0">
-        <x:v>2086</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H643" s="0">
@@ -18438,51 +18443,51 @@
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>2870</x:v>
+        <x:v>2803</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H655" s="0">
@@ -18620,51 +18625,51 @@
       </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H661" s="0">
-        <x:v>5710</x:v>
+        <x:v>5695</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H662" s="0">
@@ -18724,103 +18729,103 @@
       </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H665" s="0">
-        <x:v>5838</x:v>
+        <x:v>5835</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H666" s="0">
-        <x:v>1244</x:v>
+        <x:v>1229</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H667" s="0">
-        <x:v>8352</x:v>
+        <x:v>8341</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H668" s="0">
@@ -18828,77 +18833,77 @@
       </x:c>
     </x:row>
     <x:row r="669" spans="1:8">
       <x:c r="A669" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H669" s="0">
-        <x:v>7743</x:v>
+        <x:v>7701</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H670" s="0">
-        <x:v>2057</x:v>
+        <x:v>2053</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H671" s="0">
@@ -18906,51 +18911,51 @@
       </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H672" s="0">
-        <x:v>7879</x:v>
+        <x:v>7863</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:8">
       <x:c r="A673" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H673" s="0">
@@ -19036,51 +19041,51 @@
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H677" s="0">
-        <x:v>310</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H678" s="0">
@@ -19114,103 +19119,103 @@
       </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H680" s="0">
-        <x:v>-16</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H681" s="0">
-        <x:v>158263</x:v>
+        <x:v>158146</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>1742</x:v>
+        <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H683" s="0">
@@ -19478,51 +19483,51 @@
       </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H694" s="0">
-        <x:v>3112</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H695" s="0">
@@ -19660,51 +19665,51 @@
       </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H701" s="0">
-        <x:v>5668</x:v>
+        <x:v>5660</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H702" s="0">
@@ -19764,103 +19769,103 @@
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H705" s="0">
-        <x:v>5909</x:v>
+        <x:v>5907</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H706" s="0">
-        <x:v>1105</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>8698</x:v>
+        <x:v>8688</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H708" s="0">
@@ -19868,77 +19873,77 @@
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>7846</x:v>
+        <x:v>7822</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H710" s="0">
-        <x:v>1923</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H711" s="0">
@@ -19946,51 +19951,51 @@
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H712" s="0">
-        <x:v>8613</x:v>
+        <x:v>8602</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H713" s="0">
@@ -20076,51 +20081,51 @@
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H717" s="0">
-        <x:v>345</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H718" s="0">
@@ -20154,103 +20159,103 @@
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H720" s="0">
-        <x:v>-52</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H721" s="0">
-        <x:v>161408</x:v>
+        <x:v>161305</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H722" s="0">
-        <x:v>1957</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H723" s="0">
@@ -20518,51 +20523,51 @@
       </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H734" s="0">
-        <x:v>3266</x:v>
+        <x:v>3217</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:8">
       <x:c r="A735" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H735" s="0">
@@ -20700,51 +20705,51 @@
       </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H741" s="0">
-        <x:v>5897</x:v>
+        <x:v>5889</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H742" s="0">
@@ -20804,103 +20809,103 @@
       </x:c>
     </x:row>
     <x:row r="745" spans="1:8">
       <x:c r="A745" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H745" s="0">
-        <x:v>6367</x:v>
+        <x:v>6365</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:8">
       <x:c r="A746" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H746" s="0">
-        <x:v>1295</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:8">
       <x:c r="A747" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H747" s="0">
-        <x:v>11680</x:v>
+        <x:v>11672</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:8">
       <x:c r="A748" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H748" s="0">
@@ -20908,77 +20913,77 @@
       </x:c>
     </x:row>
     <x:row r="749" spans="1:8">
       <x:c r="A749" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H749" s="0">
-        <x:v>7835</x:v>
+        <x:v>7810</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:8">
       <x:c r="A750" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H750" s="0">
-        <x:v>2040</x:v>
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:8">
       <x:c r="A751" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H751" s="0">
@@ -20986,51 +20991,51 @@
       </x:c>
     </x:row>
     <x:row r="752" spans="1:8">
       <x:c r="A752" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H752" s="0">
-        <x:v>9386</x:v>
+        <x:v>9375</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:8">
       <x:c r="A753" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H753" s="0">
@@ -21116,51 +21121,51 @@
       </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H757" s="0">
-        <x:v>436</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H758" s="0">
@@ -21194,103 +21199,103 @@
       </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H760" s="0">
-        <x:v>-2104</x:v>
+        <x:v>-2113</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:8">
       <x:c r="A761" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H761" s="0">
-        <x:v>166991</x:v>
+        <x:v>166780</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:8">
       <x:c r="A762" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H762" s="0">
-        <x:v>2442</x:v>
+        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H763" s="0">
@@ -21558,51 +21563,51 @@
       </x:c>
     </x:row>
     <x:row r="774" spans="1:8">
       <x:c r="A774" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H774" s="0">
-        <x:v>3060</x:v>
+        <x:v>2992</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:8">
       <x:c r="A775" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H775" s="0">
@@ -21740,51 +21745,51 @@
       </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H781" s="0">
-        <x:v>6281</x:v>
+        <x:v>6274</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H782" s="0">
@@ -21844,103 +21849,103 @@
       </x:c>
     </x:row>
     <x:row r="785" spans="1:8">
       <x:c r="A785" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H785" s="0">
-        <x:v>7040</x:v>
+        <x:v>7038</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:8">
       <x:c r="A786" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H786" s="0">
-        <x:v>1436</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:8">
       <x:c r="A787" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H787" s="0">
-        <x:v>14689</x:v>
+        <x:v>14682</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:8">
       <x:c r="A788" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G788" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H788" s="0">
@@ -21948,77 +21953,77 @@
       </x:c>
     </x:row>
     <x:row r="789" spans="1:8">
       <x:c r="A789" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F789" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G789" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H789" s="0">
-        <x:v>8132</x:v>
+        <x:v>8111</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:8">
       <x:c r="A790" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H790" s="0">
-        <x:v>2080</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:8">
       <x:c r="A791" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H791" s="0">
@@ -22026,51 +22031,51 @@
       </x:c>
     </x:row>
     <x:row r="792" spans="1:8">
       <x:c r="A792" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G792" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H792" s="0">
-        <x:v>10798</x:v>
+        <x:v>10788</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:8">
       <x:c r="A793" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G793" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H793" s="0">
@@ -22156,51 +22161,51 @@
       </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H797" s="0">
-        <x:v>778</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H798" s="0">
@@ -22234,103 +22239,103 @@
       </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H800" s="0">
-        <x:v>-3119</x:v>
+        <x:v>-3123</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H801" s="0">
-        <x:v>183049</x:v>
+        <x:v>182851</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H802" s="0">
-        <x:v>2365</x:v>
+        <x:v>2321</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:8">
       <x:c r="A803" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H803" s="0">
@@ -22598,51 +22603,51 @@
       </x:c>
     </x:row>
     <x:row r="814" spans="1:8">
       <x:c r="A814" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F814" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G814" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H814" s="0">
-        <x:v>2925</x:v>
+        <x:v>2831</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:8">
       <x:c r="A815" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F815" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G815" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H815" s="0" t="s">
@@ -22780,51 +22785,51 @@
       </x:c>
     </x:row>
     <x:row r="821" spans="1:8">
       <x:c r="A821" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F821" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G821" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H821" s="0">
-        <x:v>6655</x:v>
+        <x:v>6649</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:8">
       <x:c r="A822" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F822" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G822" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H822" s="0">
@@ -22884,103 +22889,103 @@
       </x:c>
     </x:row>
     <x:row r="825" spans="1:8">
       <x:c r="A825" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H825" s="0">
-        <x:v>8039</x:v>
+        <x:v>8038</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:8">
       <x:c r="A826" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H826" s="0">
-        <x:v>1575</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:8">
       <x:c r="A827" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H827" s="0">
-        <x:v>18028</x:v>
+        <x:v>18017</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:8">
       <x:c r="A828" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H828" s="0">
@@ -22988,77 +22993,77 @@
       </x:c>
     </x:row>
     <x:row r="829" spans="1:8">
       <x:c r="A829" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H829" s="0">
-        <x:v>8349</x:v>
+        <x:v>8333</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:8">
       <x:c r="A830" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H830" s="0">
-        <x:v>2057</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:8">
       <x:c r="A831" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H831" s="0">
@@ -23066,51 +23071,51 @@
       </x:c>
     </x:row>
     <x:row r="832" spans="1:8">
       <x:c r="A832" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H832" s="0">
-        <x:v>12293</x:v>
+        <x:v>12284</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:8">
       <x:c r="A833" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H833" s="0">
@@ -23196,51 +23201,51 @@
       </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H837" s="0">
-        <x:v>895</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H838" s="0">
@@ -23274,103 +23279,103 @@
       </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H840" s="0">
-        <x:v>-1140</x:v>
+        <x:v>-1092</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:8">
       <x:c r="A841" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H841" s="0">
-        <x:v>253523</x:v>
+        <x:v>253366</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:8">
       <x:c r="A842" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D842" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E842" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F842" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G842" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H842" s="0">
-        <x:v>2555</x:v>
+        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:8">
       <x:c r="A843" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H843" s="0">
@@ -23638,51 +23643,51 @@
       </x:c>
     </x:row>
     <x:row r="854" spans="1:8">
       <x:c r="A854" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H854" s="0">
-        <x:v>2924</x:v>
+        <x:v>2818</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:8">
       <x:c r="A855" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H855" s="0" t="s">
@@ -23820,51 +23825,51 @@
       </x:c>
     </x:row>
     <x:row r="861" spans="1:8">
       <x:c r="A861" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H861" s="0">
-        <x:v>6797</x:v>
+        <x:v>6789</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:8">
       <x:c r="A862" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H862" s="0">
@@ -23950,77 +23955,77 @@
       </x:c>
     </x:row>
     <x:row r="866" spans="1:8">
       <x:c r="A866" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H866" s="0">
-        <x:v>1758</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:8">
       <x:c r="A867" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H867" s="0">
-        <x:v>20018</x:v>
+        <x:v>20007</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H868" s="0">
@@ -24028,77 +24033,77 @@
       </x:c>
     </x:row>
     <x:row r="869" spans="1:8">
       <x:c r="A869" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H869" s="0">
-        <x:v>8492</x:v>
+        <x:v>8473</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:8">
       <x:c r="A870" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D870" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E870" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F870" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G870" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H870" s="0">
-        <x:v>2089</x:v>
+        <x:v>2088</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:8">
       <x:c r="A871" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H871" s="0">
@@ -24106,51 +24111,51 @@
       </x:c>
     </x:row>
     <x:row r="872" spans="1:8">
       <x:c r="A872" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H872" s="0">
-        <x:v>11874</x:v>
+        <x:v>11864</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:8">
       <x:c r="A873" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G873" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H873" s="0">
@@ -24236,51 +24241,51 @@
       </x:c>
     </x:row>
     <x:row r="877" spans="1:8">
       <x:c r="A877" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H877" s="0">
-        <x:v>575</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:8">
       <x:c r="A878" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G878" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H878" s="0">
@@ -24314,103 +24319,103 @@
       </x:c>
     </x:row>
     <x:row r="880" spans="1:8">
       <x:c r="A880" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D880" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E880" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F880" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G880" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H880" s="0">
-        <x:v>-1082</x:v>
+        <x:v>-1003</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:8">
       <x:c r="A881" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D881" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E881" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F881" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G881" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H881" s="0">
-        <x:v>255984</x:v>
+        <x:v>255856</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:8">
       <x:c r="A882" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D882" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E882" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F882" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G882" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H882" s="0">
-        <x:v>3453</x:v>
+        <x:v>3413</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:8">
       <x:c r="A883" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D883" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E883" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F883" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G883" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H883" s="0">
@@ -24678,51 +24683,51 @@
       </x:c>
     </x:row>
     <x:row r="894" spans="1:8">
       <x:c r="A894" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H894" s="0">
-        <x:v>2814</x:v>
+        <x:v>2710</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:8">
       <x:c r="A895" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H895" s="0" t="s">
@@ -24860,51 +24865,51 @@
       </x:c>
     </x:row>
     <x:row r="901" spans="1:8">
       <x:c r="A901" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H901" s="0">
-        <x:v>6998</x:v>
+        <x:v>6991</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:8">
       <x:c r="A902" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H902" s="0">
@@ -24990,77 +24995,77 @@
       </x:c>
     </x:row>
     <x:row r="906" spans="1:8">
       <x:c r="A906" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H906" s="0">
-        <x:v>1983</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:8">
       <x:c r="A907" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H907" s="0">
-        <x:v>21541</x:v>
+        <x:v>21533</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:8">
       <x:c r="A908" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D908" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E908" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F908" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G908" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H908" s="0">
@@ -25068,77 +25073,77 @@
       </x:c>
     </x:row>
     <x:row r="909" spans="1:8">
       <x:c r="A909" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H909" s="0">
-        <x:v>9068</x:v>
+        <x:v>9052</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:8">
       <x:c r="A910" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D910" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E910" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H910" s="0">
-        <x:v>2407</x:v>
+        <x:v>2406</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:8">
       <x:c r="A911" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D911" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E911" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F911" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G911" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H911" s="0">
@@ -25146,51 +25151,51 @@
       </x:c>
     </x:row>
     <x:row r="912" spans="1:8">
       <x:c r="A912" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D912" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H912" s="0">
-        <x:v>13805</x:v>
+        <x:v>13796</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:8">
       <x:c r="A913" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H913" s="0">
@@ -25276,51 +25281,51 @@
       </x:c>
     </x:row>
     <x:row r="917" spans="1:8">
       <x:c r="A917" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D917" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E917" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F917" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G917" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H917" s="0">
-        <x:v>1054</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:8">
       <x:c r="A918" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H918" s="0">
@@ -25354,103 +25359,103 @@
       </x:c>
     </x:row>
     <x:row r="920" spans="1:8">
       <x:c r="A920" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D920" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H920" s="0">
-        <x:v>884</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:8">
       <x:c r="A921" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C921" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D921" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E921" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F921" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G921" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H921" s="0">
-        <x:v>287597</x:v>
+        <x:v>287464</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:8">
       <x:c r="A922" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H922" s="0">
-        <x:v>3111</x:v>
+        <x:v>3067</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:8">
       <x:c r="A923" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H923" s="0">
@@ -25718,51 +25723,51 @@
       </x:c>
     </x:row>
     <x:row r="934" spans="1:8">
       <x:c r="A934" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D934" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E934" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F934" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G934" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H934" s="0">
-        <x:v>3061</x:v>
+        <x:v>2947</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:8">
       <x:c r="A935" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D935" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H935" s="0" t="s">
@@ -25796,51 +25801,51 @@
       </x:c>
     </x:row>
     <x:row r="937" spans="1:8">
       <x:c r="A937" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C937" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D937" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E937" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H937" s="0">
-        <x:v>1314</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:8">
       <x:c r="A938" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D938" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E938" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F938" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G938" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H938" s="0">
@@ -25900,51 +25905,51 @@
       </x:c>
     </x:row>
     <x:row r="941" spans="1:8">
       <x:c r="A941" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D941" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E941" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F941" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G941" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H941" s="0">
-        <x:v>6373</x:v>
+        <x:v>6364</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:8">
       <x:c r="A942" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D942" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E942" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F942" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G942" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H942" s="0">
@@ -26030,155 +26035,155 @@
       </x:c>
     </x:row>
     <x:row r="946" spans="1:8">
       <x:c r="A946" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C946" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D946" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E946" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F946" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G946" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H946" s="0">
-        <x:v>2207</x:v>
+        <x:v>2206</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:8">
       <x:c r="A947" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D947" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E947" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F947" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G947" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H947" s="0">
-        <x:v>22168</x:v>
+        <x:v>22158</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:8">
       <x:c r="A948" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H948" s="0">
-        <x:v>9026</x:v>
+        <x:v>9025</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:8">
       <x:c r="A949" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H949" s="0">
-        <x:v>9560</x:v>
+        <x:v>9538</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:8">
       <x:c r="A950" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H950" s="0">
-        <x:v>2559</x:v>
+        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:8">
       <x:c r="A951" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G951" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H951" s="0">
@@ -26186,51 +26191,51 @@
       </x:c>
     </x:row>
     <x:row r="952" spans="1:8">
       <x:c r="A952" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H952" s="0">
-        <x:v>18576</x:v>
+        <x:v>18565</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:8">
       <x:c r="A953" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H953" s="0">
@@ -26316,77 +26321,77 @@
       </x:c>
     </x:row>
     <x:row r="957" spans="1:8">
       <x:c r="A957" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D957" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E957" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F957" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G957" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H957" s="0">
-        <x:v>1074</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:8">
       <x:c r="A958" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H958" s="0">
-        <x:v>10631</x:v>
+        <x:v>10618</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:8">
       <x:c r="A959" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C959" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D959" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E959" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F959" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G959" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H959" s="0">
@@ -26394,103 +26399,103 @@
       </x:c>
     </x:row>
     <x:row r="960" spans="1:8">
       <x:c r="A960" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D960" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E960" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F960" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G960" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H960" s="0">
-        <x:v>-1354</x:v>
+        <x:v>-1298</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:8">
       <x:c r="A961" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C961" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D961" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E961" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F961" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G961" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H961" s="0">
-        <x:v>313714</x:v>
+        <x:v>313519</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:8">
       <x:c r="A962" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C962" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D962" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E962" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F962" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G962" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H962" s="0">
-        <x:v>3470</x:v>
+        <x:v>3435</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:8">
       <x:c r="A963" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C963" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D963" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E963" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F963" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G963" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H963" s="0">
@@ -26758,51 +26763,51 @@
       </x:c>
     </x:row>
     <x:row r="974" spans="1:8">
       <x:c r="A974" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D974" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E974" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F974" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G974" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H974" s="0">
-        <x:v>2936</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:8">
       <x:c r="A975" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C975" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D975" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E975" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F975" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G975" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H975" s="0" t="s">
@@ -26836,51 +26841,51 @@
       </x:c>
     </x:row>
     <x:row r="977" spans="1:8">
       <x:c r="A977" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D977" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H977" s="0">
-        <x:v>1469</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:8">
       <x:c r="A978" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D978" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E978" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F978" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G978" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H978" s="0">
@@ -26940,51 +26945,51 @@
       </x:c>
     </x:row>
     <x:row r="981" spans="1:8">
       <x:c r="A981" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C981" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D981" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E981" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F981" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G981" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H981" s="0">
-        <x:v>7118</x:v>
+        <x:v>7108</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:8">
       <x:c r="A982" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D982" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E982" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F982" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G982" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H982" s="0">
@@ -27070,155 +27075,155 @@
       </x:c>
     </x:row>
     <x:row r="986" spans="1:8">
       <x:c r="A986" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C986" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D986" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E986" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F986" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G986" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H986" s="0">
-        <x:v>2410</x:v>
+        <x:v>2409</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:8">
       <x:c r="A987" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C987" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D987" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E987" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F987" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G987" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H987" s="0">
-        <x:v>24261</x:v>
+        <x:v>24249</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:8">
       <x:c r="A988" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D988" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E988" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F988" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G988" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H988" s="0">
-        <x:v>9614</x:v>
+        <x:v>9612</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:8">
       <x:c r="A989" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D989" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E989" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F989" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G989" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H989" s="0">
-        <x:v>10053</x:v>
+        <x:v>10024</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:8">
       <x:c r="A990" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C990" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D990" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E990" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F990" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G990" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H990" s="0">
-        <x:v>2685</x:v>
+        <x:v>2681</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:8">
       <x:c r="A991" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C991" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D991" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E991" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F991" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G991" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H991" s="0">
@@ -27226,51 +27231,51 @@
       </x:c>
     </x:row>
     <x:row r="992" spans="1:8">
       <x:c r="A992" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C992" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D992" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E992" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F992" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G992" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H992" s="0">
-        <x:v>24286</x:v>
+        <x:v>24275</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:8">
       <x:c r="A993" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C993" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D993" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E993" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F993" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G993" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H993" s="0">
@@ -27356,77 +27361,77 @@
       </x:c>
     </x:row>
     <x:row r="997" spans="1:8">
       <x:c r="A997" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C997" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D997" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E997" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F997" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G997" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H997" s="0">
-        <x:v>1226</x:v>
+        <x:v>1199</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:8">
       <x:c r="A998" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C998" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D998" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E998" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F998" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G998" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H998" s="0">
-        <x:v>11642</x:v>
+        <x:v>11613</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:8">
       <x:c r="A999" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C999" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D999" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E999" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F999" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G999" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H999" s="0">
@@ -27434,285 +27439,285 @@
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:8">
       <x:c r="A1000" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D1000" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E1000" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1000" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1000" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1000" s="0">
-        <x:v>-2463</x:v>
+        <x:v>-2327</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:8">
       <x:c r="A1001" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D1001" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E1001" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1001" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1001" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1001" s="0">
-        <x:v>340587</x:v>
+        <x:v>340425</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:8">
       <x:c r="A1002" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1002" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1002" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1002" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F1002" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1002" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1002" s="0">
-        <x:v>3852</x:v>
+        <x:v>3908</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:8">
       <x:c r="A1003" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1003" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1003" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1003" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F1003" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G1003" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1003" s="0">
-        <x:v>381</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:8">
       <x:c r="A1004" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1004" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1004" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1004" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1004" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1004" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1004" s="0">
-        <x:v>128319</x:v>
+        <x:v>127845</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:8">
       <x:c r="A1005" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1005" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1005" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1005" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1005" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1005" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1005" s="0">
-        <x:v>7682</x:v>
+        <x:v>7721</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:8">
       <x:c r="A1006" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1006" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1006" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1006" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1006" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1006" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1006" s="0">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:8">
       <x:c r="A1007" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1007" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1007" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1007" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1007" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1007" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1007" s="0">
-        <x:v>834</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:8">
       <x:c r="A1008" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1008" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1008" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1008" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1008" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1008" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1008" s="0">
-        <x:v>17109</x:v>
+        <x:v>17231</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:8">
       <x:c r="A1009" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1009" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1009" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1009" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1009" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1009" s="0">
-        <x:v>1524</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:8">
       <x:c r="A1010" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1010" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1010" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F1010" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G1010" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1010" s="0" t="s">
@@ -27720,129 +27725,129 @@
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:8">
       <x:c r="A1011" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1011" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1011" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F1011" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G1011" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1011" s="0">
-        <x:v>1410</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:8">
       <x:c r="A1012" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1012" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1012" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1012" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1012" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1012" s="0">
-        <x:v>250</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:8">
       <x:c r="A1013" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1013" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1013" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1013" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1013" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1013" s="0">
-        <x:v>9015</x:v>
+        <x:v>8829</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:8">
       <x:c r="A1014" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1014" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1014" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1014" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1014" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1014" s="0">
-        <x:v>3137</x:v>
+        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:8">
       <x:c r="A1015" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1015" s="0" t="s">
@@ -27850,337 +27855,337 @@
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:8">
       <x:c r="A1016" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1016" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1016" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1016" s="0">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:8">
       <x:c r="A1017" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1017" s="0">
-        <x:v>1391</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:8">
       <x:c r="A1018" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1018" s="0">
-        <x:v>8700</x:v>
+        <x:v>8492</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:8">
       <x:c r="A1019" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1019" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1019" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1019" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F1019" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G1019" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1019" s="0">
-        <x:v>1714</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:8">
       <x:c r="A1020" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1020" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1020" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1020" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1020" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1020" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1020" s="0">
-        <x:v>26454</x:v>
+        <x:v>26033</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:8">
       <x:c r="A1021" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1021" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1021" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1021" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1021" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1021" s="0">
-        <x:v>3676</x:v>
+        <x:v>3944</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:8">
       <x:c r="A1022" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1022" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1022" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1022" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1022" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1022" s="0">
-        <x:v>2843</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:8">
       <x:c r="A1023" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1023" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1023" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F1023" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G1023" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1023" s="0">
-        <x:v>15883</x:v>
+        <x:v>15055</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:8">
       <x:c r="A1024" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1024" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1024" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1024" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1024" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1024" s="0">
-        <x:v>20235</x:v>
+        <x:v>20502</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:8">
       <x:c r="A1025" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1025" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1025" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1025" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1025" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1025" s="0">
-        <x:v>17691</x:v>
+        <x:v>18979</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:8">
       <x:c r="A1026" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1026" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1026" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F1026" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G1026" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1026" s="0">
-        <x:v>2061</x:v>
+        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:8">
       <x:c r="A1027" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1027" s="0">
-        <x:v>21058</x:v>
+        <x:v>20986</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:8">
       <x:c r="A1028" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1028" s="0">
@@ -28188,103 +28193,103 @@
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:8">
       <x:c r="A1029" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1029" s="0">
-        <x:v>9865</x:v>
+        <x:v>9250</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:8">
       <x:c r="A1030" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G1030" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1030" s="0">
-        <x:v>2159</x:v>
+        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:8">
       <x:c r="A1031" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1031" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1031" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1031" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F1031" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1031" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1031" s="0">
-        <x:v>1498</x:v>
+        <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:8">
       <x:c r="A1032" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1032" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1032" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F1032" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G1032" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1032" s="0" t="s">
@@ -28292,77 +28297,77 @@
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:8">
       <x:c r="A1033" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1033" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1033" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F1033" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G1033" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1033" s="0">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:8">
       <x:c r="A1034" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1034" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1034" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F1034" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G1034" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1034" s="0">
-        <x:v>3402</x:v>
+        <x:v>3335</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:8">
       <x:c r="A1035" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1035" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1035" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F1035" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G1035" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1035" s="0" t="s">
@@ -28396,259 +28401,259 @@
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:8">
       <x:c r="A1037" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1037" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1037" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F1037" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G1037" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1037" s="0">
-        <x:v>1064</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:8">
       <x:c r="A1038" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1038" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1038" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F1038" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G1038" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1038" s="0">
-        <x:v>12050</x:v>
+        <x:v>12028</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:8">
       <x:c r="A1039" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1039" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1039" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F1039" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G1039" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1039" s="0">
-        <x:v>4465</x:v>
+        <x:v>4456</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:8">
       <x:c r="A1040" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1040" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1040" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1040" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1040" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1040" s="0">
-        <x:v>3245</x:v>
+        <x:v>4204</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:8">
       <x:c r="A1041" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D1041" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E1041" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1041" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1041" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1041" s="0">
-        <x:v>361910</x:v>
+        <x:v>360882</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:8">
       <x:c r="A1042" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1042" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1042" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F1042" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1042" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1042" s="0">
-        <x:v>4633</x:v>
+        <x:v>4593</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:8">
       <x:c r="A1043" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1043" s="0">
-        <x:v>633</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:8">
       <x:c r="A1044" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1044" s="0">
-        <x:v>153881</x:v>
+        <x:v>153632</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:8">
       <x:c r="A1045" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1045" s="0">
-        <x:v>8328</x:v>
+        <x:v>8414</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:8">
       <x:c r="A1046" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1046" s="0">
@@ -28656,103 +28661,103 @@
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:8">
       <x:c r="A1047" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1047" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1047" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1047" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1047" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1047" s="0">
-        <x:v>970</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:8">
       <x:c r="A1048" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1048" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1048" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1048" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1048" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1048" s="0">
-        <x:v>13888</x:v>
+        <x:v>13814</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:8">
       <x:c r="A1049" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1049" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1049" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1049" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1049" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1049" s="0">
-        <x:v>1689</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:8">
       <x:c r="A1050" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1050" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1050" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F1050" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G1050" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1050" s="0" t="s">
@@ -28760,129 +28765,129 @@
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:8">
       <x:c r="A1051" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1051" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1051" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F1051" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G1051" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1051" s="0">
-        <x:v>1287</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:8">
       <x:c r="A1052" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1052" s="0">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:8">
       <x:c r="A1053" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1053" s="0">
-        <x:v>11079</x:v>
+        <x:v>10706</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:8">
       <x:c r="A1054" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1054" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1054" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1054" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1054" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1054" s="0">
-        <x:v>3923</x:v>
+        <x:v>3845</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:8">
       <x:c r="A1055" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1055" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1055" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F1055" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G1055" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1055" s="0" t="s">
@@ -28890,337 +28895,337 @@
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:8">
       <x:c r="A1056" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1056" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1056" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1056" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1056" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1056" s="0">
-        <x:v>458</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:8">
       <x:c r="A1057" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1057" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1057" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F1057" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G1057" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1057" s="0">
-        <x:v>2051</x:v>
+        <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:8">
       <x:c r="A1058" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1058" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1058" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1058" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1058" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1058" s="0">
-        <x:v>10130</x:v>
+        <x:v>10143</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:8">
       <x:c r="A1059" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1059" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1059" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1059" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1059" s="0">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:8">
       <x:c r="A1060" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1060" s="0">
-        <x:v>28151</x:v>
+        <x:v>28030</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:8">
       <x:c r="A1061" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1061" s="0">
-        <x:v>4859</x:v>
+        <x:v>5312</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:8">
       <x:c r="A1062" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1062" s="0">
-        <x:v>3899</x:v>
+        <x:v>4153</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:8">
       <x:c r="A1063" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1063" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1063" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F1063" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G1063" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1063" s="0">
-        <x:v>19936</x:v>
+        <x:v>20430</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:8">
       <x:c r="A1064" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1064" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1064" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1064" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1064" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1064" s="0">
-        <x:v>22216</x:v>
+        <x:v>22148</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:8">
       <x:c r="A1065" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1065" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1065" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1065" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1065" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1065" s="0">
-        <x:v>19906</x:v>
+        <x:v>21061</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:8">
       <x:c r="A1066" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1066" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1066" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F1066" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G1066" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1066" s="0">
-        <x:v>2525</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:8">
       <x:c r="A1067" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1067" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1067" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F1067" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G1067" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1067" s="0">
-        <x:v>20854</x:v>
+        <x:v>20511</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:8">
       <x:c r="A1068" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1068" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1068" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1068" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F1068" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1068" s="0">
@@ -29228,103 +29233,103 @@
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:8">
       <x:c r="A1069" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1069" s="0">
-        <x:v>10514</x:v>
+        <x:v>10041</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:8">
       <x:c r="A1070" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1070" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F1070" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1070" s="0">
-        <x:v>2603</x:v>
+        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:8">
       <x:c r="A1071" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1071" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1071" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F1071" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1071" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1071" s="0">
-        <x:v>1645</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:8">
       <x:c r="A1072" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1072" s="0" t="s">
@@ -29332,77 +29337,77 @@
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:8">
       <x:c r="A1073" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1073" s="0">
-        <x:v>203</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:8">
       <x:c r="A1074" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1074" s="0">
-        <x:v>3850</x:v>
+        <x:v>3726</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:8">
       <x:c r="A1075" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1075" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1075" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F1075" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G1075" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1075" s="0" t="s">
@@ -29410,389 +29415,389 @@
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:8">
       <x:c r="A1076" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1076" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1076" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F1076" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G1076" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1076" s="0">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:8">
       <x:c r="A1077" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1077" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1077" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F1077" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G1077" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1077" s="0">
-        <x:v>1274</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:8">
       <x:c r="A1078" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1078" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1078" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F1078" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1078" s="0">
-        <x:v>13635</x:v>
+        <x:v>13558</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:8">
       <x:c r="A1079" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1079" s="0">
-        <x:v>4779</x:v>
+        <x:v>5203</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:8">
       <x:c r="A1080" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1080" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1080" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1080" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1080" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1080" s="0">
-        <x:v>914</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:8">
       <x:c r="A1081" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1081" s="0">
-        <x:v>423557</x:v>
+        <x:v>423581</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:8">
       <x:c r="A1082" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1082" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1082" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1082" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F1082" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1082" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1082" s="0">
-        <x:v>6107</x:v>
+        <x:v>6080</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:8">
       <x:c r="A1083" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1083" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1083" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1083" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F1083" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G1083" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1083" s="0">
-        <x:v>784</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:8">
       <x:c r="A1084" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1084" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1084" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1084" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1084" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1084" s="0">
-        <x:v>193176</x:v>
+        <x:v>194468</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:8">
       <x:c r="A1085" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1085" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1085" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1085" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1085" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1085" s="0">
-        <x:v>9718</x:v>
+        <x:v>9677</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:8">
       <x:c r="A1086" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1086" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1086" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1086" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1086" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1086" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1086" s="0">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:8">
       <x:c r="A1087" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1087" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1087" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1087" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1087" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1087" s="0">
-        <x:v>1098</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:8">
       <x:c r="A1088" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1088" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1088" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1088" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1088" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1088" s="0">
-        <x:v>13277</x:v>
+        <x:v>13244</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:8">
       <x:c r="A1089" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1089" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1089" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1089" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1089" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1089" s="0">
-        <x:v>1893</x:v>
+        <x:v>2223</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:8">
       <x:c r="A1090" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1090" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1090" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1090" s="0" t="s">
@@ -29800,129 +29805,129 @@
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:8">
       <x:c r="A1091" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1091" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1091" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F1091" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G1091" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1091" s="0">
-        <x:v>1420</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:8">
       <x:c r="A1092" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1092" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1092" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1092" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1092" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1092" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1092" s="0">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:8">
       <x:c r="A1093" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1093" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1093" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1093" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1093" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1093" s="0">
-        <x:v>13293</x:v>
+        <x:v>12676</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:8">
       <x:c r="A1094" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1094" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1094" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1094" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1094" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1094" s="0">
-        <x:v>3653</x:v>
+        <x:v>3634</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:8">
       <x:c r="A1095" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1095" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1095" s="0" t="s">
@@ -29930,441 +29935,441 @@
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:8">
       <x:c r="A1096" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1096" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1096" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1096" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1096" s="0">
-        <x:v>423</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:8">
       <x:c r="A1097" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1097" s="0">
-        <x:v>2370</x:v>
+        <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:8">
       <x:c r="A1098" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1098" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1098" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1098" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1098" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1098" s="0">
-        <x:v>12243</x:v>
+        <x:v>12505</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:8">
       <x:c r="A1099" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1099" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1099" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F1099" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G1099" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1099" s="0">
-        <x:v>1533</x:v>
+        <x:v>1541</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:8">
       <x:c r="A1100" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1100" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1100" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1100" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1100" s="0">
-        <x:v>31638</x:v>
+        <x:v>31308</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:8">
       <x:c r="A1101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1101" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1101" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1101" s="0">
-        <x:v>7801</x:v>
+        <x:v>8541</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:8">
       <x:c r="A1102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1102" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1102" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1102" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1102" s="0">
-        <x:v>7083</x:v>
+        <x:v>7433</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:8">
       <x:c r="A1103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1103" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1103" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F1103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G1103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1103" s="0">
-        <x:v>17573</x:v>
+        <x:v>17855</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:8">
       <x:c r="A1104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1104" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1104" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1104" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1104" s="0">
-        <x:v>25516</x:v>
+        <x:v>25538</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:8">
       <x:c r="A1105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1105" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1105" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1105" s="0">
-        <x:v>23252</x:v>
+        <x:v>24990</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:8">
       <x:c r="A1106" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1106" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1106" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F1106" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G1106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1106" s="0">
-        <x:v>2538</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:8">
       <x:c r="A1107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1107" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1107" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F1107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G1107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1107" s="0">
-        <x:v>24285</x:v>
+        <x:v>24124</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:8">
       <x:c r="A1108" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1108" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1108" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F1108" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G1108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1108" s="0">
-        <x:v>11719</x:v>
+        <x:v>11778</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:8">
       <x:c r="A1109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1109" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1109" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F1109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G1109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1109" s="0">
-        <x:v>11446</x:v>
+        <x:v>10922</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:8">
       <x:c r="A1110" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1110" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1110" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F1110" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G1110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1110" s="0">
-        <x:v>3411</x:v>
+        <x:v>3550</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:8">
       <x:c r="A1111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1111" s="0">
-        <x:v>2317</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:8">
       <x:c r="A1112" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1112" s="0" t="s">
@@ -30372,77 +30377,77 @@
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:8">
       <x:c r="A1113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1113" s="0">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:8">
       <x:c r="A1114" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1114" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1114" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F1114" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G1114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1114" s="0">
-        <x:v>3916</x:v>
+        <x:v>3877</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:8">
       <x:c r="A1115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1115" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1115" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F1115" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G1115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1115" s="0" t="s">
@@ -30450,389 +30455,389 @@
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:8">
       <x:c r="A1116" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1116" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1116" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F1116" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G1116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1116" s="0">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:8">
       <x:c r="A1117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1117" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F1117" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G1117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1117" s="0">
-        <x:v>1957</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:8">
       <x:c r="A1118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1118" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1118" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F1118" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G1118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1118" s="0">
-        <x:v>14890</x:v>
+        <x:v>14907</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:8">
       <x:c r="A1119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1119" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1119" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F1119" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G1119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1119" s="0">
-        <x:v>5385</x:v>
+        <x:v>5822</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:8">
       <x:c r="A1120" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1120" s="0">
-        <x:v>-2951</x:v>
+        <x:v>-3692</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:8">
       <x:c r="A1121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1121" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D1121" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E1121" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1121" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1121" s="0">
-        <x:v>494027</x:v>
+        <x:v>496557</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:8">
       <x:c r="A1122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1122" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F1122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1122" s="0">
-        <x:v>4444</x:v>
+        <x:v>4348</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:8">
       <x:c r="A1123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1123" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F1123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G1123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1123" s="0">
-        <x:v>718</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:8">
       <x:c r="A1124" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1124" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1124" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1124" s="0">
-        <x:v>156393</x:v>
+        <x:v>155195</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:8">
       <x:c r="A1125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1125" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1125" s="0">
-        <x:v>10602</x:v>
+        <x:v>10853</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:8">
       <x:c r="A1126" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1126" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1126" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1126" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1126" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1126" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1126" s="0">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:8">
       <x:c r="A1127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1127" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1127" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1127" s="0">
-        <x:v>1282</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:8">
       <x:c r="A1128" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1128" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1128" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1128" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1128" s="0">
-        <x:v>5948</x:v>
+        <x:v>5772</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:8">
       <x:c r="A1129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1129" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1129" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1129" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1129" s="0">
-        <x:v>2158</x:v>
+        <x:v>2566</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:8">
       <x:c r="A1130" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1130" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1130" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F1130" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G1130" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1130" s="0" t="s">
@@ -30840,129 +30845,129 @@
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:8">
       <x:c r="A1131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1131" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1131" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F1131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G1131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1131" s="0">
-        <x:v>1792</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:8">
       <x:c r="A1132" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1132" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1132" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1132" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1132" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1132" s="0">
-        <x:v>321</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:8">
       <x:c r="A1133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1133" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1133" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1133" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1133" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1133" s="0">
-        <x:v>15414</x:v>
+        <x:v>15169</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:8">
       <x:c r="A1134" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1134" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1134" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1134" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1134" s="0">
-        <x:v>5630</x:v>
+        <x:v>5685</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:8">
       <x:c r="A1135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1135" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1135" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F1135" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G1135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1135" s="0" t="s">
@@ -30970,441 +30975,441 @@
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:8">
       <x:c r="A1136" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1136" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1136" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1136" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1136" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1136" s="0">
-        <x:v>591</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:8">
       <x:c r="A1137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1137" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1137" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F1137" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G1137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1137" s="0">
-        <x:v>2122</x:v>
+        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:8">
       <x:c r="A1138" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1138" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1138" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1138" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1138" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1138" s="0">
-        <x:v>13564</x:v>
+        <x:v>13902</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:8">
       <x:c r="A1139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1139" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F1139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G1139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1139" s="0">
-        <x:v>1723</x:v>
+        <x:v>1896</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:8">
       <x:c r="A1140" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1140" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1140" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1140" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1140" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1140" s="0">
-        <x:v>34251</x:v>
+        <x:v>33838</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:8">
       <x:c r="A1141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1141" s="0">
-        <x:v>9293</x:v>
+        <x:v>9896</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:8">
       <x:c r="A1142" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1142" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1142" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1142" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1142" s="0">
-        <x:v>8241</x:v>
+        <x:v>8349</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:8">
       <x:c r="A1143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1143" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1143" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F1143" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G1143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1143" s="0">
-        <x:v>23163</x:v>
+        <x:v>22718</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:8">
       <x:c r="A1144" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1144" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1144" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1144" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1144" s="0">
-        <x:v>27429</x:v>
+        <x:v>27315</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:8">
       <x:c r="A1145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1145" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1145" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1145" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1145" s="0">
-        <x:v>26186</x:v>
+        <x:v>27175</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:8">
       <x:c r="A1146" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1146" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1146" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F1146" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G1146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1146" s="0">
-        <x:v>2776</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:8">
       <x:c r="A1147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1147" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1147" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1147" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F1147" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G1147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1147" s="0">
-        <x:v>27458</x:v>
+        <x:v>27679</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:8">
       <x:c r="A1148" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1148" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1148" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F1148" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G1148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1148" s="0">
-        <x:v>12581</x:v>
+        <x:v>12428</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:8">
       <x:c r="A1149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1149" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1149" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F1149" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G1149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1149" s="0">
-        <x:v>12447</x:v>
+        <x:v>11363</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:8">
       <x:c r="A1150" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1150" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1150" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F1150" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G1150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1150" s="0">
-        <x:v>3605</x:v>
+        <x:v>3601</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:8">
       <x:c r="A1151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1151" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1151" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F1151" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1151" s="0">
-        <x:v>2370</x:v>
+        <x:v>2301</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:8">
       <x:c r="A1152" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1152" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1152" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F1152" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G1152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1152" s="0" t="s">
@@ -31412,77 +31417,77 @@
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:8">
       <x:c r="A1153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1153" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1153" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F1153" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G1153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1153" s="0">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:8">
       <x:c r="A1154" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1154" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1154" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F1154" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G1154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1154" s="0">
-        <x:v>3599</x:v>
+        <x:v>3484</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:8">
       <x:c r="A1155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1155" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1155" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F1155" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G1155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1155" s="0" t="s">
@@ -31516,363 +31521,363 @@
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:8">
       <x:c r="A1157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1157" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F1157" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G1157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1157" s="0">
-        <x:v>2573</x:v>
+        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:8">
       <x:c r="A1158" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1158" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1158" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F1158" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G1158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1158" s="0">
-        <x:v>16756</x:v>
+        <x:v>16587</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:8">
       <x:c r="A1159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1159" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1159" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F1159" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G1159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1159" s="0">
-        <x:v>5987</x:v>
+        <x:v>6385</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:8">
       <x:c r="A1160" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1160" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1160" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1160" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1160" s="0">
-        <x:v>-2426</x:v>
+        <x:v>-2660</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:8">
       <x:c r="A1161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D1161" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E1161" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1161" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1161" s="0">
-        <x:v>496848</x:v>
+        <x:v>492913</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:8">
       <x:c r="A1162" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1162" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F1162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1162" s="0">
-        <x:v>5747</x:v>
+        <x:v>5795</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:8">
       <x:c r="A1163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F1163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G1163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1163" s="0">
-        <x:v>835</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:8">
       <x:c r="A1164" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1164" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1164" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F1164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G1164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1164" s="0">
-        <x:v>166390</x:v>
+        <x:v>164057</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:8">
       <x:c r="A1165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1165" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F1165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G1165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1165" s="0">
-        <x:v>11657</x:v>
+        <x:v>12000</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:8">
       <x:c r="A1166" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1166" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1166" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1166" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F1166" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G1166" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1166" s="0">
-        <x:v>216</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:8">
       <x:c r="A1167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1167" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1167" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1167" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F1167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G1167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1167" s="0">
-        <x:v>1251</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:8">
       <x:c r="A1168" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1168" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1168" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1168" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F1168" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G1168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1168" s="0">
-        <x:v>2835</x:v>
+        <x:v>3465</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:8">
       <x:c r="A1169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1169" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1169" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F1169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G1169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1169" s="0">
-        <x:v>2277</x:v>
+        <x:v>2404</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:8">
       <x:c r="A1170" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1170" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1170" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1170" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F1170" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G1170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1170" s="0" t="s">
@@ -31880,129 +31885,129 @@
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:8">
       <x:c r="A1171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1171" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1171" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F1171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G1171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1171" s="0">
-        <x:v>1882</x:v>
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:8">
       <x:c r="A1172" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1172" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1172" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1172" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F1172" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G1172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1172" s="0">
-        <x:v>307</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:8">
       <x:c r="A1173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1173" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1173" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F1173" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G1173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1173" s="0">
-        <x:v>16410</x:v>
+        <x:v>17052</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:8">
       <x:c r="A1174" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1174" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1174" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1174" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F1174" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G1174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1174" s="0">
-        <x:v>5423</x:v>
+        <x:v>4101</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:8">
       <x:c r="A1175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1175" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1175" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F1175" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G1175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1175" s="0" t="s">
@@ -32010,441 +32015,441 @@
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:8">
       <x:c r="A1176" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1176" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1176" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1176" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F1176" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G1176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1176" s="0">
-        <x:v>617</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:8">
       <x:c r="A1177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1177" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F1177" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G1177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1177" s="0">
-        <x:v>2322</x:v>
+        <x:v>2300</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:8">
       <x:c r="A1178" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1178" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1178" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1178" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F1178" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G1178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1178" s="0">
-        <x:v>14312</x:v>
+        <x:v>14743</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:8">
       <x:c r="A1179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1179" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1179" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1179" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F1179" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G1179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1179" s="0">
-        <x:v>1572</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:8">
       <x:c r="A1180" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1180" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1180" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1180" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F1180" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G1180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1180" s="0">
-        <x:v>34284</x:v>
+        <x:v>34312</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:8">
       <x:c r="A1181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1181" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1181" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1181" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F1181" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G1181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1181" s="0">
-        <x:v>9665</x:v>
+        <x:v>9963</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:8">
       <x:c r="A1182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1182" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1182" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1182" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F1182" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G1182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1182" s="0">
-        <x:v>8832</x:v>
+        <x:v>8692</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:8">
       <x:c r="A1183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1183" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1183" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1183" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F1183" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G1183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1183" s="0">
-        <x:v>27082</x:v>
+        <x:v>23457</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:8">
       <x:c r="A1184" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1184" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1184" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1184" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F1184" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G1184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1184" s="0">
-        <x:v>30768</x:v>
+        <x:v>30734</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:8">
       <x:c r="A1185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F1185" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G1185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1185" s="0">
-        <x:v>27500</x:v>
+        <x:v>28169</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:8">
       <x:c r="A1186" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1186" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1186" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1186" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F1186" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G1186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1186" s="0">
-        <x:v>2813</x:v>
+        <x:v>2676</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:8">
       <x:c r="A1187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1187" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1187" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1187" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F1187" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G1187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1187" s="0">
-        <x:v>29090</x:v>
+        <x:v>31943</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:8">
       <x:c r="A1188" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1188" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1188" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1188" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F1188" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G1188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1188" s="0">
-        <x:v>13523</x:v>
+        <x:v>13624</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:8">
       <x:c r="A1189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1189" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1189" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1189" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F1189" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G1189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1189" s="0">
-        <x:v>13189</x:v>
+        <x:v>12632</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:8">
       <x:c r="A1190" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1190" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1190" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1190" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F1190" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G1190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1190" s="0">
-        <x:v>3333</x:v>
+        <x:v>3719</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:8">
       <x:c r="A1191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1191" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1191" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1191" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F1191" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G1191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1191" s="0">
-        <x:v>2473</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:8">
       <x:c r="A1192" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1192" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1192" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1192" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F1192" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G1192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1192" s="0" t="s">
@@ -32452,77 +32457,77 @@
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:8">
       <x:c r="A1193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1193" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1193" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1193" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F1193" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G1193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1193" s="0">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:8">
       <x:c r="A1194" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1194" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1194" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1194" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F1194" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G1194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1194" s="0">
-        <x:v>3955</x:v>
+        <x:v>4022</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:8">
       <x:c r="A1195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1195" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1195" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1195" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F1195" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G1195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1195" s="0" t="s">
@@ -32530,181 +32535,1221 @@
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:8">
       <x:c r="A1196" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1196" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1196" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1196" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F1196" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G1196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1196" s="0">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:8">
       <x:c r="A1197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1197" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1197" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1197" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F1197" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G1197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1197" s="0">
-        <x:v>2993</x:v>
+        <x:v>2408</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:8">
       <x:c r="A1198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1198" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1198" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1198" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F1198" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G1198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1198" s="0">
-        <x:v>17885</x:v>
+        <x:v>18772</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:8">
       <x:c r="A1199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1199" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1199" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1199" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F1199" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G1199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1199" s="0">
-        <x:v>6123</x:v>
+        <x:v>6988</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:8">
       <x:c r="A1200" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1200" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1200" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1200" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F1200" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G1200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1200" s="0">
-        <x:v>-2804</x:v>
+        <x:v>-2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:8">
       <x:c r="A1201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1201" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D1201" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E1201" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F1201" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G1201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H1201" s="0">
-        <x:v>533074</x:v>
+        <x:v>532326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1202" spans="1:8">
+      <x:c r="A1202" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1202" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1202" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1202" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F1202" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G1202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1202" s="0">
+        <x:v>7259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1203" spans="1:8">
+      <x:c r="A1203" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1203" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1203" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1203" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F1203" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G1203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1203" s="0">
+        <x:v>582</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1204" spans="1:8">
+      <x:c r="A1204" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1204" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1204" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1204" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F1204" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G1204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1204" s="0">
+        <x:v>176835</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1205" spans="1:8">
+      <x:c r="A1205" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1205" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1205" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1205" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F1205" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G1205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1205" s="0">
+        <x:v>11367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1206" spans="1:8">
+      <x:c r="A1206" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1206" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1206" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1206" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F1206" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G1206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1206" s="0">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1207" spans="1:8">
+      <x:c r="A1207" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1207" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1207" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1207" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F1207" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G1207" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1207" s="0">
+        <x:v>1149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1208" spans="1:8">
+      <x:c r="A1208" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1208" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1208" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1208" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F1208" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G1208" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1208" s="0">
+        <x:v>4942</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1209" spans="1:8">
+      <x:c r="A1209" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1209" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1209" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1209" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F1209" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G1209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1209" s="0">
+        <x:v>2541</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1210" spans="1:8">
+      <x:c r="A1210" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1210" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1210" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1210" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F1210" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G1210" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1210" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1211" spans="1:8">
+      <x:c r="A1211" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1211" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1211" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F1211" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G1211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1211" s="0">
+        <x:v>1859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1212" spans="1:8">
+      <x:c r="A1212" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1212" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1212" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F1212" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G1212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1212" s="0">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1213" spans="1:8">
+      <x:c r="A1213" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1213" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1213" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1213" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F1213" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G1213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1213" s="0">
+        <x:v>16461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1214" spans="1:8">
+      <x:c r="A1214" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1214" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1214" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1214" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F1214" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G1214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1214" s="0">
+        <x:v>4557</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1215" spans="1:8">
+      <x:c r="A1215" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1215" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1215" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F1215" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G1215" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1215" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1216" spans="1:8">
+      <x:c r="A1216" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1216" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1216" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1216" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F1216" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G1216" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1216" s="0">
+        <x:v>726</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1217" spans="1:8">
+      <x:c r="A1217" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1217" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1217" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F1217" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G1217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1217" s="0">
+        <x:v>2506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1218" spans="1:8">
+      <x:c r="A1218" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1218" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1218" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1218" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1218" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F1218" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G1218" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1218" s="0">
+        <x:v>15738</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1219" spans="1:8">
+      <x:c r="A1219" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1219" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1219" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1219" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1219" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F1219" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G1219" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1219" s="0">
+        <x:v>2034</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1220" spans="1:8">
+      <x:c r="A1220" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1220" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1220" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1220" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1220" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F1220" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G1220" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1220" s="0">
+        <x:v>34100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1221" spans="1:8">
+      <x:c r="A1221" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1221" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1221" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1221" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1221" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F1221" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G1221" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1221" s="0">
+        <x:v>11274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1222" spans="1:8">
+      <x:c r="A1222" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1222" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1222" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1222" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1222" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F1222" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G1222" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1222" s="0">
+        <x:v>8869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1223" spans="1:8">
+      <x:c r="A1223" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1223" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1223" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1223" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1223" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F1223" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G1223" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1223" s="0">
+        <x:v>21907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1224" spans="1:8">
+      <x:c r="A1224" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1224" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1224" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1224" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1224" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F1224" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G1224" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1224" s="0">
+        <x:v>32368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1225" spans="1:8">
+      <x:c r="A1225" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1225" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1225" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1225" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1225" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F1225" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G1225" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1225" s="0">
+        <x:v>28498</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1226" spans="1:8">
+      <x:c r="A1226" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1226" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1226" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1226" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1226" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F1226" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G1226" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1226" s="0">
+        <x:v>2735</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1227" spans="1:8">
+      <x:c r="A1227" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1227" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1227" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1227" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1227" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F1227" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G1227" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1227" s="0">
+        <x:v>35425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1228" spans="1:8">
+      <x:c r="A1228" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1228" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1228" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1228" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1228" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F1228" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G1228" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1228" s="0">
+        <x:v>14028</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1229" spans="1:8">
+      <x:c r="A1229" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1229" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1229" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1229" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1229" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F1229" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G1229" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1229" s="0">
+        <x:v>13374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1230" spans="1:8">
+      <x:c r="A1230" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1230" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1230" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1230" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1230" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F1230" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G1230" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1230" s="0">
+        <x:v>3815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1231" spans="1:8">
+      <x:c r="A1231" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1231" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1231" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1231" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1231" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F1231" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G1231" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1231" s="0">
+        <x:v>2458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1232" spans="1:8">
+      <x:c r="A1232" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1232" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1232" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1232" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1232" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F1232" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G1232" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1232" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1233" spans="1:8">
+      <x:c r="A1233" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1233" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1233" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1233" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1233" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F1233" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G1233" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1233" s="0">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1234" spans="1:8">
+      <x:c r="A1234" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1234" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1234" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1234" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1234" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F1234" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G1234" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1234" s="0">
+        <x:v>4848</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1235" spans="1:8">
+      <x:c r="A1235" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1235" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1235" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1235" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1235" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F1235" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G1235" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1235" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1236" spans="1:8">
+      <x:c r="A1236" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1236" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1236" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1236" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1236" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F1236" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G1236" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1236" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1237" spans="1:8">
+      <x:c r="A1237" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1237" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1237" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1237" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1237" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F1237" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="G1237" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1237" s="0">
+        <x:v>1875</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1238" spans="1:8">
+      <x:c r="A1238" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1238" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1238" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1238" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1238" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F1238" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G1238" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1238" s="0">
+        <x:v>19771</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1239" spans="1:8">
+      <x:c r="A1239" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1239" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1239" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1239" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1239" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F1239" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G1239" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1239" s="0">
+        <x:v>7641</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1240" spans="1:8">
+      <x:c r="A1240" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1240" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1240" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1240" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1240" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F1240" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G1240" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1240" s="0">
+        <x:v>-2304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1241" spans="1:8">
+      <x:c r="A1241" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B1241" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1241" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D1241" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1241" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F1241" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G1241" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H1241" s="0">
+        <x:v>571139</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -32750,115 +33795,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA016C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Gross Value Added at Current Basic Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02660V03219">
       <x:sharedItems count="40">
         <x:s v="A"/>
         <x:s v="B"/>
         <x:s v="C"/>
         <x:s v="V1900"/>
         <x:s v="V2400"/>
         <x:s v="V2715"/>
         <x:s v="V2900"/>
         <x:s v="V3420"/>
         <x:s v="21"/>
         <x:s v="V3500"/>
         <x:s v="V3700"/>
         <x:s v="V3920"/>
         <x:s v="D"/>
         <x:s v="26"/>
         <x:s v="27"/>
         <x:s v="E"/>
         <x:s v="F"/>
         <x:s v="28"/>
         <x:s v="G"/>
         <x:s v="H"/>
         <x:s v="I"/>
@@ -32911,1134 +33958,1173 @@
         <x:s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
         <x:s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
         <x:s v="Administrative and support service activities (N)"/>
         <x:s v="Public administration and defence; compulsory social security (O)"/>
         <x:s v="Education (P)"/>
         <x:s v="Arts, entertainment and recreation (R)"/>
         <x:s v="Other service activities (S)"/>
         <x:s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
         <x:s v="Activities of households as employers; producing activities of households for own use (T)"/>
         <x:s v="Telecommunications (61)"/>
         <x:s v="Computer programming, consultancy and Information service activities (62,63)"/>
         <x:s v="Activities of extraterritorial organisations and bodies (U)"/>
         <x:s v="Scientific research and development (72)"/>
         <x:s v="Human health activities (86)"/>
         <x:s v="Residential care and social work activities (87,88)"/>
         <x:s v="Statistical discrepancy"/>
         <x:s v="Gross value added at current basic prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-3119" maxValue="533074" count="1066">
-        <x:n v="3056"/>
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-3692" maxValue="571139" count="1105">
+        <x:n v="3058"/>
         <x:n v="315"/>
         <x:n v="11328"/>
         <x:n v="1886"/>
         <x:n v="407"/>
         <x:n v="604"/>
         <x:n v="770"/>
         <x:n v="799"/>
         <x:n v="3098"/>
         <x:n v="481"/>
         <x:n v="269"/>
         <x:n v="918"/>
         <x:n v="910"/>
         <x:n v="1483"/>
         <x:n v="252"/>
         <x:n v="370"/>
         <x:n v="2923"/>
         <x:n v="362"/>
         <x:n v="5363"/>
-        <x:n v="1725"/>
+        <x:n v="1724"/>
         <x:n v="974"/>
         <x:n v="4155"/>
         <x:n v="2780"/>
         <x:n v="823"/>
         <x:n v="393"/>
-        <x:n v="1268"/>
+        <x:n v="1267"/>
         <x:n v="2736"/>
         <x:n v="2819"/>
-        <x:n v="735"/>
+        <x:n v="734"/>
         <x:n v="440"/>
         <x:n v="1207"/>
         <x:n v="78"/>
         <x:n v="1321"/>
         <x:n v="722"/>
         <x:n v="0"/>
-        <x:n v="63"/>
+        <x:n v="62"/>
         <x:n v="2453"/>
         <x:n v="494"/>
         <x:n v="-309"/>
         <x:n v="49142"/>
-        <x:n v="2821"/>
+        <x:n v="2825"/>
         <x:n v="312"/>
         <x:n v="12294"/>
         <x:n v="2139"/>
         <x:n v="380"/>
         <x:n v="658"/>
         <x:n v="817"/>
         <x:n v="829"/>
         <x:n v="3236"/>
         <x:n v="520"/>
         <x:n v="1005"/>
         <x:n v="811"/>
         <x:n v="1695"/>
         <x:n v="415"/>
         <x:n v="3186"/>
         <x:n v="389"/>
         <x:n v="6448"/>
-        <x:n v="1926"/>
+        <x:n v="1925"/>
         <x:n v="1089"/>
         <x:n v="3992"/>
         <x:n v="3193"/>
         <x:n v="942"/>
         <x:n v="449"/>
-        <x:n v="1432"/>
+        <x:n v="1430"/>
         <x:n v="2888"/>
         <x:n v="2981"/>
-        <x:n v="771"/>
         <x:n v="483"/>
         <x:n v="1279"/>
         <x:n v="80"/>
         <x:n v="1507"/>
         <x:n v="800"/>
-        <x:n v="69"/>
+        <x:n v="68"/>
         <x:n v="2784"/>
         <x:n v="565"/>
         <x:n v="482"/>
         <x:n v="53998"/>
-        <x:n v="2711"/>
+        <x:n v="2721"/>
         <x:n v="458"/>
         <x:n v="15122"/>
         <x:n v="2389"/>
         <x:n v="377"/>
+        <x:n v="771"/>
         <x:n v="1072"/>
         <x:n v="934"/>
         <x:n v="4490"/>
         <x:n v="573"/>
         <x:n v="320"/>
         <x:n v="1226"/>
         <x:n v="892"/>
         <x:n v="2188"/>
         <x:n v="363"/>
         <x:n v="375"/>
         <x:n v="3761"/>
         <x:n v="420"/>
         <x:n v="7445"/>
-        <x:n v="2251"/>
+        <x:n v="2249"/>
         <x:n v="1370"/>
         <x:n v="4043"/>
         <x:n v="3968"/>
         <x:n v="1161"/>
-        <x:n v="552"/>
-        <x:n v="1681"/>
+        <x:n v="551"/>
+        <x:n v="1678"/>
         <x:n v="3109"/>
-        <x:n v="3134"/>
-        <x:n v="909"/>
+        <x:n v="3133"/>
+        <x:n v="908"/>
         <x:n v="489"/>
-        <x:n v="1686"/>
+        <x:n v="1685"/>
         <x:n v="107"/>
         <x:n v="1795"/>
         <x:n v="1138"/>
-        <x:n v="77"/>
+        <x:n v="76"/>
         <x:n v="3004"/>
         <x:n v="607"/>
         <x:n v="62208"/>
-        <x:n v="2795"/>
+        <x:n v="2805"/>
         <x:n v="395"/>
         <x:n v="18696"/>
         <x:n v="2827"/>
         <x:n v="861"/>
         <x:n v="1362"/>
         <x:n v="1088"/>
         <x:n v="5746"/>
         <x:n v="660"/>
         <x:n v="447"/>
         <x:n v="1703"/>
         <x:n v="1007"/>
         <x:n v="2748"/>
         <x:n v="452"/>
         <x:n v="472"/>
         <x:n v="4597"/>
         <x:n v="409"/>
         <x:n v="8142"/>
-        <x:n v="2704"/>
+        <x:n v="2702"/>
         <x:n v="1964"/>
         <x:n v="4910"/>
         <x:n v="4980"/>
         <x:n v="1561"/>
         <x:n v="696"/>
-        <x:n v="2109"/>
+        <x:n v="2106"/>
         <x:n v="3235"/>
-        <x:n v="3301"/>
+        <x:n v="3300"/>
         <x:n v="1038"/>
         <x:n v="474"/>
-        <x:n v="2137"/>
+        <x:n v="2136"/>
         <x:n v="104"/>
         <x:n v="2059"/>
         <x:n v="1516"/>
+        <x:n v="106"/>
         <x:n v="3088"/>
         <x:n v="667"/>
         <x:n v="-731"/>
         <x:n v="72023"/>
-        <x:n v="2387"/>
+        <x:n v="2395"/>
         <x:n v="390"/>
         <x:n v="21835"/>
         <x:n v="3110"/>
         <x:n v="352"/>
         <x:n v="952"/>
         <x:n v="1620"/>
         <x:n v="1188"/>
         <x:n v="7240"/>
         <x:n v="749"/>
         <x:n v="291"/>
         <x:n v="2163"/>
         <x:n v="794"/>
         <x:n v="3132"/>
         <x:n v="507"/>
         <x:n v="5583"/>
         <x:n v="555"/>
         <x:n v="9099"/>
+        <x:n v="3055"/>
         <x:n v="2133"/>
         <x:n v="5935"/>
         <x:n v="5679"/>
         <x:n v="1849"/>
         <x:n v="866"/>
-        <x:n v="2513"/>
+        <x:n v="2510"/>
         <x:n v="3421"/>
-        <x:n v="3466"/>
+        <x:n v="3465"/>
         <x:n v="561"/>
-        <x:n v="2605"/>
+        <x:n v="2604"/>
         <x:n v="110"/>
         <x:n v="2294"/>
         <x:n v="2016"/>
         <x:n v="3444"/>
         <x:n v="833"/>
         <x:n v="151"/>
         <x:n v="82822"/>
-        <x:n v="2718"/>
+        <x:n v="2726"/>
         <x:n v="479"/>
         <x:n v="25083"/>
         <x:n v="3602"/>
         <x:n v="344"/>
         <x:n v="1039"/>
-        <x:n v="1925"/>
         <x:n v="1327"/>
         <x:n v="8632"/>
         <x:n v="818"/>
         <x:n v="350"/>
         <x:n v="2271"/>
         <x:n v="1095"/>
         <x:n v="3668"/>
         <x:n v="567"/>
         <x:n v="590"/>
         <x:n v="6931"/>
         <x:n v="541"/>
         <x:n v="10526"/>
-        <x:n v="3636"/>
+        <x:n v="3635"/>
         <x:n v="2663"/>
         <x:n v="7201"/>
         <x:n v="6868"/>
         <x:n v="2592"/>
         <x:n v="1041"/>
-        <x:n v="2500"/>
+        <x:n v="2498"/>
         <x:n v="3830"/>
-        <x:n v="3839"/>
+        <x:n v="3838"/>
         <x:n v="1390"/>
         <x:n v="593"/>
-        <x:n v="3153"/>
+        <x:n v="3152"/>
         <x:n v="86"/>
         <x:n v="2307"/>
         <x:n v="2304"/>
         <x:n v="4"/>
+        <x:n v="109"/>
         <x:n v="4417"/>
         <x:n v="769"/>
         <x:n v="2"/>
         <x:n v="96724"/>
-        <x:n v="2434"/>
+        <x:n v="2440"/>
         <x:n v="609"/>
         <x:n v="30827"/>
         <x:n v="4543"/>
         <x:n v="1253"/>
         <x:n v="791"/>
         <x:n v="1417"/>
         <x:n v="12508"/>
         <x:n v="856"/>
         <x:n v="360"/>
         <x:n v="2769"/>
         <x:n v="1368"/>
         <x:n v="4753"/>
         <x:n v="726"/>
         <x:n v="8081"/>
         <x:n v="611"/>
         <x:n v="9867"/>
-        <x:n v="3914"/>
+        <x:n v="3913"/>
+        <x:n v="2795"/>
         <x:n v="8151"/>
         <x:n v="8046"/>
         <x:n v="2843"/>
         <x:n v="1166"/>
-        <x:n v="2820"/>
+        <x:n v="2818"/>
         <x:n v="4305"/>
         <x:n v="4438"/>
-        <x:n v="1538"/>
-        <x:n v="3243"/>
+        <x:n v="1537"/>
+        <x:n v="735"/>
+        <x:n v="3242"/>
         <x:n v="92"/>
         <x:n v="1798"/>
         <x:n v="2804"/>
-        <x:n v="95"/>
+        <x:n v="94"/>
         <x:n v="5335"/>
         <x:n v="782"/>
         <x:n v="1022"/>
         <x:n v="109836"/>
-        <x:n v="2360"/>
+        <x:n v="2368"/>
         <x:n v="553"/>
         <x:n v="36373"/>
         <x:n v="5027"/>
         <x:n v="323"/>
         <x:n v="1269"/>
         <x:n v="864"/>
         <x:n v="1394"/>
         <x:n v="17409"/>
         <x:n v="845"/>
         <x:n v="349"/>
         <x:n v="2884"/>
         <x:n v="1373"/>
         <x:n v="4495"/>
         <x:n v="522"/>
         <x:n v="772"/>
         <x:n v="8672"/>
         <x:n v="992"/>
         <x:n v="11089"/>
-        <x:n v="4144"/>
+        <x:n v="4143"/>
         <x:n v="2812"/>
         <x:n v="8867"/>
         <x:n v="9265"/>
         <x:n v="2973"/>
         <x:n v="1209"/>
-        <x:n v="2765"/>
+        <x:n v="2762"/>
         <x:n v="4819"/>
-        <x:n v="5174"/>
+        <x:n v="5172"/>
         <x:n v="1634"/>
         <x:n v="901"/>
-        <x:n v="3090"/>
-        <x:n v="94"/>
+        <x:n v="3089"/>
         <x:n v="1645"/>
         <x:n v="3050"/>
+        <x:n v="103"/>
         <x:n v="5846"/>
         <x:n v="1023"/>
         <x:n v="2217"/>
         <x:n v="122821"/>
-        <x:n v="2155"/>
+        <x:n v="2162"/>
         <x:n v="620"/>
         <x:n v="34005"/>
         <x:n v="5918"/>
         <x:n v="303"/>
         <x:n v="1366"/>
         <x:n v="705"/>
         <x:n v="1481"/>
         <x:n v="14178"/>
         <x:n v="883"/>
         <x:n v="575"/>
         <x:n v="3144"/>
         <x:n v="1595"/>
         <x:n v="4086"/>
         <x:n v="809"/>
         <x:n v="9933"/>
         <x:n v="1013"/>
         <x:n v="12543"/>
+        <x:n v="4596"/>
         <x:n v="3124"/>
         <x:n v="11444"/>
         <x:n v="9642"/>
         <x:n v="3492"/>
         <x:n v="1256"/>
-        <x:n v="3271"/>
+        <x:n v="3269"/>
         <x:n v="5186"/>
-        <x:n v="5896"/>
-        <x:n v="1854"/>
+        <x:n v="5895"/>
+        <x:n v="1853"/>
         <x:n v="911"/>
-        <x:n v="3115"/>
+        <x:n v="3114"/>
         <x:n v="113"/>
         <x:n v="2192"/>
         <x:n v="3131"/>
-        <x:n v="152"/>
         <x:n v="6633"/>
         <x:n v="1317"/>
         <x:n v="2060"/>
         <x:n v="131046"/>
-        <x:n v="2460"/>
+        <x:n v="2329"/>
         <x:n v="456"/>
         <x:n v="33014"/>
         <x:n v="5807"/>
         <x:n v="267"/>
         <x:n v="1425"/>
         <x:n v="876"/>
         <x:n v="1544"/>
         <x:n v="12510"/>
         <x:n v="1001"/>
         <x:n v="410"/>
         <x:n v="3285"/>
-        <x:n v="1750"/>
+        <x:n v="1715"/>
         <x:n v="4540"/>
+        <x:n v="909"/>
         <x:n v="11947"/>
         <x:n v="1197"/>
         <x:n v="13171"/>
-        <x:n v="4965"/>
+        <x:n v="4954"/>
         <x:n v="3178"/>
         <x:n v="12830"/>
         <x:n v="9735"/>
         <x:n v="3990"/>
-        <x:n v="1542"/>
-        <x:n v="3649"/>
+        <x:n v="1538"/>
+        <x:n v="3625"/>
         <x:n v="5761"/>
-        <x:n v="6319"/>
-        <x:n v="1878"/>
+        <x:n v="6308"/>
+        <x:n v="1873"/>
         <x:n v="1030"/>
-        <x:n v="3843"/>
+        <x:n v="3834"/>
         <x:n v="114"/>
-        <x:n v="2440"/>
         <x:n v="3212"/>
         <x:n v="3"/>
-        <x:n v="346"/>
+        <x:n v="336"/>
         <x:n v="7215"/>
         <x:n v="1677"/>
-        <x:n v="2364"/>
-[...1 lines deleted...]
-        <x:n v="1760"/>
+        <x:n v="2483"/>
+        <x:n v="139674"/>
+        <x:n v="1638"/>
         <x:n v="33367"/>
         <x:n v="5732"/>
         <x:n v="261"/>
         <x:n v="1535"/>
         <x:n v="1682"/>
         <x:n v="12339"/>
         <x:n v="1096"/>
         <x:n v="469"/>
         <x:n v="3291"/>
-        <x:n v="1640"/>
+        <x:n v="1603"/>
         <x:n v="4687"/>
         <x:n v="250"/>
         <x:n v="946"/>
         <x:n v="14622"/>
         <x:n v="1275"/>
         <x:n v="14901"/>
-        <x:n v="5294"/>
+        <x:n v="5286"/>
         <x:n v="3486"/>
         <x:n v="14604"/>
         <x:n v="10014"/>
         <x:n v="4474"/>
-        <x:n v="1649"/>
-        <x:n v="5593"/>
+        <x:n v="1643"/>
+        <x:n v="5570"/>
         <x:n v="6023"/>
-        <x:n v="6950"/>
-        <x:n v="2003"/>
+        <x:n v="6939"/>
+        <x:n v="1999"/>
         <x:n v="1060"/>
-        <x:n v="3737"/>
+        <x:n v="3730"/>
         <x:n v="144"/>
         <x:n v="2613"/>
         <x:n v="3888"/>
-        <x:n v="466"/>
         <x:n v="7858"/>
-        <x:n v="1501"/>
-        <x:n v="151024"/>
+        <x:n v="1854"/>
+        <x:n v="1616"/>
+        <x:n v="150908"/>
         <x:n v="933"/>
         <x:n v="34345"/>
         <x:n v="6129"/>
         <x:n v="241"/>
         <x:n v="1593"/>
         <x:n v="718"/>
         <x:n v="1805"/>
         <x:n v="11939"/>
         <x:n v="1301"/>
         <x:n v="428"/>
         <x:n v="3758"/>
-        <x:n v="1826"/>
+        <x:n v="1800"/>
         <x:n v="4823"/>
         <x:n v="310"/>
         <x:n v="1156"/>
         <x:n v="17365"/>
         <x:n v="1300"/>
         <x:n v="16466"/>
-        <x:n v="5864"/>
+        <x:n v="5854"/>
         <x:n v="3760"/>
         <x:n v="15869"/>
         <x:n v="11083"/>
         <x:n v="4858"/>
-        <x:n v="1864"/>
-        <x:n v="6198"/>
+        <x:n v="1844"/>
+        <x:n v="6160"/>
         <x:n v="6283"/>
-        <x:n v="7748"/>
-        <x:n v="2370"/>
+        <x:n v="7720"/>
+        <x:n v="2363"/>
         <x:n v="1101"/>
-        <x:n v="4162"/>
+        <x:n v="4148"/>
         <x:n v="196"/>
         <x:n v="2171"/>
         <x:n v="3962"/>
-        <x:n v="468"/>
+        <x:n v="441"/>
         <x:n v="8608"/>
         <x:n v="2218"/>
-        <x:n v="-24"/>
-[...1 lines deleted...]
-        <x:n v="2056"/>
+        <x:n v="162425"/>
+        <x:n v="1963"/>
         <x:n v="1208"/>
         <x:n v="35419"/>
         <x:n v="6345"/>
         <x:n v="262"/>
         <x:n v="1278"/>
         <x:n v="1837"/>
         <x:n v="1865"/>
         <x:n v="12606"/>
         <x:n v="1340"/>
         <x:n v="454"/>
         <x:n v="3742"/>
         <x:n v="2242"/>
         <x:n v="3857"/>
         <x:n v="1286"/>
         <x:n v="16062"/>
         <x:n v="1522"/>
         <x:n v="18162"/>
-        <x:n v="6372"/>
+        <x:n v="6359"/>
         <x:n v="4330"/>
         <x:n v="17407"/>
         <x:n v="12884"/>
         <x:n v="5273"/>
-        <x:n v="2049"/>
-        <x:n v="6970"/>
+        <x:n v="2026"/>
+        <x:n v="6927"/>
         <x:n v="6880"/>
-        <x:n v="8476"/>
-        <x:n v="2713"/>
+        <x:n v="8446"/>
+        <x:n v="2705"/>
         <x:n v="1132"/>
-        <x:n v="5025"/>
+        <x:n v="5010"/>
         <x:n v="236"/>
         <x:n v="2246"/>
         <x:n v="4111"/>
-        <x:n v="636"/>
+        <x:n v="606"/>
         <x:n v="9260"/>
         <x:n v="2631"/>
-        <x:n v="-863"/>
-[...1 lines deleted...]
-        <x:n v="1592"/>
+        <x:n v="-736"/>
+        <x:n v="174076"/>
+        <x:n v="1486"/>
         <x:n v="913"/>
         <x:n v="32885"/>
         <x:n v="6143"/>
         <x:n v="214"/>
         <x:n v="962"/>
         <x:n v="1562"/>
         <x:n v="1420"/>
         <x:n v="12139"/>
         <x:n v="1244"/>
         <x:n v="429"/>
         <x:n v="3892"/>
         <x:n v="2422"/>
         <x:n v="3119"/>
         <x:n v="1284"/>
         <x:n v="11049"/>
         <x:n v="1401"/>
         <x:n v="17451"/>
-        <x:n v="5869"/>
+        <x:n v="5855"/>
         <x:n v="3934"/>
         <x:n v="16421"/>
         <x:n v="12790"/>
-        <x:n v="4907"/>
-        <x:n v="6922"/>
+        <x:n v="4906"/>
+        <x:n v="2117"/>
+        <x:n v="6886"/>
         <x:n v="7281"/>
-        <x:n v="9211"/>
-        <x:n v="2620"/>
+        <x:n v="9182"/>
         <x:n v="1103"/>
-        <x:n v="5051"/>
+        <x:n v="5036"/>
         <x:n v="226"/>
+        <x:n v="2765"/>
         <x:n v="4935"/>
-        <x:n v="521"/>
         <x:n v="10122"/>
-        <x:n v="615"/>
-        <x:n v="167950"/>
+        <x:n v="743"/>
+        <x:n v="167822"/>
         <x:n v="916"/>
         <x:n v="34563"/>
         <x:n v="186"/>
         <x:n v="1765"/>
         <x:n v="960"/>
         <x:n v="15025"/>
         <x:n v="843"/>
         <x:n v="242"/>
         <x:n v="4055"/>
         <x:n v="2588"/>
         <x:n v="3456"/>
         <x:n v="305"/>
         <x:n v="1179"/>
         <x:n v="4170"/>
         <x:n v="963"/>
         <x:n v="14802"/>
-        <x:n v="6152"/>
+        <x:n v="6141"/>
         <x:n v="3686"/>
         <x:n v="16044"/>
         <x:n v="8276"/>
-        <x:n v="4223"/>
-[...1 lines deleted...]
-        <x:n v="6567"/>
+        <x:n v="4221"/>
+        <x:n v="1953"/>
+        <x:n v="6552"/>
         <x:n v="6879"/>
-        <x:n v="9667"/>
-[...1 lines deleted...]
-        <x:n v="5848"/>
+        <x:n v="9643"/>
+        <x:n v="2356"/>
+        <x:n v="5832"/>
         <x:n v="191"/>
         <x:n v="4316"/>
-        <x:n v="403"/>
         <x:n v="10000"/>
         <x:n v="2941"/>
-        <x:n v="1934"/>
-[...1 lines deleted...]
-        <x:n v="1598"/>
+        <x:n v="2046"/>
+        <x:n v="154158"/>
+        <x:n v="1502"/>
         <x:n v="687"/>
         <x:n v="32629"/>
         <x:n v="6499"/>
+        <x:n v="152"/>
         <x:n v="738"/>
         <x:n v="1625"/>
         <x:n v="742"/>
         <x:n v="14789"/>
         <x:n v="733"/>
         <x:n v="209"/>
-        <x:n v="2516"/>
+        <x:n v="2501"/>
         <x:n v="3166"/>
         <x:n v="126"/>
         <x:n v="893"/>
         <x:n v="2342"/>
         <x:n v="672"/>
         <x:n v="15871"/>
-        <x:n v="5684"/>
+        <x:n v="5676"/>
         <x:n v="3336"/>
         <x:n v="17479"/>
         <x:n v="9854"/>
-        <x:n v="1353"/>
-        <x:n v="7526"/>
+        <x:n v="4436"/>
+        <x:n v="7518"/>
         <x:n v="6803"/>
-        <x:n v="9230"/>
-        <x:n v="2328"/>
+        <x:n v="9203"/>
+        <x:n v="2321"/>
         <x:n v="1220"/>
+        <x:n v="7269"/>
         <x:n v="35"/>
         <x:n v="2261"/>
         <x:n v="4467"/>
         <x:n v="8"/>
-        <x:n v="601"/>
+        <x:n v="581"/>
         <x:n v="8992"/>
         <x:n v="2898"/>
-        <x:n v="-267"/>
-[...1 lines deleted...]
-        <x:n v="2086"/>
+        <x:n v="-162"/>
+        <x:n v="151953"/>
+        <x:n v="2048"/>
         <x:n v="35659"/>
         <x:n v="6434"/>
         <x:n v="135"/>
         <x:n v="652"/>
         <x:n v="2417"/>
         <x:n v="815"/>
         <x:n v="15886"/>
         <x:n v="732"/>
         <x:n v="223"/>
         <x:n v="4476"/>
-        <x:n v="2870"/>
+        <x:n v="2803"/>
         <x:n v="2828"/>
         <x:n v="239"/>
         <x:n v="747"/>
         <x:n v="2070"/>
         <x:n v="821"/>
         <x:n v="17624"/>
-        <x:n v="5710"/>
+        <x:n v="5695"/>
         <x:n v="3376"/>
         <x:n v="15609"/>
         <x:n v="10280"/>
-        <x:n v="5838"/>
-        <x:n v="8352"/>
+        <x:n v="5835"/>
+        <x:n v="1229"/>
+        <x:n v="8341"/>
         <x:n v="7997"/>
-        <x:n v="7743"/>
-[...1 lines deleted...]
-        <x:n v="7879"/>
+        <x:n v="7701"/>
+        <x:n v="2053"/>
+        <x:n v="7863"/>
         <x:n v="56"/>
         <x:n v="2203"/>
         <x:n v="4231"/>
         <x:n v="5"/>
+        <x:n v="285"/>
         <x:n v="9001"/>
-        <x:n v="-16"/>
-[...1 lines deleted...]
-        <x:n v="1742"/>
+        <x:n v="101"/>
+        <x:n v="158146"/>
+        <x:n v="1658"/>
         <x:n v="887"/>
         <x:n v="34628"/>
         <x:n v="6670"/>
         <x:n v="131"/>
         <x:n v="610"/>
         <x:n v="3146"/>
         <x:n v="780"/>
         <x:n v="14405"/>
         <x:n v="753"/>
         <x:n v="224"/>
         <x:n v="3836"/>
-        <x:n v="3112"/>
+        <x:n v="3079"/>
         <x:n v="2896"/>
         <x:n v="268"/>
         <x:n v="839"/>
         <x:n v="3037"/>
         <x:n v="907"/>
         <x:n v="18342"/>
-        <x:n v="5668"/>
+        <x:n v="5660"/>
         <x:n v="3548"/>
         <x:n v="15020"/>
         <x:n v="11322"/>
-        <x:n v="5909"/>
-[...1 lines deleted...]
-        <x:n v="8698"/>
+        <x:n v="5907"/>
+        <x:n v="8688"/>
         <x:n v="7861"/>
-        <x:n v="7846"/>
-        <x:n v="1923"/>
+        <x:n v="7822"/>
+        <x:n v="1921"/>
         <x:n v="1306"/>
-        <x:n v="8613"/>
-        <x:n v="62"/>
+        <x:n v="8602"/>
         <x:n v="2031"/>
         <x:n v="5119"/>
-        <x:n v="345"/>
         <x:n v="9003"/>
-        <x:n v="-52"/>
-[...1 lines deleted...]
-        <x:n v="1957"/>
+        <x:n v="52"/>
+        <x:n v="161305"/>
+        <x:n v="1893"/>
         <x:n v="752"/>
         <x:n v="34892"/>
         <x:n v="7592"/>
         <x:n v="140"/>
         <x:n v="686"/>
         <x:n v="3623"/>
         <x:n v="921"/>
         <x:n v="12473"/>
         <x:n v="251"/>
         <x:n v="4342"/>
-        <x:n v="3266"/>
+        <x:n v="3217"/>
         <x:n v="2740"/>
         <x:n v="299"/>
         <x:n v="882"/>
         <x:n v="3814"/>
         <x:n v="20067"/>
-        <x:n v="5897"/>
+        <x:n v="5889"/>
         <x:n v="3809"/>
         <x:n v="13377"/>
         <x:n v="12066"/>
-        <x:n v="6367"/>
-[...1 lines deleted...]
-        <x:n v="11680"/>
+        <x:n v="6365"/>
+        <x:n v="11672"/>
         <x:n v="7741"/>
-        <x:n v="7835"/>
-[...1 lines deleted...]
-        <x:n v="9386"/>
+        <x:n v="7810"/>
+        <x:n v="2038"/>
+        <x:n v="9375"/>
         <x:n v="53"/>
         <x:n v="2063"/>
         <x:n v="5750"/>
         <x:n v="11"/>
-        <x:n v="436"/>
+        <x:n v="413"/>
         <x:n v="8711"/>
         <x:n v="3566"/>
-        <x:n v="-2104"/>
-[...1 lines deleted...]
-        <x:n v="2442"/>
+        <x:n v="-2113"/>
+        <x:n v="166780"/>
+        <x:n v="2386"/>
         <x:n v="39289"/>
         <x:n v="8493"/>
         <x:n v="783"/>
         <x:n v="3705"/>
         <x:n v="1151"/>
         <x:n v="14337"/>
         <x:n v="989"/>
         <x:n v="281"/>
         <x:n v="5255"/>
-        <x:n v="3060"/>
+        <x:n v="2992"/>
         <x:n v="2767"/>
+        <x:n v="345"/>
         <x:n v="4793"/>
         <x:n v="1031"/>
         <x:n v="20090"/>
-        <x:n v="6281"/>
+        <x:n v="6274"/>
         <x:n v="4040"/>
         <x:n v="15674"/>
         <x:n v="13259"/>
-        <x:n v="7040"/>
-[...1 lines deleted...]
-        <x:n v="14689"/>
+        <x:n v="7038"/>
+        <x:n v="1434"/>
+        <x:n v="14682"/>
         <x:n v="7866"/>
-        <x:n v="8132"/>
-[...1 lines deleted...]
-        <x:n v="10798"/>
+        <x:n v="8111"/>
+        <x:n v="2078"/>
+        <x:n v="1432"/>
+        <x:n v="10788"/>
         <x:n v="60"/>
         <x:n v="1918"/>
         <x:n v="6760"/>
         <x:n v="7"/>
-        <x:n v="778"/>
+        <x:n v="758"/>
         <x:n v="8677"/>
         <x:n v="3712"/>
-        <x:n v="-3119"/>
-[...1 lines deleted...]
-        <x:n v="2365"/>
+        <x:n v="-3123"/>
+        <x:n v="182851"/>
         <x:n v="95003"/>
         <x:n v="8901"/>
         <x:n v="164"/>
         <x:n v="808"/>
         <x:n v="5706"/>
         <x:n v="1170"/>
         <x:s v=""/>
         <x:n v="1093"/>
         <x:n v="337"/>
         <x:n v="7416"/>
-        <x:n v="2925"/>
+        <x:n v="2831"/>
         <x:n v="366"/>
         <x:n v="1020"/>
         <x:n v="5311"/>
         <x:n v="20375"/>
-        <x:n v="6655"/>
+        <x:n v="6649"/>
         <x:n v="16731"/>
         <x:n v="14617"/>
-        <x:n v="8039"/>
-[...1 lines deleted...]
-        <x:n v="18028"/>
+        <x:n v="8038"/>
+        <x:n v="1574"/>
+        <x:n v="18017"/>
         <x:n v="8009"/>
-        <x:n v="8349"/>
+        <x:n v="8333"/>
+        <x:n v="2056"/>
         <x:n v="1474"/>
-        <x:n v="12293"/>
+        <x:n v="12284"/>
         <x:n v="1836"/>
         <x:n v="9313"/>
-        <x:n v="895"/>
+        <x:n v="874"/>
         <x:n v="8965"/>
-        <x:n v="-1140"/>
-[...1 lines deleted...]
-        <x:n v="2555"/>
+        <x:n v="-1092"/>
+        <x:n v="253366"/>
+        <x:n v="2529"/>
         <x:n v="550"/>
         <x:n v="90028"/>
         <x:n v="8993"/>
         <x:n v="159"/>
         <x:n v="757"/>
         <x:n v="6703"/>
         <x:n v="1162"/>
         <x:n v="355"/>
         <x:n v="4983"/>
-        <x:n v="2924"/>
         <x:n v="369"/>
         <x:n v="1079"/>
         <x:n v="6188"/>
         <x:n v="1252"/>
         <x:n v="21949"/>
-        <x:n v="6797"/>
+        <x:n v="6789"/>
         <x:n v="4769"/>
         <x:n v="15368"/>
         <x:n v="15582"/>
         <x:n v="7721"/>
-        <x:n v="1758"/>
-        <x:n v="20018"/>
+        <x:n v="1757"/>
+        <x:n v="20007"/>
         <x:n v="8262"/>
-        <x:n v="8492"/>
-        <x:n v="2089"/>
+        <x:n v="8473"/>
+        <x:n v="2088"/>
         <x:n v="1520"/>
-        <x:n v="11874"/>
+        <x:n v="11864"/>
         <x:n v="70"/>
-        <x:n v="1893"/>
         <x:n v="11617"/>
         <x:n v="9394"/>
         <x:n v="3995"/>
-        <x:n v="-1082"/>
-[...1 lines deleted...]
-        <x:n v="3453"/>
+        <x:n v="-1003"/>
+        <x:n v="255856"/>
+        <x:n v="3413"/>
         <x:n v="99169"/>
         <x:n v="8643"/>
         <x:n v="155"/>
         <x:n v="796"/>
         <x:n v="7619"/>
         <x:n v="1494"/>
         <x:n v="1359"/>
         <x:n v="365"/>
         <x:n v="7582"/>
-        <x:n v="2814"/>
+        <x:n v="2710"/>
         <x:n v="401"/>
         <x:n v="1204"/>
         <x:n v="8000"/>
         <x:n v="1242"/>
         <x:n v="23281"/>
-        <x:n v="6998"/>
+        <x:n v="6991"/>
         <x:n v="5258"/>
         <x:n v="16345"/>
         <x:n v="16705"/>
         <x:n v="9928"/>
-        <x:n v="1983"/>
-        <x:n v="21541"/>
+        <x:n v="1982"/>
+        <x:n v="21533"/>
         <x:n v="8614"/>
-        <x:n v="9068"/>
-        <x:n v="2407"/>
+        <x:n v="9052"/>
+        <x:n v="2406"/>
         <x:n v="1718"/>
-        <x:n v="13805"/>
+        <x:n v="13796"/>
+        <x:n v="2821"/>
         <x:n v="15449"/>
         <x:n v="6"/>
-        <x:n v="1054"/>
+        <x:n v="1034"/>
         <x:n v="10082"/>
         <x:n v="4243"/>
-        <x:n v="884"/>
-[...1 lines deleted...]
-        <x:n v="3111"/>
+        <x:n v="957"/>
+        <x:n v="287464"/>
+        <x:n v="3067"/>
         <x:n v="616"/>
         <x:n v="109857"/>
         <x:n v="9053"/>
         <x:n v="158"/>
         <x:n v="854"/>
         <x:n v="11139"/>
         <x:n v="1526"/>
         <x:n v="1383"/>
         <x:n v="406"/>
         <x:n v="6192"/>
-        <x:n v="3061"/>
+        <x:n v="2947"/>
         <x:n v="445"/>
-        <x:n v="1314"/>
+        <x:n v="1312"/>
         <x:n v="8645"/>
         <x:n v="24532"/>
-        <x:n v="6373"/>
+        <x:n v="6364"/>
         <x:n v="5587"/>
         <x:n v="17035"/>
         <x:n v="18869"/>
         <x:n v="12301"/>
-        <x:n v="2207"/>
-[...4 lines deleted...]
-        <x:n v="18576"/>
+        <x:n v="2206"/>
+        <x:n v="22158"/>
+        <x:n v="9025"/>
+        <x:n v="9538"/>
+        <x:n v="2556"/>
+        <x:n v="18565"/>
         <x:n v="184"/>
         <x:n v="3107"/>
         <x:n v="18406"/>
-        <x:n v="1074"/>
-[...3 lines deleted...]
-        <x:n v="3470"/>
+        <x:n v="1050"/>
+        <x:n v="10618"/>
+        <x:n v="-1298"/>
+        <x:n v="313519"/>
+        <x:n v="3435"/>
         <x:n v="504"/>
         <x:n v="116147"/>
         <x:n v="7739"/>
         <x:n v="161"/>
         <x:n v="889"/>
         <x:n v="14563"/>
         <x:n v="1671"/>
         <x:n v="385"/>
         <x:n v="9955"/>
-        <x:n v="2936"/>
-        <x:n v="1469"/>
+        <x:n v="1466"/>
         <x:n v="9461"/>
         <x:n v="1352"/>
         <x:n v="24734"/>
-        <x:n v="7118"/>
+        <x:n v="7108"/>
+        <x:n v="5710"/>
         <x:n v="17039"/>
         <x:n v="20317"/>
         <x:n v="14403"/>
-        <x:n v="2410"/>
-[...3 lines deleted...]
-        <x:n v="2685"/>
+        <x:n v="2409"/>
+        <x:n v="24249"/>
+        <x:n v="9612"/>
+        <x:n v="10024"/>
+        <x:n v="2681"/>
         <x:n v="1860"/>
-        <x:n v="24286"/>
+        <x:n v="24275"/>
         <x:n v="189"/>
         <x:n v="23586"/>
-        <x:n v="11642"/>
+        <x:n v="1199"/>
+        <x:n v="11613"/>
         <x:n v="4636"/>
-        <x:n v="-2463"/>
-[...12 lines deleted...]
-        <x:n v="470"/>
+        <x:n v="-2327"/>
+        <x:n v="340425"/>
+        <x:n v="3908"/>
+        <x:n v="327"/>
+        <x:n v="127845"/>
+        <x:n v="147"/>
+        <x:n v="17231"/>
+        <x:n v="1745"/>
         <x:n v="1391"/>
-        <x:n v="8700"/>
-[...7 lines deleted...]
-        <x:n v="21058"/>
+        <x:n v="301"/>
+        <x:n v="8829"/>
+        <x:n v="2926"/>
+        <x:n v="467"/>
+        <x:n v="1358"/>
+        <x:n v="8492"/>
+        <x:n v="1817"/>
+        <x:n v="26033"/>
+        <x:n v="3944"/>
+        <x:n v="2750"/>
+        <x:n v="15055"/>
+        <x:n v="20502"/>
+        <x:n v="18979"/>
+        <x:n v="1992"/>
+        <x:n v="20986"/>
         <x:n v="10153"/>
-        <x:n v="9865"/>
-[...12 lines deleted...]
-        <x:n v="8328"/>
+        <x:n v="9250"/>
+        <x:n v="2132"/>
+        <x:n v="1484"/>
+        <x:n v="180"/>
+        <x:n v="3335"/>
+        <x:n v="1066"/>
+        <x:n v="12028"/>
+        <x:n v="4456"/>
+        <x:n v="4204"/>
+        <x:n v="360882"/>
+        <x:n v="4593"/>
+        <x:n v="556"/>
+        <x:n v="153632"/>
+        <x:n v="8414"/>
         <x:n v="176"/>
-        <x:n v="970"/>
-[...14 lines deleted...]
-        <x:n v="20854"/>
+        <x:n v="925"/>
+        <x:n v="13814"/>
+        <x:n v="1947"/>
+        <x:n v="1328"/>
+        <x:n v="263"/>
+        <x:n v="10706"/>
+        <x:n v="3845"/>
+        <x:n v="411"/>
+        <x:n v="1680"/>
+        <x:n v="10143"/>
+        <x:n v="1276"/>
+        <x:n v="28030"/>
+        <x:n v="5312"/>
+        <x:n v="4153"/>
+        <x:n v="20430"/>
+        <x:n v="22148"/>
+        <x:n v="21061"/>
+        <x:n v="2145"/>
+        <x:n v="20511"/>
         <x:n v="10804"/>
-        <x:n v="10514"/>
-[...64 lines deleted...]
-        <x:n v="3599"/>
+        <x:n v="10041"/>
+        <x:n v="2629"/>
+        <x:n v="1611"/>
+        <x:n v="227"/>
+        <x:n v="3726"/>
+        <x:n v="1123"/>
+        <x:n v="13558"/>
+        <x:n v="5203"/>
+        <x:n v="787"/>
+        <x:n v="423581"/>
+        <x:n v="6080"/>
+        <x:n v="194468"/>
+        <x:n v="9677"/>
+        <x:n v="194"/>
+        <x:n v="13244"/>
+        <x:n v="2223"/>
+        <x:n v="1465"/>
+        <x:n v="12676"/>
+        <x:n v="3634"/>
+        <x:n v="403"/>
+        <x:n v="1968"/>
+        <x:n v="12505"/>
+        <x:n v="1541"/>
+        <x:n v="31308"/>
+        <x:n v="8541"/>
+        <x:n v="7433"/>
+        <x:n v="17855"/>
+        <x:n v="25538"/>
+        <x:n v="24990"/>
+        <x:n v="24124"/>
+        <x:n v="11778"/>
+        <x:n v="10922"/>
+        <x:n v="3550"/>
+        <x:n v="2135"/>
+        <x:n v="66"/>
+        <x:n v="3877"/>
+        <x:n v="1891"/>
+        <x:n v="14907"/>
+        <x:n v="5822"/>
+        <x:n v="-3692"/>
+        <x:n v="496557"/>
+        <x:n v="4348"/>
+        <x:n v="155195"/>
+        <x:n v="10853"/>
+        <x:n v="205"/>
+        <x:n v="1237"/>
+        <x:n v="5772"/>
+        <x:n v="2566"/>
+        <x:n v="1830"/>
+        <x:n v="405"/>
+        <x:n v="15169"/>
+        <x:n v="5685"/>
+        <x:n v="640"/>
+        <x:n v="2111"/>
+        <x:n v="13902"/>
+        <x:n v="1896"/>
+        <x:n v="33838"/>
+        <x:n v="9896"/>
+        <x:n v="8349"/>
+        <x:n v="22718"/>
+        <x:n v="27315"/>
+        <x:n v="27175"/>
+        <x:n v="2635"/>
+        <x:n v="27679"/>
+        <x:n v="12428"/>
+        <x:n v="11363"/>
+        <x:n v="3601"/>
+        <x:n v="2301"/>
+        <x:n v="77"/>
+        <x:n v="3484"/>
         <x:n v="10"/>
-        <x:n v="2573"/>
-[...39 lines deleted...]
-        <x:n v="533074"/>
+        <x:n v="2403"/>
+        <x:n v="16587"/>
+        <x:n v="6385"/>
+        <x:n v="-2660"/>
+        <x:n v="492913"/>
+        <x:n v="5795"/>
+        <x:n v="502"/>
+        <x:n v="164057"/>
+        <x:n v="12000"/>
+        <x:n v="1157"/>
+        <x:n v="2404"/>
+        <x:n v="2021"/>
+        <x:n v="348"/>
+        <x:n v="17052"/>
+        <x:n v="4101"/>
+        <x:n v="789"/>
+        <x:n v="2300"/>
+        <x:n v="14743"/>
+        <x:n v="1827"/>
+        <x:n v="34312"/>
+        <x:n v="9963"/>
+        <x:n v="8692"/>
+        <x:n v="23457"/>
+        <x:n v="30734"/>
+        <x:n v="28169"/>
+        <x:n v="2676"/>
+        <x:n v="31943"/>
+        <x:n v="13624"/>
+        <x:n v="12632"/>
+        <x:n v="3719"/>
+        <x:n v="75"/>
+        <x:n v="4022"/>
+        <x:n v="2408"/>
+        <x:n v="18772"/>
+        <x:n v="6988"/>
+        <x:n v="-2571"/>
+        <x:n v="532326"/>
+        <x:n v="7259"/>
+        <x:n v="582"/>
+        <x:n v="176835"/>
+        <x:n v="11367"/>
+        <x:n v="1149"/>
+        <x:n v="4942"/>
+        <x:n v="2541"/>
+        <x:n v="1859"/>
+        <x:n v="338"/>
+        <x:n v="16461"/>
+        <x:n v="4557"/>
+        <x:n v="2506"/>
+        <x:n v="15738"/>
+        <x:n v="2034"/>
+        <x:n v="34100"/>
+        <x:n v="11274"/>
+        <x:n v="8869"/>
+        <x:n v="21907"/>
+        <x:n v="32368"/>
+        <x:n v="28498"/>
+        <x:n v="2735"/>
+        <x:n v="35425"/>
+        <x:n v="14028"/>
+        <x:n v="13374"/>
+        <x:n v="3815"/>
+        <x:n v="2458"/>
+        <x:n v="4848"/>
+        <x:n v="1875"/>
+        <x:n v="19771"/>
+        <x:n v="7641"/>
+        <x:n v="-2304"/>
+        <x:n v="571139"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="3056"/>
+    <n v="3058"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="315"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="11328"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
@@ -34184,51 +35270,51 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="362"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="5363"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="1725"/>
+    <n v="1724"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="974"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="4155"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
@@ -34244,81 +35330,81 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="823"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="393"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="1268"/>
+    <n v="1267"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="2736"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
     <n v="2819"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="735"/>
+    <n v="734"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="440"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <n v="1207"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
@@ -34344,101 +35430,101 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="722"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="63"/>
+    <n v="62"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="2453"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="494"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="-309"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="49142"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2821"/>
+    <n v="2825"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="312"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="12294"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
@@ -34584,51 +35670,51 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="389"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="6448"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="1926"/>
+    <n v="1925"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="1089"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="3992"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
@@ -34644,81 +35730,81 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="942"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="449"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="1432"/>
+    <n v="1430"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="2888"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
     <n v="2981"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="771"/>
+    <n v="770"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="483"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <n v="1279"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
@@ -34744,101 +35830,101 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="800"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="69"/>
+    <n v="68"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="2784"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="565"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="482"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="53998"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2711"/>
+    <n v="2721"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="458"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="15122"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
@@ -34984,261 +36070,261 @@
     <s v="1997"/>
     <s v="1997"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="420"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="7445"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="2251"/>
+    <n v="2249"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="1370"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="4043"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="3968"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="1161"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="552"/>
+    <n v="551"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="1681"/>
+    <n v="1678"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="3109"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="3134"/>
+    <n v="3133"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="909"/>
+    <n v="908"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="489"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="1686"/>
+    <n v="1685"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="107"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1795"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="1138"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="77"/>
+    <n v="76"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="3004"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="607"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="363"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="62208"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2795"/>
+    <n v="2805"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="395"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="18696"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
@@ -35384,51 +36470,51 @@
     <s v="1998"/>
     <s v="1998"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="409"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="8142"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="2704"/>
+    <n v="2702"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="1964"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="4910"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
@@ -35444,201 +36530,201 @@
     <s v="1998"/>
     <s v="1998"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="1561"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="696"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="2109"/>
+    <n v="2106"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="3235"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="3301"/>
+    <n v="3300"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
     <n v="1038"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="474"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="2137"/>
+    <n v="2136"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="104"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2059"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="1516"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="107"/>
+    <n v="106"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="3088"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="667"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="-731"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="72023"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2387"/>
+    <n v="2395"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="390"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="21835"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
@@ -35784,51 +36870,51 @@
     <s v="1999"/>
     <s v="1999"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="555"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="9099"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="3056"/>
+    <n v="3055"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="2133"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="5935"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
@@ -35844,201 +36930,201 @@
     <s v="1999"/>
     <s v="1999"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="1849"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="866"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="2513"/>
+    <n v="2510"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="3421"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="3466"/>
+    <n v="3465"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
     <n v="1188"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="561"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="2605"/>
+    <n v="2604"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="110"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2294"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="2016"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="107"/>
+    <n v="106"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="3444"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="833"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="151"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="82822"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2718"/>
+    <n v="2726"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="479"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="25083"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
@@ -36184,51 +37270,51 @@
     <s v="2000"/>
     <s v="2000"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="541"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="10526"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="3636"/>
+    <n v="3635"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="2663"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="7201"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
@@ -36244,201 +37330,201 @@
     <s v="2000"/>
     <s v="2000"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="2592"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="1041"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="2500"/>
+    <n v="2498"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="3830"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="3839"/>
+    <n v="3838"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
     <n v="1390"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="593"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3153"/>
+    <n v="3152"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="86"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2307"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="2304"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="110"/>
+    <n v="109"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="4417"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="769"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="96724"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2434"/>
+    <n v="2440"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="609"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="30827"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
@@ -36584,51 +37670,51 @@
     <s v="2001"/>
     <s v="2001"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="611"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="9867"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="3914"/>
+    <n v="3913"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="2795"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="8151"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
@@ -36644,201 +37730,201 @@
     <s v="2001"/>
     <s v="2001"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="2843"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="1166"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="2820"/>
+    <n v="2818"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="4305"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
     <n v="4438"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="1538"/>
+    <n v="1537"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="735"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3243"/>
+    <n v="3242"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="92"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1798"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="2804"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="95"/>
+    <n v="94"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="5335"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="782"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="1022"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="109836"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2360"/>
+    <n v="2368"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="553"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="36373"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
@@ -36984,51 +38070,51 @@
     <s v="2002"/>
     <s v="2002"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="992"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="11089"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="4144"/>
+    <n v="4143"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="2812"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="8867"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
@@ -37044,201 +38130,201 @@
     <s v="2002"/>
     <s v="2002"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="2973"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="1209"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="2765"/>
+    <n v="2762"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="4819"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="5174"/>
+    <n v="5172"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
     <n v="1634"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="901"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3090"/>
+    <n v="3089"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="94"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1645"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="3050"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="104"/>
+    <n v="103"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="5846"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="1023"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="2217"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="122821"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2155"/>
+    <n v="2162"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="620"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="34005"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
@@ -37384,51 +38470,51 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1013"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="12543"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="4597"/>
+    <n v="4596"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3124"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="11444"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
@@ -37444,201 +38530,201 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="3492"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
     <n v="1256"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="3271"/>
+    <n v="3269"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="5186"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="5896"/>
+    <n v="5895"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="1854"/>
+    <n v="1853"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="911"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3115"/>
+    <n v="3114"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="113"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2192"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="3131"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="2"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="152"/>
+    <n v="151"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="6633"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="1317"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
     <n v="2060"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
     <n v="131046"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2460"/>
+    <n v="2329"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="456"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="33014"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
@@ -37714,51 +38800,51 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="410"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="3285"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="1750"/>
+    <n v="1715"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="4540"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="151"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
@@ -37784,261 +38870,261 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1197"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="13171"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="4965"/>
+    <n v="4954"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3178"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="12830"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="9735"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="3990"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1542"/>
+    <n v="1538"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="3649"/>
+    <n v="3625"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="5761"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="6319"/>
+    <n v="6308"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="1878"/>
+    <n v="1873"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1030"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3843"/>
+    <n v="3834"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="114"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2440"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="3212"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="346"/>
+    <n v="336"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="7215"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="1677"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2364"/>
+    <n v="2483"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="139793"/>
+    <n v="139674"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1760"/>
+    <n v="1638"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="575"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="33367"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
@@ -38114,51 +39200,51 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="469"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="3291"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="1640"/>
+    <n v="1603"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="4687"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="250"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
@@ -38184,261 +39270,261 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1275"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="14901"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5294"/>
+    <n v="5286"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3486"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="14604"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="10014"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="4474"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1649"/>
+    <n v="1643"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="5593"/>
+    <n v="5570"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="6023"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="6950"/>
+    <n v="6939"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2003"/>
+    <n v="1999"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1060"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="3737"/>
+    <n v="3730"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="144"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2613"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="3888"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="466"/>
+    <n v="456"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="7858"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="1854"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1501"/>
+    <n v="1616"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="151024"/>
+    <n v="150908"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1703"/>
+    <n v="1616"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="933"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="34345"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
@@ -38514,51 +39600,51 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="428"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="3758"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="1826"/>
+    <n v="1800"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="4823"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="310"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
@@ -38584,261 +39670,261 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1300"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="16466"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5864"/>
+    <n v="5854"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3760"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="15869"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="11083"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="4858"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1864"/>
+    <n v="1844"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="6198"/>
+    <n v="6160"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="6283"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="7748"/>
+    <n v="7720"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2370"/>
+    <n v="2363"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1101"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="4162"/>
+    <n v="4148"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="196"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2171"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="3962"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="3"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="468"/>
+    <n v="441"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="8608"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="2218"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-24"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="162554"/>
+    <n v="162425"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2056"/>
+    <n v="1963"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="1208"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="35419"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
@@ -38984,261 +40070,261 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1522"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="18162"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6372"/>
+    <n v="6359"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="4330"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="17407"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="12884"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="5273"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2049"/>
+    <n v="2026"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="6970"/>
+    <n v="6927"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="6880"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="8476"/>
+    <n v="8446"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2713"/>
+    <n v="2705"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1132"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="5025"/>
+    <n v="5010"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="236"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2246"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="4111"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="636"/>
+    <n v="606"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="9260"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="2631"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-863"/>
+    <n v="-736"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="174203"/>
+    <n v="174076"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1592"/>
+    <n v="1486"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="913"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="32885"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
@@ -39384,261 +40470,261 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1401"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="17451"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5869"/>
+    <n v="5855"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3934"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="16421"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="12790"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="4907"/>
+    <n v="4906"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2137"/>
+    <n v="2117"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="6922"/>
+    <n v="6886"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="7281"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9211"/>
+    <n v="9182"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2620"/>
+    <n v="2613"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1103"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="5051"/>
+    <n v="5036"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="226"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2765"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="4935"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="521"/>
+    <n v="494"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="10122"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="2923"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="615"/>
+    <n v="743"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="167950"/>
+    <n v="167822"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="946"/>
+    <n v="833"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="916"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="34563"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
@@ -39784,261 +40870,261 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="963"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="14802"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6152"/>
+    <n v="6141"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3686"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="16044"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="8276"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="4223"/>
+    <n v="4221"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1969"/>
+    <n v="1953"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="6567"/>
+    <n v="6552"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="6879"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9667"/>
+    <n v="9643"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2362"/>
+    <n v="2356"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1060"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="5848"/>
+    <n v="5832"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="191"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2588"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="4316"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="403"/>
+    <n v="380"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="10000"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="2941"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1934"/>
+    <n v="2046"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="154270"/>
+    <n v="154158"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1598"/>
+    <n v="1502"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="687"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="32629"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
@@ -40114,51 +41200,51 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="209"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="3178"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2516"/>
+    <n v="2501"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="3166"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="126"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
@@ -40184,261 +41270,261 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="672"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="15871"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5684"/>
+    <n v="5676"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3336"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="17479"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="9854"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="4438"/>
+    <n v="4436"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1353"/>
+    <n v="1340"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="7526"/>
+    <n v="7518"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="6803"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9230"/>
+    <n v="9203"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2328"/>
+    <n v="2321"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1220"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="7281"/>
+    <n v="7269"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="35"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2261"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="4467"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="8"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="601"/>
+    <n v="581"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="8992"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="2898"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-267"/>
+    <n v="-162"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="152057"/>
+    <n v="151953"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2086"/>
+    <n v="2048"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="726"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="35659"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
@@ -40514,51 +41600,51 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="223"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="4476"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2870"/>
+    <n v="2803"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="2828"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="239"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
@@ -40584,261 +41670,261 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="821"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="17624"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5710"/>
+    <n v="5695"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3376"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="15609"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="10280"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="5838"/>
+    <n v="5835"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1244"/>
+    <n v="1229"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="8352"/>
+    <n v="8341"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="7997"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="7743"/>
+    <n v="7701"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2057"/>
+    <n v="2053"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1275"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="7879"/>
+    <n v="7863"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="56"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2203"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="4231"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="310"/>
+    <n v="285"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="9001"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3336"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-16"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="158263"/>
+    <n v="158146"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1742"/>
+    <n v="1658"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="887"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="34628"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
@@ -40914,51 +42000,51 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="224"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="3836"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3112"/>
+    <n v="3079"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="2896"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="268"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
@@ -40984,261 +42070,261 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="907"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="18342"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5668"/>
+    <n v="5660"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3548"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="15020"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="11322"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="5909"/>
+    <n v="5907"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1105"/>
+    <n v="1095"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="8698"/>
+    <n v="8688"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="7861"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="7846"/>
+    <n v="7822"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="1923"/>
+    <n v="1921"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1306"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="8613"/>
+    <n v="8602"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="62"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2031"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="5119"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="4"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="345"/>
+    <n v="323"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="9003"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3492"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-52"/>
+    <n v="52"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="161408"/>
+    <n v="161305"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="1957"/>
+    <n v="1893"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="752"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="34892"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
@@ -41314,51 +42400,51 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="251"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="4342"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3266"/>
+    <n v="3217"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="2740"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="299"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
@@ -41384,261 +42470,261 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="963"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="20067"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="5897"/>
+    <n v="5889"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="3809"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="13377"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="12066"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="6367"/>
+    <n v="6365"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1295"/>
+    <n v="1284"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="11680"/>
+    <n v="11672"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="7741"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="7835"/>
+    <n v="7810"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2040"/>
+    <n v="2038"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1394"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="9386"/>
+    <n v="9375"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="53"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2063"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="5750"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="11"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="436"/>
+    <n v="413"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="8711"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3566"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2104"/>
+    <n v="-2113"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="166991"/>
+    <n v="166780"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2442"/>
+    <n v="2386"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="909"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="39289"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
@@ -41714,51 +42800,51 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="281"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="5255"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3060"/>
+    <n v="2992"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <n v="2767"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="345"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
@@ -41784,261 +42870,261 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1031"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="20090"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6281"/>
+    <n v="6274"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="4040"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="15674"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="13259"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="7040"/>
+    <n v="7038"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1436"/>
+    <n v="1434"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="14689"/>
+    <n v="14682"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="7866"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="8132"/>
+    <n v="8111"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2080"/>
+    <n v="2078"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1432"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="10798"/>
+    <n v="10788"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1918"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="6760"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="778"/>
+    <n v="758"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="8677"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3712"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-3119"/>
+    <n v="-3123"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="183049"/>
+    <n v="182851"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2365"/>
+    <n v="2321"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="407"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="95003"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
@@ -42114,51 +43200,51 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="337"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="7416"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2925"/>
+    <n v="2831"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="366"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
@@ -42184,261 +43270,261 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1151"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="20375"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6655"/>
+    <n v="6649"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="4474"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="16731"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="14617"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="8039"/>
+    <n v="8038"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1575"/>
+    <n v="1574"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="18028"/>
+    <n v="18017"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="8009"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="8349"/>
+    <n v="8333"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2057"/>
+    <n v="2056"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1474"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="12293"/>
+    <n v="12284"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1836"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="9313"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="895"/>
+    <n v="874"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="8965"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3888"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1140"/>
+    <n v="-1092"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="253523"/>
+    <n v="253366"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="2555"/>
+    <n v="2529"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="550"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="90028"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
@@ -42514,51 +43600,51 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="355"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="4983"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2924"/>
+    <n v="2818"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="369"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
@@ -42584,261 +43670,261 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1252"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="21949"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6797"/>
+    <n v="6789"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="4769"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="15368"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="15582"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="7721"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1758"/>
+    <n v="1757"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="20018"/>
+    <n v="20007"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="8262"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="8492"/>
+    <n v="8473"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2089"/>
+    <n v="2088"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1520"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="11874"/>
+    <n v="11864"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="70"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="1893"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="11617"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="5"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="575"/>
+    <n v="551"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="9394"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="3995"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1082"/>
+    <n v="-1003"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="255984"/>
+    <n v="255856"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="3453"/>
+    <n v="3413"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="609"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="99169"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
@@ -42914,51 +44000,51 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="365"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="7582"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2814"/>
+    <n v="2710"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="401"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
@@ -42984,261 +44070,261 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1242"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="23281"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6998"/>
+    <n v="6991"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="5258"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="16345"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="16705"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="9928"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="1983"/>
+    <n v="1982"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="21541"/>
+    <n v="21533"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="8614"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9068"/>
+    <n v="9052"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2407"/>
+    <n v="2406"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1718"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="13805"/>
+    <n v="13796"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="164"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="2821"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="15449"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1054"/>
+    <n v="1034"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
     <n v="10082"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="4243"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="884"/>
+    <n v="957"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="287597"/>
+    <n v="287464"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="3111"/>
+    <n v="3067"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="616"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="109857"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
@@ -43314,331 +44400,331 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="406"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="6192"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3061"/>
+    <n v="2947"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="445"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="1314"/>
+    <n v="1312"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
     <n v="8645"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1275"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="24532"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="6373"/>
+    <n v="6364"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="5587"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="17035"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="18869"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="12301"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2207"/>
+    <n v="2206"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="22168"/>
+    <n v="22158"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
-    <n v="9026"/>
+    <n v="9025"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9560"/>
+    <n v="9538"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2559"/>
+    <n v="2556"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1805"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="18576"/>
+    <n v="18565"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="184"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="3107"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="18406"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="7"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1074"/>
+    <n v="1050"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="10631"/>
+    <n v="10618"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="4467"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1354"/>
+    <n v="-1298"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="313714"/>
+    <n v="313519"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="3470"/>
+    <n v="3435"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
     <n v="504"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
     <n v="116147"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
@@ -43714,2299 +44800,2699 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
     <n v="385"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
     <n v="9955"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="2936"/>
+    <n v="2805"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
     <n v="428"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="1469"/>
+    <n v="1466"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
     <n v="9461"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
     <n v="1352"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
     <n v="24734"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="7118"/>
+    <n v="7108"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
     <n v="5710"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
     <n v="17039"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
     <n v="20317"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
     <n v="14403"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2410"/>
+    <n v="2409"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="24261"/>
+    <n v="24249"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
-    <n v="9614"/>
+    <n v="9612"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="10053"/>
+    <n v="10024"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2685"/>
+    <n v="2681"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
     <n v="1860"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
-    <n v="24286"/>
+    <n v="24275"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
     <n v="189"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
     <n v="3291"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <n v="23586"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1226"/>
+    <n v="1199"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="11642"/>
+    <n v="11613"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
     <n v="4636"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2463"/>
+    <n v="-2327"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="340587"/>
+    <n v="340425"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="3852"/>
+    <n v="3908"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
-    <n v="381"/>
+    <n v="327"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
-    <n v="128319"/>
+    <n v="127845"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V1900"/>
     <s v="Food products, beverages and tobacco (10 to 12)"/>
     <s v="Euro Million"/>
-    <n v="7682"/>
+    <n v="7721"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V2400"/>
     <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
     <s v="Euro Million"/>
-    <n v="142"/>
+    <n v="147"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V2715"/>
     <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
     <s v="Euro Million"/>
-    <n v="834"/>
+    <n v="833"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V2900"/>
     <s v="Petroleum and chemical products (19,20)"/>
     <s v="Euro Million"/>
-    <n v="17109"/>
+    <n v="17231"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3420"/>
     <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
     <s v="Euro Million"/>
-    <n v="1524"/>
+    <n v="1745"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="21"/>
     <s v="Basic pharmaceutical products and preparations (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="1410"/>
+    <n v="1391"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
-    <n v="250"/>
+    <n v="301"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
-    <n v="9015"/>
+    <n v="8829"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3137"/>
+    <n v="2926"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="470"/>
+    <n v="467"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="1391"/>
+    <n v="1358"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
-    <n v="8700"/>
+    <n v="8492"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="1714"/>
+    <n v="1817"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
-    <n v="26454"/>
+    <n v="26033"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="3676"/>
+    <n v="3944"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
-    <n v="2843"/>
+    <n v="2750"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
-    <n v="15883"/>
+    <n v="15055"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
-    <n v="20235"/>
+    <n v="20502"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="17691"/>
+    <n v="18979"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2061"/>
+    <n v="1992"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="21058"/>
+    <n v="20986"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="10153"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="9865"/>
+    <n v="9250"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2159"/>
+    <n v="2132"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
-    <n v="1498"/>
+    <n v="1484"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
-    <n v="179"/>
+    <n v="180"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
-    <n v="3402"/>
+    <n v="3335"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="6"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1064"/>
+    <n v="1066"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="12050"/>
+    <n v="12028"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
-    <n v="4465"/>
+    <n v="4456"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="3245"/>
+    <n v="4204"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="361910"/>
+    <n v="360882"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="4633"/>
+    <n v="4593"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
-    <n v="633"/>
+    <n v="556"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
-    <n v="153881"/>
+    <n v="153632"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V1900"/>
     <s v="Food products, beverages and tobacco (10 to 12)"/>
     <s v="Euro Million"/>
-    <n v="8328"/>
+    <n v="8414"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V2400"/>
     <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
     <s v="Euro Million"/>
     <n v="176"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V2715"/>
     <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
     <s v="Euro Million"/>
-    <n v="970"/>
+    <n v="925"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V2900"/>
     <s v="Petroleum and chemical products (19,20)"/>
     <s v="Euro Million"/>
-    <n v="13888"/>
+    <n v="13814"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3420"/>
     <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
     <s v="Euro Million"/>
-    <n v="1689"/>
+    <n v="1947"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="Basic pharmaceutical products and preparations (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="1287"/>
+    <n v="1328"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
-    <n v="268"/>
+    <n v="263"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
-    <n v="11079"/>
+    <n v="10706"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3923"/>
+    <n v="3845"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="458"/>
+    <n v="411"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="2051"/>
+    <n v="1680"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
-    <n v="10130"/>
+    <n v="10143"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="1278"/>
+    <n v="1276"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
-    <n v="28151"/>
+    <n v="28030"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="4859"/>
+    <n v="5312"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
-    <n v="3899"/>
+    <n v="4153"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
-    <n v="19936"/>
+    <n v="20430"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
-    <n v="22216"/>
+    <n v="22148"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="19906"/>
+    <n v="21061"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2525"/>
+    <n v="2145"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="20854"/>
+    <n v="20511"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
     <n v="10804"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="10514"/>
+    <n v="10041"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="2603"/>
+    <n v="2629"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
-    <n v="1645"/>
+    <n v="1611"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
-    <n v="203"/>
+    <n v="227"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
-    <n v="3850"/>
+    <n v="3726"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
-    <n v="3"/>
+    <n v="7"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1274"/>
+    <n v="1123"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="13635"/>
+    <n v="13558"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
-    <n v="4779"/>
+    <n v="5203"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="914"/>
+    <n v="787"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="423557"/>
+    <n v="423581"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="6107"/>
+    <n v="6080"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
-    <n v="784"/>
+    <n v="726"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
-    <n v="193176"/>
+    <n v="194468"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V1900"/>
     <s v="Food products, beverages and tobacco (10 to 12)"/>
     <s v="Euro Million"/>
-    <n v="9718"/>
+    <n v="9677"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V2400"/>
     <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
     <s v="Euro Million"/>
-    <n v="191"/>
+    <n v="194"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V2715"/>
     <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
     <s v="Euro Million"/>
-    <n v="1098"/>
+    <n v="1066"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V2900"/>
     <s v="Petroleum and chemical products (19,20)"/>
     <s v="Euro Million"/>
-    <n v="13277"/>
+    <n v="13244"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3420"/>
     <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
     <s v="Euro Million"/>
-    <n v="1893"/>
+    <n v="2223"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="21"/>
     <s v="Basic pharmaceutical products and preparations (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="1420"/>
+    <n v="1465"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
-    <n v="278"/>
+    <n v="269"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
-    <n v="13293"/>
+    <n v="12676"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="3653"/>
+    <n v="3634"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="423"/>
+    <n v="403"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="2370"/>
+    <n v="1968"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
-    <n v="12243"/>
+    <n v="12505"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="1533"/>
+    <n v="1541"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
-    <n v="31638"/>
+    <n v="31308"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="7801"/>
+    <n v="8541"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
-    <n v="7083"/>
+    <n v="7433"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
-    <n v="17573"/>
+    <n v="17855"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
-    <n v="25516"/>
+    <n v="25538"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="23252"/>
+    <n v="24990"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2538"/>
+    <n v="2510"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="24285"/>
+    <n v="24124"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
-    <n v="11719"/>
+    <n v="11778"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="11446"/>
+    <n v="10922"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="3411"/>
+    <n v="3550"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
-    <n v="2317"/>
+    <n v="2135"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
-    <n v="35"/>
+    <n v="66"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
-    <n v="3916"/>
+    <n v="3877"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
-    <n v="2"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="1957"/>
+    <n v="1891"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="14890"/>
+    <n v="14907"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
-    <n v="5385"/>
+    <n v="5822"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2951"/>
+    <n v="-3692"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="494027"/>
+    <n v="496557"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="4444"/>
+    <n v="4348"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
-    <n v="718"/>
+    <n v="454"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
-    <n v="156393"/>
+    <n v="155195"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V1900"/>
     <s v="Food products, beverages and tobacco (10 to 12)"/>
     <s v="Euro Million"/>
-    <n v="10602"/>
+    <n v="10853"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V2400"/>
     <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
     <s v="Euro Million"/>
-    <n v="206"/>
+    <n v="205"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V2715"/>
     <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
     <s v="Euro Million"/>
-    <n v="1282"/>
+    <n v="1237"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V2900"/>
     <s v="Petroleum and chemical products (19,20)"/>
     <s v="Euro Million"/>
-    <n v="5948"/>
+    <n v="5772"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3420"/>
     <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
     <s v="Euro Million"/>
-    <n v="2158"/>
+    <n v="2566"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="21"/>
     <s v="Basic pharmaceutical products and preparations (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="1792"/>
+    <n v="1830"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
-    <n v="321"/>
+    <n v="405"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
-    <n v="15414"/>
+    <n v="15169"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="5630"/>
+    <n v="5685"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="591"/>
+    <n v="640"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="2122"/>
+    <n v="2111"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
-    <n v="13564"/>
+    <n v="13902"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="1723"/>
+    <n v="1896"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
-    <n v="34251"/>
+    <n v="33838"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="9293"/>
+    <n v="9896"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
-    <n v="8241"/>
+    <n v="8349"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
-    <n v="23163"/>
+    <n v="22718"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
-    <n v="27429"/>
+    <n v="27315"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="26186"/>
+    <n v="27175"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2776"/>
+    <n v="2635"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="27458"/>
+    <n v="27679"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
-    <n v="12581"/>
+    <n v="12428"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="12447"/>
+    <n v="11363"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="3605"/>
+    <n v="3601"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
-    <n v="2370"/>
+    <n v="2301"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
-    <n v="85"/>
+    <n v="77"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
-    <n v="3599"/>
+    <n v="3484"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
     <n v="10"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="2573"/>
+    <n v="2403"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="16756"/>
+    <n v="16587"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
-    <n v="5987"/>
+    <n v="6385"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2426"/>
+    <n v="-2660"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="496848"/>
+    <n v="492913"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Euro Million"/>
-    <n v="5747"/>
+    <n v="5795"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Euro Million"/>
-    <n v="835"/>
+    <n v="502"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Euro Million"/>
-    <n v="166390"/>
+    <n v="164057"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V1900"/>
     <s v="Food products, beverages and tobacco (10 to 12)"/>
     <s v="Euro Million"/>
-    <n v="11657"/>
+    <n v="12000"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V2400"/>
     <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
     <s v="Euro Million"/>
-    <n v="216"/>
+    <n v="205"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V2715"/>
     <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
     <s v="Euro Million"/>
-    <n v="1251"/>
+    <n v="1157"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V2900"/>
     <s v="Petroleum and chemical products (19,20)"/>
     <s v="Euro Million"/>
-    <n v="2835"/>
+    <n v="3465"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3420"/>
     <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
     <s v="Euro Million"/>
-    <n v="2277"/>
+    <n v="2404"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Basic pharmaceutical products and preparations (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3500"/>
     <s v="Basic metals and fabricated metal products (24,25)"/>
     <s v="Euro Million"/>
-    <n v="1882"/>
+    <n v="2021"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3700"/>
     <s v="Transport equipment (29,30)"/>
     <s v="Euro Million"/>
-    <n v="307"/>
+    <n v="348"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V3920"/>
     <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
     <s v="Euro Million"/>
-    <n v="16410"/>
+    <n v="17052"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Euro Million"/>
-    <n v="5423"/>
+    <n v="4101"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="26"/>
     <s v="Computer, electronic and optical products (26)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="27"/>
     <s v="Electrical equipment (27)"/>
     <s v="Euro Million"/>
-    <n v="617"/>
+    <n v="789"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="E"/>
     <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
     <s v="Euro Million"/>
-    <n v="2322"/>
+    <n v="2300"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Euro Million"/>
-    <n v="14312"/>
+    <n v="14743"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="28"/>
     <s v="Machinery and equipment n.e.c. (28)"/>
     <s v="Euro Million"/>
-    <n v="1572"/>
+    <n v="1827"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="G"/>
     <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
     <s v="Euro Million"/>
-    <n v="34284"/>
+    <n v="34312"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Euro Million"/>
-    <n v="9665"/>
+    <n v="9963"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Euro Million"/>
-    <n v="8832"/>
+    <n v="8692"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Euro Million"/>
-    <n v="27082"/>
+    <n v="23457"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Euro Million"/>
-    <n v="30768"/>
+    <n v="30734"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V6450"/>
     <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
     <s v="Euro Million"/>
-    <n v="27500"/>
+    <n v="28169"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V7550"/>
     <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
     <s v="Euro Million"/>
-    <n v="2813"/>
+    <n v="2676"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Euro Million"/>
-    <n v="29090"/>
+    <n v="31943"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Euro Million"/>
-    <n v="13523"/>
+    <n v="13624"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Euro Million"/>
-    <n v="13189"/>
+    <n v="12632"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Euro Million"/>
-    <n v="3333"/>
+    <n v="3719"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Euro Million"/>
-    <n v="2473"/>
+    <n v="2356"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V4347"/>
     <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="T"/>
     <s v="Activities of households as employers; producing activities of households for own use (T)"/>
     <s v="Euro Million"/>
-    <n v="81"/>
+    <n v="75"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="Telecommunications (61)"/>
     <s v="Euro Million"/>
-    <n v="3955"/>
+    <n v="4022"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V4400"/>
     <s v="Computer programming, consultancy and Information service activities (62,63)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="U"/>
     <s v="Activities of extraterritorial organisations and bodies (U)"/>
     <s v="Euro Million"/>
-    <n v="9"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="72"/>
     <s v="Scientific research and development (72)"/>
     <s v="Euro Million"/>
-    <n v="2993"/>
+    <n v="2408"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="86"/>
     <s v="Human health activities (86)"/>
     <s v="Euro Million"/>
-    <n v="17885"/>
+    <n v="18772"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="V9100"/>
     <s v="Residential care and social work activities (87,88)"/>
     <s v="Euro Million"/>
-    <n v="6123"/>
+    <n v="6988"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZXD270"/>
     <s v="Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2804"/>
+    <n v="-2571"/>
   </r>
   <r>
     <s v="NA016C01"/>
     <s v="Gross Value Added at Current Basic Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZXD280"/>
     <s v="Gross value added at current basic prices"/>
     <s v="Euro Million"/>
-    <n v="533074"/>
+    <n v="532326"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Euro Million"/>
+    <n v="7259"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Euro Million"/>
+    <n v="582"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Euro Million"/>
+    <n v="176835"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V1900"/>
+    <s v="Food products, beverages and tobacco (10 to 12)"/>
+    <s v="Euro Million"/>
+    <n v="11367"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V2400"/>
+    <s v="Textiles, wearing apparel and leather products (13 to 15)"/>
+    <s v="Euro Million"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V2715"/>
+    <s v="Wood, paper, printing and reproduction of recorded media (16 to 18)"/>
+    <s v="Euro Million"/>
+    <n v="1149"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V2900"/>
+    <s v="Petroleum and chemical products (19,20)"/>
+    <s v="Euro Million"/>
+    <n v="4942"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V3420"/>
+    <s v="Rubber and plastic products, other non-metallic mineral products (22,23)"/>
+    <s v="Euro Million"/>
+    <n v="2541"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="21"/>
+    <s v="Basic pharmaceutical products and preparations (21)"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V3500"/>
+    <s v="Basic metals and fabricated metal products (24,25)"/>
+    <s v="Euro Million"/>
+    <n v="1859"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V3700"/>
+    <s v="Transport equipment (29,30)"/>
+    <s v="Euro Million"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V3920"/>
+    <s v="Furniture, and other manufacturing, repair and installation of machinery and equipment (31 to 33)"/>
+    <s v="Euro Million"/>
+    <n v="16461"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Euro Million"/>
+    <n v="4557"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="26"/>
+    <s v="Computer, electronic and optical products (26)"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="27"/>
+    <s v="Electrical equipment (27)"/>
+    <s v="Euro Million"/>
+    <n v="726"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="E"/>
+    <s v="Water supply, sewerage, waste management and remediation activities (E)"/>
+    <s v="Euro Million"/>
+    <n v="2506"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Euro Million"/>
+    <n v="15738"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="28"/>
+    <s v="Machinery and equipment n.e.c. (28)"/>
+    <s v="Euro Million"/>
+    <n v="2034"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade: repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Million"/>
+    <n v="34100"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Euro Million"/>
+    <n v="11274"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Euro Million"/>
+    <n v="8869"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Million"/>
+    <n v="21907"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Euro Million"/>
+    <n v="32368"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V6450"/>
+    <s v="Legal, accounting, management, architecture, engineering, technical testing and analysis (69 to 71)"/>
+    <s v="Euro Million"/>
+    <n v="28498"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V7550"/>
+    <s v="Advertising, other professional, scientific, technical and veterinary activities (73 to 75)"/>
+    <s v="Euro Million"/>
+    <n v="2735"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Million"/>
+    <n v="35425"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Euro Million"/>
+    <n v="14028"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Euro Million"/>
+    <n v="13374"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Euro Million"/>
+    <n v="3815"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Euro Million"/>
+    <n v="2458"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V4347"/>
+    <s v="Publishing, audiovisual and broadcasting services (58 to 60)"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Euro Million"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="61"/>
+    <s v="Telecommunications (61)"/>
+    <s v="Euro Million"/>
+    <n v="4848"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V4400"/>
+    <s v="Computer programming, consultancy and Information service activities (62,63)"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Euro Million"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="72"/>
+    <s v="Scientific research and development (72)"/>
+    <s v="Euro Million"/>
+    <n v="1875"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="86"/>
+    <s v="Human health activities (86)"/>
+    <s v="Euro Million"/>
+    <n v="19771"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="V9100"/>
+    <s v="Residential care and social work activities (87,88)"/>
+    <s v="Euro Million"/>
+    <n v="7641"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ZXD270"/>
+    <s v="Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="-2304"/>
+  </r>
+  <r>
+    <s v="NA016C01"/>
+    <s v="Gross Value Added at Current Basic Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ZXD280"/>
+    <s v="Gross value added at current basic prices"/>
+    <s v="Euro Million"/>
+    <n v="571139"/>
   </r>
 </pivotCacheRecords>
 </file>