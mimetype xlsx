--- v1 (2026-09-09)
+++ v2 (2026-11-03)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aecb241fe304a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dd388a9ced347a698ccae5d5ba7dfde.psmdcp" Id="R00b317cbfe8940d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c2a5d4522f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74e47331bed04930b474c1d52f71da94.psmdcp" Id="R54c1311883124bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA014</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Household Income and its relationship to Net National Product at Factor Cost</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>07/10/2025 11:00:00</x:t>
+    <x:t>28/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA014/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA014/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Flannery</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -364,50 +364,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -558,115 +561,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C03023V04200" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="18">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
@@ -693,52 +698,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H541" totalsRowShown="0">
-  <x:autoFilter ref="A1:H541"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H559" totalsRowShown="0">
+  <x:autoFilter ref="A1:H559"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03023V04200"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -992,51 +997,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA014/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA014/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1237,51 +1242,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H541"/>
+  <x:dimension ref="A1:H559"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="83.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="78.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5878,129 +5883,129 @@
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>2364</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>96945</x:v>
+        <x:v>97064</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>18155</x:v>
+        <x:v>17917</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>115100</x:v>
+        <x:v>114981</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6346,129 +6351,129 @@
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>1501</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>104076</x:v>
+        <x:v>104191</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>20609</x:v>
+        <x:v>20378</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>124685</x:v>
+        <x:v>124569</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
@@ -6814,129 +6819,129 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>-24</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>112056</x:v>
+        <x:v>112184</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>23403</x:v>
+        <x:v>23146</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>135459</x:v>
+        <x:v>135330</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -7282,129 +7287,129 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>-863</x:v>
+        <x:v>-736</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>118974</x:v>
+        <x:v>119101</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>24056</x:v>
+        <x:v>23802</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>143031</x:v>
+        <x:v>142904</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H236" s="0">
@@ -7750,129 +7755,129 @@
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>615</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>115499</x:v>
+        <x:v>115627</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>20635</x:v>
+        <x:v>20379</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>136134</x:v>
+        <x:v>136006</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H254" s="0">
@@ -8218,129 +8223,129 @@
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>1934</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>100804</x:v>
+        <x:v>100916</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H270" s="0">
-        <x:v>16479</x:v>
+        <x:v>16255</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>117284</x:v>
+        <x:v>117172</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0">
@@ -8686,129 +8691,129 @@
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H286" s="0">
-        <x:v>-267</x:v>
+        <x:v>-162</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>100219</x:v>
+        <x:v>100323</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>16248</x:v>
+        <x:v>16040</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>116467</x:v>
+        <x:v>116363</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H290" s="0">
@@ -9154,129 +9159,129 @@
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>-16</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>101029</x:v>
+        <x:v>101146</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>16069</x:v>
+        <x:v>15836</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>117098</x:v>
+        <x:v>116982</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H308" s="0">
@@ -9336,51 +9341,51 @@
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>10779</x:v>
+        <x:v>10640</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0">
@@ -9492,77 +9497,77 @@
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>92712</x:v>
+        <x:v>92573</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>12473</x:v>
+        <x:v>12611</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H319" s="0">
@@ -9622,129 +9627,129 @@
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>-52</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>100904</x:v>
+        <x:v>101008</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>16443</x:v>
+        <x:v>16237</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>117347</x:v>
+        <x:v>117244</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H326" s="0">
@@ -9804,77 +9809,77 @@
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>10615</x:v>
+        <x:v>10504</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>5889</x:v>
+        <x:v>5860</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H331" s="0">
@@ -9882,155 +9887,155 @@
       </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H332" s="0">
-        <x:v>601</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>-5091</x:v>
+        <x:v>-5137</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>2118</x:v>
+        <x:v>2178</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>93564</x:v>
+        <x:v>93399</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>21413</x:v>
+        <x:v>21578</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H337" s="0">
@@ -10090,129 +10095,129 @@
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>-2104</x:v>
+        <x:v>-2113</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>108390</x:v>
+        <x:v>108380</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>17386</x:v>
+        <x:v>17185</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>125777</x:v>
+        <x:v>125565</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H344" s="0">
@@ -10272,77 +10277,77 @@
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>11231</x:v>
+        <x:v>11102</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>6451</x:v>
+        <x:v>6437</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H349" s="0">
@@ -10350,181 +10355,181 @@
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>510</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>-4377</x:v>
+        <x:v>-4422</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>2104</x:v>
+        <x:v>2195</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>97977</x:v>
+        <x:v>97821</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>27666</x:v>
+        <x:v>27814</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>125643</x:v>
+        <x:v>125635</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H356" s="0">
@@ -10558,129 +10563,129 @@
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>-3119</x:v>
+        <x:v>-3123</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>118009</x:v>
+        <x:v>117997</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>19407</x:v>
+        <x:v>19213</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>137416</x:v>
+        <x:v>137210</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H362" s="0">
@@ -10740,77 +10745,77 @@
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>11977</x:v>
+        <x:v>11748</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>7181</x:v>
+        <x:v>7264</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H367" s="0">
@@ -10818,181 +10823,181 @@
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>441</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H369" s="0">
-        <x:v>-3801</x:v>
+        <x:v>-3808</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>2125</x:v>
+        <x:v>2179</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>104584</x:v>
+        <x:v>104435</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>30866</x:v>
+        <x:v>31010</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>135451</x:v>
+        <x:v>135445</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H374" s="0">
@@ -11026,129 +11031,129 @@
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>-1140</x:v>
+        <x:v>-1092</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>130095</x:v>
+        <x:v>130138</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>20699</x:v>
+        <x:v>20493</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>150794</x:v>
+        <x:v>150631</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H380" s="0">
@@ -11208,77 +11213,77 @@
       </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H383" s="0">
-        <x:v>12719</x:v>
+        <x:v>12384</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>7535</x:v>
+        <x:v>7720</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H385" s="0">
@@ -11286,207 +11291,207 @@
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>-3901</x:v>
+        <x:v>-3908</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H388" s="0">
-        <x:v>2471</x:v>
+        <x:v>2448</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H389" s="0">
-        <x:v>110292</x:v>
+        <x:v>110115</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>28903</x:v>
+        <x:v>29074</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>139195</x:v>
+        <x:v>139190</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>6271</x:v>
+        <x:v>6267</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H393" s="0">
@@ -11494,129 +11499,129 @@
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>-1082</x:v>
+        <x:v>-1003</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>133668</x:v>
+        <x:v>133746</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>21703</x:v>
+        <x:v>21496</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>155371</x:v>
+        <x:v>155242</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H398" s="0">
@@ -11676,77 +11681,77 @@
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>13478</x:v>
+        <x:v>13042</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>8158</x:v>
+        <x:v>8459</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0">
@@ -11754,207 +11759,207 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>180</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>-4436</x:v>
+        <x:v>-4476</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H406" s="0">
-        <x:v>3350</x:v>
+        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>118823</x:v>
+        <x:v>118622</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>25347</x:v>
+        <x:v>25534</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>144170</x:v>
+        <x:v>144156</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>5908</x:v>
+        <x:v>5903</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H411" s="0">
@@ -11962,129 +11967,129 @@
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>884</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>140926</x:v>
+        <x:v>140989</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H414" s="0">
-        <x:v>22835</x:v>
+        <x:v>22630</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>163761</x:v>
+        <x:v>163618</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H416" s="0">
@@ -12144,77 +12149,77 @@
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>13355</x:v>
+        <x:v>12859</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0">
-        <x:v>8995</x:v>
+        <x:v>9350</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0">
@@ -12222,207 +12227,207 @@
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>407</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>-4635</x:v>
+        <x:v>-4684</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H424" s="0">
-        <x:v>3428</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H425" s="0">
-        <x:v>125350</x:v>
+        <x:v>125125</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>25269</x:v>
+        <x:v>24601</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>150620</x:v>
+        <x:v>149726</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>5306</x:v>
+        <x:v>5301</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H429" s="0">
@@ -12430,129 +12435,129 @@
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>-1354</x:v>
+        <x:v>-1298</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H431" s="0">
-        <x:v>145493</x:v>
+        <x:v>144660</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>23758</x:v>
+        <x:v>23530</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>169251</x:v>
+        <x:v>168189</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0">
@@ -12612,77 +12617,77 @@
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>14032</x:v>
+        <x:v>13423</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>10177</x:v>
+        <x:v>10630</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H439" s="0">
@@ -12690,207 +12695,207 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>508</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>-4465</x:v>
+        <x:v>-4481</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>3285</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>134453</x:v>
+        <x:v>134192</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>27987</x:v>
+        <x:v>27122</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>162440</x:v>
+        <x:v>161314</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>4618</x:v>
+        <x:v>4613</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H447" s="0">
@@ -12898,129 +12903,129 @@
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H448" s="0">
-        <x:v>-2463</x:v>
+        <x:v>-2327</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:8">
       <x:c r="A449" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H449" s="0">
-        <x:v>156941</x:v>
+        <x:v>155954</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>25499</x:v>
+        <x:v>25250</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>182439</x:v>
+        <x:v>181204</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H452" s="0">
@@ -13080,77 +13085,77 @@
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>13318</x:v>
+        <x:v>13228</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>10518</x:v>
+        <x:v>10681</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H457" s="0">
@@ -13158,389 +13163,389 @@
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>845</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>-4580</x:v>
+        <x:v>-4285</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>3063</x:v>
+        <x:v>2860</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>133503</x:v>
+        <x:v>133528</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>21269</x:v>
+        <x:v>16294</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>154773</x:v>
+        <x:v>149822</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>3825</x:v>
+        <x:v>3822</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>3245</x:v>
+        <x:v>4204</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>155304</x:v>
+        <x:v>151316</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>17227</x:v>
+        <x:v>16980</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>172531</x:v>
+        <x:v>168296</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>98776</x:v>
+        <x:v>99816</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H471" s="0">
-        <x:v>18496</x:v>
+        <x:v>19682</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H472" s="0">
@@ -13548,467 +13553,467 @@
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>14975</x:v>
+        <x:v>14906</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H474" s="0">
-        <x:v>11187</x:v>
+        <x:v>10918</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>5581</x:v>
+        <x:v>5585</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>1339</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>-4479</x:v>
+        <x:v>-4745</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>2643</x:v>
+        <x:v>3221</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>148211</x:v>
+        <x:v>150052</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>39885</x:v>
+        <x:v>34318</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>188096</x:v>
+        <x:v>184370</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>3290</x:v>
+        <x:v>3291</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>480</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>914</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>186200</x:v>
+        <x:v>182319</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>22064</x:v>
+        <x:v>21817</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>208265</x:v>
+        <x:v>204136</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>108550</x:v>
+        <x:v>111272</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>20040</x:v>
+        <x:v>21989</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H490" s="0">
@@ -14016,467 +14021,467 @@
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>18064</x:v>
+        <x:v>18111</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>12436</x:v>
+        <x:v>11974</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>8202</x:v>
+        <x:v>8209</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>1849</x:v>
+        <x:v>1163</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H495" s="0">
-        <x:v>-4491</x:v>
+        <x:v>-4831</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>2125</x:v>
+        <x:v>3060</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>166384</x:v>
+        <x:v>170554</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>45147</x:v>
+        <x:v>40313</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>211531</x:v>
+        <x:v>210867</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>3321</x:v>
+        <x:v>3309</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H501" s="0">
-        <x:v>670</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H502" s="0">
-        <x:v>-2951</x:v>
+        <x:v>-3692</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H503" s="0">
-        <x:v>205930</x:v>
+        <x:v>204501</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H504" s="0">
-        <x:v>28160</x:v>
+        <x:v>27913</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:8">
       <x:c r="A505" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H505" s="0">
-        <x:v>234089</x:v>
+        <x:v>232414</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>121065</x:v>
+        <x:v>119937</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H507" s="0">
-        <x:v>21485</x:v>
+        <x:v>24062</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H508" s="0">
@@ -14484,883 +14489,1351 @@
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H509" s="0">
-        <x:v>17023</x:v>
+        <x:v>18392</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>12854</x:v>
+        <x:v>14168</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H511" s="0">
-        <x:v>9532</x:v>
+        <x:v>9503</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>5404</x:v>
+        <x:v>3656</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H513" s="0">
-        <x:v>-5374</x:v>
+        <x:v>-5671</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H514" s="0">
-        <x:v>-229</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>181329</x:v>
+        <x:v>185161</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>53942</x:v>
+        <x:v>49572</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H517" s="0">
-        <x:v>235270</x:v>
+        <x:v>234732</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H518" s="0">
-        <x:v>3441</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H519" s="0">
-        <x:v>1837</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H520" s="0">
-        <x:v>-2426</x:v>
+        <x:v>-2660</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>231241</x:v>
+        <x:v>230587</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>30645</x:v>
+        <x:v>30396</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H523" s="0">
-        <x:v>261886</x:v>
+        <x:v>260984</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H524" s="0">
-        <x:v>130304</x:v>
+        <x:v>131075</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H525" s="0">
-        <x:v>22825</x:v>
+        <x:v>27193</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>-405</x:v>
+        <x:v>-573</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>18768</x:v>
+        <x:v>21619</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H528" s="0">
-        <x:v>14883</x:v>
+        <x:v>15730</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H529" s="0">
-        <x:v>10609</x:v>
+        <x:v>10557</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>8536</x:v>
+        <x:v>5285</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H531" s="0">
-        <x:v>-6460</x:v>
+        <x:v>-6947</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H532" s="0">
-        <x:v>-1954</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H533" s="0">
-        <x:v>197106</x:v>
+        <x:v>204861</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H534" s="0">
-        <x:v>62122</x:v>
+        <x:v>55781</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>259228</x:v>
+        <x:v>260642</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H536" s="0">
-        <x:v>3365</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:8">
       <x:c r="A537" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H537" s="0">
-        <x:v>1999</x:v>
+        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:8">
       <x:c r="A538" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H538" s="0">
-        <x:v>-2804</x:v>
+        <x:v>-2571</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:8">
       <x:c r="A539" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H539" s="0">
-        <x:v>255058</x:v>
+        <x:v>256957</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H540" s="0">
-        <x:v>32820</x:v>
+        <x:v>32478</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H541" s="0">
-        <x:v>287878</x:v>
+        <x:v>289435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="542" spans="1:8">
+      <x:c r="A542" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B542" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D542" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E542" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F542" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G542" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H542" s="0">
+        <x:v>139910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="543" spans="1:8">
+      <x:c r="A543" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D543" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E543" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F543" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G543" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H543" s="0">
+        <x:v>25249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="544" spans="1:8">
+      <x:c r="A544" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B544" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C544" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D544" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E544" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F544" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G544" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H544" s="0">
+        <x:v>-628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="545" spans="1:8">
+      <x:c r="A545" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B545" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D545" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E545" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F545" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G545" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H545" s="0">
+        <x:v>23576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="546" spans="1:8">
+      <x:c r="A546" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B546" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C546" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D546" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E546" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F546" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G546" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H546" s="0">
+        <x:v>16051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="547" spans="1:8">
+      <x:c r="A547" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B547" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C547" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D547" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E547" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F547" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G547" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H547" s="0">
+        <x:v>12275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="548" spans="1:8">
+      <x:c r="A548" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B548" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D548" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E548" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F548" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G548" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H548" s="0">
+        <x:v>4299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="549" spans="1:8">
+      <x:c r="A549" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B549" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C549" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E549" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F549" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G549" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H549" s="0">
+        <x:v>-7122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="550" spans="1:8">
+      <x:c r="A550" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B550" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C550" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D550" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E550" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F550" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G550" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H550" s="0">
+        <x:v>1718</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="551" spans="1:8">
+      <x:c r="A551" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B551" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C551" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E551" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F551" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G551" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H551" s="0">
+        <x:v>215328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="552" spans="1:8">
+      <x:c r="A552" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B552" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C552" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D552" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E552" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F552" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G552" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H552" s="0">
+        <x:v>57573</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="553" spans="1:8">
+      <x:c r="A553" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B553" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D553" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E553" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F553" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G553" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H553" s="0">
+        <x:v>272901</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:8">
+      <x:c r="A554" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B554" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E554" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F554" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G554" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H554" s="0">
+        <x:v>2928</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:8">
+      <x:c r="A555" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B555" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E555" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F555" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G555" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H555" s="0">
+        <x:v>1822</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:8">
+      <x:c r="A556" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B556" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E556" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F556" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G556" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H556" s="0">
+        <x:v>-2304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:8">
+      <x:c r="A557" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H557" s="0">
+        <x:v>269493</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:8">
+      <x:c r="A558" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H558" s="0">
+        <x:v>34282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:8">
+      <x:c r="A559" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H559" s="0">
+        <x:v>303775</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15406,115 +15879,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA014C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03023V04200">
       <x:sharedItems count="18">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="14"/>
         <x:s v="15"/>
         <x:s v="16"/>
         <x:s v="17"/>
         <x:s v="18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
@@ -15523,51 +15998,51 @@
         <x:s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
         <x:s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
         <x:s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
         <x:s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
         <x:s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
         <x:s v="51. FISIM on interest received"/>
         <x:s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
         <x:s v="53. adjustment for FISIM on interest paid"/>
         <x:s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
         <x:s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
         <x:s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
         <x:s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
         <x:s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
         <x:s v="59. Statistical discrepancy"/>
         <x:s v="60. Net National Product at Factor Cost"/>
         <x:s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
         <x:s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-10658" maxValue="287878" count="536">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-10658" maxValue="303775" count="557">
         <x:n v="20111"/>
         <x:n v="3855"/>
         <x:n v="230"/>
         <x:n v="6025"/>
         <x:n v="1156"/>
         <x:n v="3169"/>
         <x:n v="-233"/>
         <x:n v="-1776"/>
         <x:n v="318"/>
         <x:n v="32855"/>
         <x:n v="6471"/>
         <x:n v="39326"/>
         <x:n v="2814"/>
         <x:n v="452"/>
         <x:n v="-309"/>
         <x:n v="36655"/>
         <x:n v="7095"/>
         <x:n v="43750"/>
         <x:n v="22086"/>
         <x:n v="4006"/>
         <x:n v="241"/>
         <x:n v="6582"/>
         <x:n v="1361"/>
         <x:n v="3599"/>
         <x:n v="-272"/>
@@ -15700,410 +16175,431 @@
         <x:n v="-3846"/>
         <x:n v="1353"/>
         <x:n v="71848"/>
         <x:n v="18718"/>
         <x:n v="90566"/>
         <x:n v="1775"/>
         <x:n v="789"/>
         <x:n v="2060"/>
         <x:n v="91640"/>
         <x:n v="16172"/>
         <x:n v="107812"/>
         <x:n v="50398"/>
         <x:n v="8996"/>
         <x:n v="-278"/>
         <x:n v="11892"/>
         <x:n v="3587"/>
         <x:n v="4738"/>
         <x:n v="605"/>
         <x:n v="-4269"/>
         <x:n v="1659"/>
         <x:n v="77328"/>
         <x:n v="18182"/>
         <x:n v="95510"/>
         <x:n v="1714"/>
         <x:n v="785"/>
-        <x:n v="2364"/>
-[...2 lines deleted...]
-        <x:n v="115100"/>
+        <x:n v="2483"/>
+        <x:n v="97064"/>
+        <x:n v="17917"/>
+        <x:n v="114981"/>
         <x:n v="56087"/>
         <x:n v="10073"/>
         <x:n v="-463"/>
         <x:n v="13523"/>
         <x:n v="3063"/>
         <x:n v="4899"/>
         <x:n v="777"/>
         <x:n v="-5105"/>
         <x:n v="1781"/>
         <x:n v="84634"/>
         <x:n v="18742"/>
         <x:n v="103376"/>
         <x:n v="1742"/>
         <x:n v="940"/>
-        <x:n v="1501"/>
-[...2 lines deleted...]
-        <x:n v="124685"/>
+        <x:n v="1616"/>
+        <x:n v="104191"/>
+        <x:n v="20378"/>
+        <x:n v="124569"/>
         <x:n v="61414"/>
         <x:n v="11431"/>
         <x:n v="-603"/>
         <x:n v="14174"/>
         <x:n v="2916"/>
         <x:n v="5560"/>
         <x:n v="1322"/>
         <x:n v="-6884"/>
         <x:n v="91045"/>
         <x:n v="21630"/>
         <x:n v="112675"/>
         <x:n v="1850"/>
         <x:n v="1255"/>
-        <x:n v="-24"/>
-[...2 lines deleted...]
-        <x:n v="135459"/>
+        <x:n v="104"/>
+        <x:n v="112184"/>
+        <x:n v="23146"/>
+        <x:n v="135330"/>
         <x:n v="67205"/>
         <x:n v="12577"/>
         <x:n v="-762"/>
         <x:n v="15541"/>
         <x:n v="4719"/>
         <x:n v="6587"/>
         <x:n v="1592"/>
         <x:n v="-9601"/>
         <x:n v="1693"/>
         <x:n v="99552"/>
         <x:n v="20660"/>
         <x:n v="120212"/>
         <x:n v="1985"/>
         <x:n v="1610"/>
-        <x:n v="-863"/>
-[...2 lines deleted...]
-        <x:n v="143031"/>
+        <x:n v="-736"/>
+        <x:n v="119101"/>
+        <x:n v="23802"/>
+        <x:n v="142904"/>
         <x:n v="69438"/>
         <x:n v="12382"/>
         <x:n v="-648"/>
         <x:n v="14892"/>
         <x:n v="6842"/>
         <x:n v="6828"/>
         <x:n v="1772"/>
         <x:n v="-10658"/>
         <x:n v="1622"/>
         <x:n v="102470"/>
         <x:n v="12650"/>
         <x:n v="115120"/>
         <x:n v="2403"/>
         <x:n v="2167"/>
-        <x:n v="615"/>
-[...2 lines deleted...]
-        <x:n v="136134"/>
+        <x:n v="743"/>
+        <x:n v="115627"/>
+        <x:n v="20379"/>
+        <x:n v="136006"/>
         <x:n v="62840"/>
         <x:n v="11557"/>
         <x:n v="-389"/>
         <x:n v="12063"/>
         <x:n v="4520"/>
         <x:n v="5203"/>
         <x:n v="-1043"/>
         <x:n v="-6723"/>
         <x:n v="4311"/>
         <x:n v="92338"/>
         <x:n v="7947"/>
         <x:n v="100285"/>
         <x:n v="3416"/>
         <x:n v="2002"/>
-        <x:n v="1934"/>
-[...2 lines deleted...]
-        <x:n v="117284"/>
+        <x:n v="2046"/>
+        <x:n v="100916"/>
+        <x:n v="16255"/>
+        <x:n v="117172"/>
         <x:n v="59331"/>
         <x:n v="10314"/>
         <x:n v="-252"/>
         <x:n v="11508"/>
         <x:n v="5321"/>
         <x:n v="5377"/>
         <x:n v="358"/>
         <x:n v="-6153"/>
         <x:n v="2180"/>
         <x:n v="87983"/>
         <x:n v="15121"/>
         <x:n v="103104"/>
         <x:n v="4748"/>
         <x:n v="2129"/>
-        <x:n v="-267"/>
-[...2 lines deleted...]
-        <x:n v="116467"/>
+        <x:n v="-162"/>
+        <x:n v="100323"/>
+        <x:n v="16040"/>
+        <x:n v="116363"/>
         <x:n v="60769"/>
         <x:n v="10665"/>
         <x:n v="-146"/>
         <x:n v="11745"/>
         <x:n v="5373"/>
         <x:n v="5789"/>
         <x:n v="69"/>
         <x:n v="-6855"/>
         <x:n v="2467"/>
         <x:n v="89874"/>
         <x:n v="14467"/>
         <x:n v="104341"/>
         <x:n v="5768"/>
         <x:n v="2472"/>
-        <x:n v="-16"/>
-[...2 lines deleted...]
-        <x:n v="117098"/>
+        <x:n v="101"/>
+        <x:n v="101146"/>
+        <x:n v="15836"/>
+        <x:n v="116982"/>
         <x:n v="60971"/>
         <x:n v="11213"/>
         <x:n v="-201"/>
-        <x:n v="10779"/>
+        <x:n v="10640"/>
         <x:n v="5757"/>
         <x:n v="6968"/>
         <x:n v="129"/>
         <x:n v="-4784"/>
         <x:n v="1881"/>
-        <x:n v="92712"/>
-        <x:n v="12473"/>
+        <x:n v="92573"/>
+        <x:n v="12611"/>
         <x:n v="105185"/>
         <x:n v="7298"/>
         <x:n v="3068"/>
-        <x:n v="-52"/>
-[...2 lines deleted...]
-        <x:n v="117347"/>
+        <x:n v="52"/>
+        <x:n v="101008"/>
+        <x:n v="16237"/>
+        <x:n v="117244"/>
         <x:n v="62000"/>
         <x:n v="11238"/>
         <x:n v="-140"/>
-        <x:n v="10615"/>
-        <x:n v="5889"/>
+        <x:n v="10504"/>
+        <x:n v="5860"/>
         <x:n v="6333"/>
-        <x:n v="601"/>
-[...3 lines deleted...]
-        <x:n v="21413"/>
+        <x:n v="561"/>
+        <x:n v="-5137"/>
+        <x:n v="2178"/>
+        <x:n v="93399"/>
+        <x:n v="21578"/>
         <x:n v="114977"/>
         <x:n v="7761"/>
         <x:n v="3278"/>
-        <x:n v="-2104"/>
-[...2 lines deleted...]
-        <x:n v="125777"/>
+        <x:n v="-2113"/>
+        <x:n v="108380"/>
+        <x:n v="17185"/>
+        <x:n v="125565"/>
         <x:n v="64525"/>
         <x:n v="11658"/>
         <x:n v="-163"/>
-        <x:n v="11231"/>
-        <x:n v="6451"/>
+        <x:n v="11102"/>
+        <x:n v="6437"/>
         <x:n v="6039"/>
-        <x:n v="510"/>
-[...4 lines deleted...]
-        <x:n v="125643"/>
+        <x:n v="451"/>
+        <x:n v="-4422"/>
+        <x:n v="2195"/>
+        <x:n v="97821"/>
+        <x:n v="27814"/>
+        <x:n v="125635"/>
         <x:n v="7591"/>
         <x:n v="3076"/>
-        <x:n v="-3119"/>
-[...2 lines deleted...]
-        <x:n v="137416"/>
+        <x:n v="-3123"/>
+        <x:n v="117997"/>
+        <x:n v="19213"/>
+        <x:n v="137210"/>
         <x:n v="67981"/>
         <x:n v="12991"/>
         <x:n v="-97"/>
-        <x:n v="11977"/>
-        <x:n v="7181"/>
+        <x:n v="11748"/>
+        <x:n v="7264"/>
         <x:n v="5786"/>
-        <x:n v="441"/>
-[...4 lines deleted...]
-        <x:n v="135451"/>
+        <x:n v="391"/>
+        <x:n v="-3808"/>
+        <x:n v="2179"/>
+        <x:n v="104435"/>
+        <x:n v="31010"/>
+        <x:n v="135445"/>
         <x:n v="6936"/>
         <x:n v="2720"/>
-        <x:n v="-1140"/>
-[...2 lines deleted...]
-        <x:n v="150794"/>
+        <x:n v="-1092"/>
+        <x:n v="130138"/>
+        <x:n v="20493"/>
+        <x:n v="150631"/>
         <x:n v="72525"/>
         <x:n v="13845"/>
         <x:n v="-112"/>
-        <x:n v="12719"/>
-        <x:n v="7535"/>
+        <x:n v="12384"/>
+        <x:n v="7720"/>
         <x:n v="4857"/>
-        <x:n v="353"/>
-[...5 lines deleted...]
-        <x:n v="6271"/>
+        <x:n v="357"/>
+        <x:n v="-3908"/>
+        <x:n v="2448"/>
+        <x:n v="110115"/>
+        <x:n v="29074"/>
+        <x:n v="139190"/>
+        <x:n v="6267"/>
         <x:n v="1825"/>
-        <x:n v="-1082"/>
-[...2 lines deleted...]
-        <x:n v="155371"/>
+        <x:n v="-1003"/>
+        <x:n v="133746"/>
+        <x:n v="21496"/>
+        <x:n v="155242"/>
         <x:n v="77524"/>
         <x:n v="14866"/>
         <x:n v="-121"/>
-        <x:n v="13478"/>
-        <x:n v="8158"/>
+        <x:n v="13042"/>
+        <x:n v="8459"/>
         <x:n v="5826"/>
-        <x:n v="180"/>
-[...5 lines deleted...]
-        <x:n v="5908"/>
+        <x:n v="266"/>
+        <x:n v="-4476"/>
+        <x:n v="3238"/>
+        <x:n v="118622"/>
+        <x:n v="25534"/>
+        <x:n v="144156"/>
+        <x:n v="5903"/>
         <x:n v="1779"/>
-        <x:n v="884"/>
-[...2 lines deleted...]
-        <x:n v="163761"/>
+        <x:n v="957"/>
+        <x:n v="140989"/>
+        <x:n v="22630"/>
+        <x:n v="163618"/>
         <x:n v="83025"/>
         <x:n v="15267"/>
         <x:n v="-85"/>
-        <x:n v="13355"/>
-        <x:n v="8995"/>
+        <x:n v="12859"/>
+        <x:n v="9350"/>
         <x:n v="5594"/>
-        <x:n v="407"/>
-[...5 lines deleted...]
-        <x:n v="5306"/>
+        <x:n v="579"/>
+        <x:n v="-4684"/>
+        <x:n v="3220"/>
+        <x:n v="125125"/>
+        <x:n v="24601"/>
+        <x:n v="149726"/>
+        <x:n v="5301"/>
         <x:n v="1533"/>
-        <x:n v="-1354"/>
-[...2 lines deleted...]
-        <x:n v="169251"/>
+        <x:n v="-1298"/>
+        <x:n v="144660"/>
+        <x:n v="23530"/>
+        <x:n v="168189"/>
         <x:n v="89609"/>
         <x:n v="16655"/>
         <x:n v="-151"/>
-        <x:n v="14032"/>
-        <x:n v="10177"/>
+        <x:n v="13423"/>
+        <x:n v="10630"/>
         <x:n v="4803"/>
-        <x:n v="508"/>
-[...5 lines deleted...]
-        <x:n v="4618"/>
+        <x:n v="884"/>
+        <x:n v="-4481"/>
+        <x:n v="2819"/>
+        <x:n v="134192"/>
+        <x:n v="27122"/>
+        <x:n v="161314"/>
+        <x:n v="4613"/>
         <x:n v="1581"/>
-        <x:n v="-2463"/>
-[...2 lines deleted...]
-        <x:n v="182439"/>
+        <x:n v="-2327"/>
+        <x:n v="155954"/>
+        <x:n v="25250"/>
+        <x:n v="181204"/>
         <x:n v="89738"/>
         <x:n v="16365"/>
         <x:n v="-302"/>
-        <x:n v="13318"/>
-        <x:n v="10518"/>
+        <x:n v="13228"/>
+        <x:n v="10681"/>
         <x:n v="4539"/>
-        <x:n v="845"/>
-[...11 lines deleted...]
-        <x:n v="18496"/>
+        <x:n v="703"/>
+        <x:n v="-4285"/>
+        <x:n v="2860"/>
+        <x:n v="133528"/>
+        <x:n v="16294"/>
+        <x:n v="149822"/>
+        <x:n v="3822"/>
+        <x:n v="1112"/>
+        <x:n v="4204"/>
+        <x:n v="151316"/>
+        <x:n v="16980"/>
+        <x:n v="168296"/>
+        <x:n v="99816"/>
+        <x:n v="19682"/>
         <x:n v="-308"/>
-        <x:n v="14975"/>
-[...15 lines deleted...]
-        <x:n v="20040"/>
+        <x:n v="14906"/>
+        <x:n v="10918"/>
+        <x:n v="5585"/>
+        <x:n v="977"/>
+        <x:n v="-4745"/>
+        <x:n v="3221"/>
+        <x:n v="150052"/>
+        <x:n v="34318"/>
+        <x:n v="184370"/>
+        <x:n v="3291"/>
+        <x:n v="453"/>
+        <x:n v="787"/>
+        <x:n v="182319"/>
+        <x:n v="21817"/>
+        <x:n v="204136"/>
+        <x:n v="111272"/>
+        <x:n v="21989"/>
         <x:n v="-393"/>
-        <x:n v="18064"/>
-[...14 lines deleted...]
-        <x:n v="21485"/>
+        <x:n v="18111"/>
+        <x:n v="11974"/>
+        <x:n v="8209"/>
+        <x:n v="1163"/>
+        <x:n v="-4831"/>
+        <x:n v="3060"/>
+        <x:n v="170554"/>
+        <x:n v="40313"/>
+        <x:n v="210867"/>
+        <x:n v="3309"/>
+        <x:n v="635"/>
+        <x:n v="-3692"/>
+        <x:n v="204501"/>
+        <x:n v="27913"/>
+        <x:n v="232414"/>
+        <x:n v="119937"/>
+        <x:n v="24062"/>
         <x:n v="-432"/>
-        <x:n v="17023"/>
-[...30 lines deleted...]
-        <x:n v="287878"/>
+        <x:n v="18392"/>
+        <x:n v="14168"/>
+        <x:n v="9503"/>
+        <x:n v="3656"/>
+        <x:n v="-5671"/>
+        <x:n v="1545"/>
+        <x:n v="185161"/>
+        <x:n v="49572"/>
+        <x:n v="234732"/>
+        <x:n v="3366"/>
+        <x:n v="1873"/>
+        <x:n v="-2660"/>
+        <x:n v="230587"/>
+        <x:n v="30396"/>
+        <x:n v="260984"/>
+        <x:n v="131075"/>
+        <x:n v="27193"/>
+        <x:n v="-573"/>
+        <x:n v="21619"/>
+        <x:n v="15730"/>
+        <x:n v="10557"/>
+        <x:n v="5285"/>
+        <x:n v="-6947"/>
+        <x:n v="922"/>
+        <x:n v="204861"/>
+        <x:n v="55781"/>
+        <x:n v="260642"/>
+        <x:n v="3242"/>
+        <x:n v="2123"/>
+        <x:n v="-2571"/>
+        <x:n v="256957"/>
+        <x:n v="32478"/>
+        <x:n v="289435"/>
+        <x:n v="139910"/>
+        <x:n v="25249"/>
+        <x:n v="-628"/>
+        <x:n v="23576"/>
+        <x:n v="16051"/>
+        <x:n v="12275"/>
+        <x:n v="4299"/>
+        <x:n v="-7122"/>
+        <x:n v="1718"/>
+        <x:n v="215328"/>
+        <x:n v="57573"/>
+        <x:n v="272901"/>
+        <x:n v="2928"/>
+        <x:n v="1822"/>
+        <x:n v="-2304"/>
+        <x:n v="269493"/>
+        <x:n v="34282"/>
+        <x:n v="303775"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="20111"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
@@ -17836,81 +18332,81 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="1714"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="785"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2364"/>
+    <n v="2483"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="96945"/>
+    <n v="97064"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="18155"/>
+    <n v="17917"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="115100"/>
+    <n v="114981"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="56087"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="10073"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
@@ -18016,81 +18512,81 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="1742"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="940"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1501"/>
+    <n v="1616"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="104076"/>
+    <n v="104191"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="20609"/>
+    <n v="20378"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="124685"/>
+    <n v="124569"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="61414"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="11431"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
@@ -18196,81 +18692,81 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="1850"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1255"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-24"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="112056"/>
+    <n v="112184"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="23403"/>
+    <n v="23146"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="135459"/>
+    <n v="135330"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="67205"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="12577"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
@@ -18376,81 +18872,81 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="1985"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1610"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-863"/>
+    <n v="-736"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="118974"/>
+    <n v="119101"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="24056"/>
+    <n v="23802"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="143031"/>
+    <n v="142904"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="69438"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="12382"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
@@ -18556,81 +19052,81 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="2403"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="2167"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="615"/>
+    <n v="743"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="115499"/>
+    <n v="115627"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="20635"/>
+    <n v="20379"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="136134"/>
+    <n v="136006"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="62840"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="11557"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
@@ -18736,81 +19232,81 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="3416"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="2002"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1934"/>
+    <n v="2046"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="100804"/>
+    <n v="100916"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="16479"/>
+    <n v="16255"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="117284"/>
+    <n v="117172"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="59331"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="10314"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
@@ -18916,81 +19412,81 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="4748"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="2129"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-267"/>
+    <n v="-162"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="100219"/>
+    <n v="100323"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="16248"/>
+    <n v="16040"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="116467"/>
+    <n v="116363"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="60769"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="10665"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
@@ -19096,121 +19592,121 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="5768"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="2472"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-16"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="101029"/>
+    <n v="101146"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="16069"/>
+    <n v="15836"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="117098"/>
+    <n v="116982"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="60971"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="11213"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-201"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="10779"/>
+    <n v="10640"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
     <n v="5757"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="6968"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
@@ -19226,2269 +19722,2449 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
     <n v="-4784"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
     <n v="1881"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="92712"/>
+    <n v="92573"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="12473"/>
+    <n v="12611"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
     <n v="105185"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="7298"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="3068"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-52"/>
+    <n v="52"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="100904"/>
+    <n v="101008"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="16443"/>
+    <n v="16237"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="117347"/>
+    <n v="117244"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="62000"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="11238"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-140"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="10615"/>
+    <n v="10504"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="5889"/>
+    <n v="5860"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="6333"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="601"/>
+    <n v="561"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-5091"/>
+    <n v="-5137"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2118"/>
+    <n v="2178"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="93564"/>
+    <n v="93399"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="21413"/>
+    <n v="21578"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
     <n v="114977"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="7761"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="3278"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2104"/>
+    <n v="-2113"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="108390"/>
+    <n v="108380"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="17386"/>
+    <n v="17185"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="125777"/>
+    <n v="125565"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="64525"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="11658"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-163"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="11231"/>
+    <n v="11102"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="6451"/>
+    <n v="6437"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="6039"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="510"/>
+    <n v="451"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4377"/>
+    <n v="-4422"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2104"/>
+    <n v="2195"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="97977"/>
+    <n v="97821"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="27666"/>
+    <n v="27814"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="125643"/>
+    <n v="125635"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="7591"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="3076"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-3119"/>
+    <n v="-3123"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="118009"/>
+    <n v="117997"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="19407"/>
+    <n v="19213"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="137416"/>
+    <n v="137210"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="67981"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="12991"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-97"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="11977"/>
+    <n v="11748"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="7181"/>
+    <n v="7264"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="5786"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="441"/>
+    <n v="391"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-3801"/>
+    <n v="-3808"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2125"/>
+    <n v="2179"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="104584"/>
+    <n v="104435"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="30866"/>
+    <n v="31010"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="135451"/>
+    <n v="135445"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
     <n v="6936"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="2720"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1140"/>
+    <n v="-1092"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="130095"/>
+    <n v="130138"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="20699"/>
+    <n v="20493"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="150794"/>
+    <n v="150631"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="72525"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="13845"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-112"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="12719"/>
+    <n v="12384"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="7535"/>
+    <n v="7720"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="4857"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="353"/>
+    <n v="357"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-3901"/>
+    <n v="-3908"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2471"/>
+    <n v="2448"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="110292"/>
+    <n v="110115"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="28903"/>
+    <n v="29074"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="139195"/>
+    <n v="139190"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="6271"/>
+    <n v="6267"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1825"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1082"/>
+    <n v="-1003"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="133668"/>
+    <n v="133746"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="21703"/>
+    <n v="21496"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="155371"/>
+    <n v="155242"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="77524"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="14866"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-121"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="13478"/>
+    <n v="13042"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="8158"/>
+    <n v="8459"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="5826"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="180"/>
+    <n v="266"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4436"/>
+    <n v="-4476"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="3350"/>
+    <n v="3238"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="118823"/>
+    <n v="118622"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="25347"/>
+    <n v="25534"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="144170"/>
+    <n v="144156"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="5908"/>
+    <n v="5903"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1779"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="884"/>
+    <n v="957"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="140926"/>
+    <n v="140989"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="22835"/>
+    <n v="22630"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="163761"/>
+    <n v="163618"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="83025"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="15267"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-85"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="13355"/>
+    <n v="12859"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="8995"/>
+    <n v="9350"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="5594"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="407"/>
+    <n v="579"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4635"/>
+    <n v="-4684"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="3428"/>
+    <n v="3220"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="125350"/>
+    <n v="125125"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="25269"/>
+    <n v="24601"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="150620"/>
+    <n v="149726"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="5306"/>
+    <n v="5301"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1533"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1354"/>
+    <n v="-1298"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="145493"/>
+    <n v="144660"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="23758"/>
+    <n v="23530"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="169251"/>
+    <n v="168189"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="89609"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="16655"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-151"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="14032"/>
+    <n v="13423"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="10177"/>
+    <n v="10630"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="4803"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="508"/>
+    <n v="884"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4465"/>
+    <n v="-4481"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="3285"/>
+    <n v="2819"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="134453"/>
+    <n v="134192"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="27987"/>
+    <n v="27122"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="162440"/>
+    <n v="161314"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="4618"/>
+    <n v="4613"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
     <n v="1581"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2463"/>
+    <n v="-2327"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="156941"/>
+    <n v="155954"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="25499"/>
+    <n v="25250"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="182439"/>
+    <n v="181204"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
     <n v="89738"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
     <n v="16365"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-302"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="13318"/>
+    <n v="13228"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="10518"/>
+    <n v="10681"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
     <n v="4539"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="845"/>
+    <n v="703"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4580"/>
+    <n v="-4285"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="3063"/>
+    <n v="2860"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="133503"/>
+    <n v="133528"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="21269"/>
+    <n v="16294"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="154773"/>
+    <n v="149822"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="3825"/>
+    <n v="3822"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
-    <n v="1111"/>
+    <n v="1112"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="3245"/>
+    <n v="4204"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="155304"/>
+    <n v="151316"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="17227"/>
+    <n v="16980"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="172531"/>
+    <n v="168296"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="98776"/>
+    <n v="99816"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="18496"/>
+    <n v="19682"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-308"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="14975"/>
+    <n v="14906"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="11187"/>
+    <n v="10918"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="5581"/>
+    <n v="5585"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="1339"/>
+    <n v="977"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4479"/>
+    <n v="-4745"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2643"/>
+    <n v="3221"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="148211"/>
+    <n v="150052"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="39885"/>
+    <n v="34318"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="188096"/>
+    <n v="184370"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="3290"/>
+    <n v="3291"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
-    <n v="480"/>
+    <n v="453"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="914"/>
+    <n v="787"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="186200"/>
+    <n v="182319"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="22064"/>
+    <n v="21817"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="208265"/>
+    <n v="204136"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="108550"/>
+    <n v="111272"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="20040"/>
+    <n v="21989"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-393"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="18064"/>
+    <n v="18111"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="12436"/>
+    <n v="11974"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="8202"/>
+    <n v="8209"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="1849"/>
+    <n v="1163"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-4491"/>
+    <n v="-4831"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="2125"/>
+    <n v="3060"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="166384"/>
+    <n v="170554"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="45147"/>
+    <n v="40313"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="211531"/>
+    <n v="210867"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="3321"/>
+    <n v="3309"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
-    <n v="670"/>
+    <n v="635"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2951"/>
+    <n v="-3692"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="205930"/>
+    <n v="204501"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="28160"/>
+    <n v="27913"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="234089"/>
+    <n v="232414"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="121065"/>
+    <n v="119937"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="21485"/>
+    <n v="24062"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
     <n v="-432"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="17023"/>
+    <n v="18392"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="12854"/>
+    <n v="14168"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="9532"/>
+    <n v="9503"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="5404"/>
+    <n v="3656"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-5374"/>
+    <n v="-5671"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="-229"/>
+    <n v="1545"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="181329"/>
+    <n v="185161"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="53942"/>
+    <n v="49572"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="235270"/>
+    <n v="234732"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="3441"/>
+    <n v="3366"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
-    <n v="1837"/>
+    <n v="1873"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2426"/>
+    <n v="-2660"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="231241"/>
+    <n v="230587"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="30645"/>
+    <n v="30396"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="261886"/>
+    <n v="260984"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="130304"/>
+    <n v="131075"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="22825"/>
+    <n v="27193"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
     <s v="Euro Million"/>
-    <n v="-405"/>
+    <n v="-573"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="18768"/>
+    <n v="21619"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="14883"/>
+    <n v="15730"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="10609"/>
+    <n v="10557"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="51. FISIM on interest received"/>
     <s v="Euro Million"/>
-    <n v="8536"/>
+    <n v="5285"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="-6460"/>
+    <n v="-6947"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="53. adjustment for FISIM on interest paid"/>
     <s v="Euro Million"/>
-    <n v="-1954"/>
+    <n v="922"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
     <s v="Euro Million"/>
-    <n v="197106"/>
+    <n v="204861"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
     <s v="Euro Million"/>
-    <n v="62122"/>
+    <n v="55781"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
     <s v="Euro Million"/>
-    <n v="259228"/>
+    <n v="260642"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="3365"/>
+    <n v="3242"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
     <s v="Euro Million"/>
-    <n v="1999"/>
+    <n v="2123"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="59. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2804"/>
+    <n v="-2571"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="60. Net National Product at Factor Cost"/>
     <s v="Euro Million"/>
-    <n v="255058"/>
+    <n v="256957"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
     <s v="Euro Million"/>
-    <n v="32820"/>
+    <n v="32478"/>
   </r>
   <r>
     <s v="NA014C01"/>
     <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="18"/>
     <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
     <s v="Euro Million"/>
-    <n v="287878"/>
+    <n v="289435"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="45. Wages and salaries - ESA code (D.11_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="139910"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="46. Employers' social contributions - ESA code (D.12_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="25249"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="47. Net compensation of employees from abroad - ESA code (D.1_S.2 net)"/>
+    <s v="Euro Million"/>
+    <n v="-628"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="48. Income of independent traders - ESA code (B.3n_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="23576"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="49. Rent (real and imputed) of households - ESA code (B.2n_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="16051"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="50. Interest and other investment income - ESA code (D.4G_REC_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="12275"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="51. FISIM on interest received"/>
+    <s v="Euro Million"/>
+    <n v="4299"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="52. Interest paid and land rent - ESA code (D.4G_PAY_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="-7122"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="53. adjustment for FISIM on interest paid"/>
+    <s v="Euro Million"/>
+    <n v="1718"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="54. Net income of households - ESA code (B.5n_S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="215328"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="55. Undistributed profits of companies - ESA code (B.5n_S.11 &amp; B.5n_S.12)"/>
+    <s v="Euro Million"/>
+    <n v="57573"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="56. Private income - ESA code (B.5n_S.11, S.12, S.1M)"/>
+    <s v="Euro Million"/>
+    <n v="272901"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="13"/>
+    <s v="57. Government interest paid - ESA code (D.4PAY_S.13)"/>
+    <s v="Euro Million"/>
+    <n v="2928"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="14"/>
+    <s v="58. Government trading and investment income - ESA code (B.2n_S.13 + D.4REC_S.13)"/>
+    <s v="Euro Million"/>
+    <n v="1822"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="15"/>
+    <s v="59. Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="-2304"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="16"/>
+    <s v="60. Net National Product at Factor Cost"/>
+    <s v="Euro Million"/>
+    <n v="269493"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="17"/>
+    <s v="61. Taxes less subsidies of National Government - ESA code (D.2REC_S.13-D.3PAY_S.13)"/>
+    <s v="Euro Million"/>
+    <n v="34282"/>
+  </r>
+  <r>
+    <s v="NA014C01"/>
+    <s v="Distribution of Household Income and its relationship to Net National Product at Factor Cost"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="18"/>
+    <s v="62. Net national income at market prices - ESA code (B.5n_S.1)"/>
+    <s v="Euro Million"/>
+    <n v="303775"/>
   </r>
 </pivotCacheRecords>
 </file>