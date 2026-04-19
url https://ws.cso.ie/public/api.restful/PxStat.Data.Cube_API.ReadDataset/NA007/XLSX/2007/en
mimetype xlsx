--- v2 (2026-02-17)
+++ v3 (2026-04-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f84bd557314ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90ffc83c42614d4bada5abc69e680448.psmdcp" Id="R62744bf8a6c940b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fedb8d8928468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9b0418960ee43ae93dbf4d8599188cb.psmdcp" Id="R69afad6b55fd407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>