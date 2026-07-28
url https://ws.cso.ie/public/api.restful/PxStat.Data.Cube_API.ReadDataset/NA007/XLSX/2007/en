--- v3 (2026-04-19)
+++ v4 (2026-07-28)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fedb8d8928468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9b0418960ee43ae93dbf4d8599188cb.psmdcp" Id="R69afad6b55fd407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69249647f7034705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcee61bec95344e1a69faa797c46579b.psmdcp" Id="R28a159eadd4942ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA007</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Expenditure on Gross and Net National Income at Current Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/nationalaccounts/annualnationalaccounts/annualnationalaccountsmethodology/)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.&lt;br&gt;In accordance with Commission Implementing Regulation (EU) 2023/138(https://eur-lex.europa.eu/eli/reg_impl/2023/138/oj) (Statistics thematic category) and S.I. No. 376(https://www.irishstatutebook.ie/eli/2021/si/376/made/en/html) of 2021, this table is identified as a High-Value Dataset (HVD).</x:t>
@@ -384,50 +384,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -578,115 +581,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02991V04168" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="17">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="17">
@@ -711,52 +716,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H511" totalsRowShown="0">
-  <x:autoFilter ref="A1:H511"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H528" totalsRowShown="0">
+  <x:autoFilter ref="A1:H528"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02991V04168"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1257,51 +1262,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H511"/>
+  <x:dimension ref="A1:H528"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="58.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="89.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5508,77 +5513,77 @@
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>-2364</x:v>
+        <x:v>-2483</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>156260</x:v>
+        <x:v>156141</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
@@ -5586,51 +5591,51 @@
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>133269</x:v>
+        <x:v>133150</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
@@ -5664,51 +5669,51 @@
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>134878</x:v>
+        <x:v>134759</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
@@ -5716,51 +5721,51 @@
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>115100</x:v>
+        <x:v>114981</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
@@ -5950,77 +5955,77 @@
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>-1501</x:v>
+        <x:v>-1616</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>170307</x:v>
+        <x:v>170191</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6028,51 +6033,51 @@
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>145487</x:v>
+        <x:v>145372</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
@@ -6106,51 +6111,51 @@
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>147493</x:v>
+        <x:v>147378</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H187" s="0">
@@ -6158,51 +6163,51 @@
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>124685</x:v>
+        <x:v>124569</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0">
@@ -6392,77 +6397,77 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>24</x:v>
+        <x:v>-104</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>184916</x:v>
+        <x:v>184788</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H199" s="0">
@@ -6470,51 +6475,51 @@
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>160640</x:v>
+        <x:v>160512</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H201" s="0">
@@ -6548,51 +6553,51 @@
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>162161</x:v>
+        <x:v>162032</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="0">
@@ -6600,51 +6605,51 @@
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>135459</x:v>
+        <x:v>135330</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0">
@@ -6834,77 +6839,77 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>863</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>197069</x:v>
+        <x:v>196942</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H216" s="0">
@@ -6912,51 +6917,51 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>168920</x:v>
+        <x:v>168793</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -6990,51 +6995,51 @@
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>170376</x:v>
+        <x:v>170249</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H221" s="0">
@@ -7042,51 +7047,51 @@
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>143031</x:v>
+        <x:v>142904</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7276,77 +7281,77 @@
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>-615</x:v>
+        <x:v>-743</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>187283</x:v>
+        <x:v>187155</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H233" s="0">
@@ -7354,51 +7359,51 @@
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>160566</x:v>
+        <x:v>160438</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7432,51 +7437,51 @@
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>162116</x:v>
+        <x:v>161989</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H238" s="0">
@@ -7484,51 +7489,51 @@
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>136134</x:v>
+        <x:v>136006</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H240" s="0">
@@ -7718,77 +7723,77 @@
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>-1934</x:v>
+        <x:v>-2046</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>169520</x:v>
+        <x:v>169408</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="0">
@@ -7796,51 +7801,51 @@
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>140107</x:v>
+        <x:v>139995</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H252" s="0">
@@ -7874,51 +7879,51 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>141616</x:v>
+        <x:v>141505</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -7926,51 +7931,51 @@
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>117283</x:v>
+        <x:v>117172</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H257" s="0">
@@ -8160,77 +8165,77 @@
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H265" s="0">
-        <x:v>267</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H266" s="0">
-        <x:v>167255</x:v>
+        <x:v>167151</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H267" s="0">
@@ -8238,51 +8243,51 @@
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>139304</x:v>
+        <x:v>139200</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H269" s="0">
@@ -8316,51 +8321,51 @@
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>140569</x:v>
+        <x:v>140464</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H272" s="0">
@@ -8368,51 +8373,51 @@
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>116467</x:v>
+        <x:v>116363</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0">
@@ -8602,77 +8607,77 @@
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>16</x:v>
+        <x:v>-101</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>173120</x:v>
+        <x:v>173004</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H284" s="0">
@@ -8680,51 +8685,51 @@
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>139731</x:v>
+        <x:v>139614</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H286" s="0">
@@ -8758,51 +8763,51 @@
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>141189</x:v>
+        <x:v>141072</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H289" s="0">
@@ -8810,129 +8815,129 @@
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H290" s="0">
-        <x:v>117098</x:v>
+        <x:v>116982</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>83742</x:v>
+        <x:v>83743</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>78932</x:v>
+        <x:v>78930</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>4810</x:v>
+        <x:v>4813</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H294" s="0">
@@ -9044,77 +9049,77 @@
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>52</x:v>
+        <x:v>-52</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>176622</x:v>
+        <x:v>176519</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H301" s="0">
@@ -9122,51 +9127,51 @@
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>141651</x:v>
+        <x:v>141548</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H303" s="0">
@@ -9200,51 +9205,51 @@
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>143041</x:v>
+        <x:v>142938</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H306" s="0">
@@ -9252,129 +9257,129 @@
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H307" s="0">
-        <x:v>117347</x:v>
+        <x:v>117244</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H308" s="0">
-        <x:v>84834</x:v>
+        <x:v>84613</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>80262</x:v>
+        <x:v>80037</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>4571</x:v>
+        <x:v>4575</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H311" s="0">
@@ -9486,77 +9491,77 @@
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>2104</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>182909</x:v>
+        <x:v>182697</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H318" s="0">
@@ -9564,51 +9569,51 @@
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H319" s="0">
-        <x:v>152886</x:v>
+        <x:v>152675</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H320" s="0">
@@ -9642,51 +9647,51 @@
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H322" s="0">
-        <x:v>154089</x:v>
+        <x:v>153878</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H323" s="0">
@@ -9694,155 +9699,155 @@
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>125777</x:v>
+        <x:v>125565</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H325" s="0">
-        <x:v>87915</x:v>
+        <x:v>87712</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H326" s="0">
-        <x:v>83246</x:v>
+        <x:v>83039</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>4668</x:v>
+        <x:v>4673</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H328" s="0">
-        <x:v>27419</x:v>
+        <x:v>27422</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H329" s="0">
@@ -9928,77 +9933,77 @@
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>3119</x:v>
+        <x:v>3123</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H334" s="0">
-        <x:v>200595</x:v>
+        <x:v>200398</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H335" s="0">
@@ -10006,51 +10011,51 @@
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>168287</x:v>
+        <x:v>168089</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H337" s="0">
@@ -10084,207 +10089,207 @@
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H339" s="0">
-        <x:v>169330</x:v>
+        <x:v>169133</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>-31914</x:v>
+        <x:v>-31923</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>137416</x:v>
+        <x:v>137210</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>91257</x:v>
+        <x:v>91145</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>86320</x:v>
+        <x:v>86202</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>4937</x:v>
+        <x:v>4943</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>28072</x:v>
+        <x:v>28074</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H346" s="0">
@@ -10370,77 +10375,77 @@
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>1140</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>272283</x:v>
+        <x:v>272125</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H352" s="0">
@@ -10448,51 +10453,51 @@
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>210291</x:v>
+        <x:v>210134</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H354" s="0">
@@ -10526,207 +10531,207 @@
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H356" s="0">
-        <x:v>211535</x:v>
+        <x:v>211378</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>-60742</x:v>
+        <x:v>-60747</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>150794</x:v>
+        <x:v>150631</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H359" s="0">
-        <x:v>95661</x:v>
+        <x:v>95618</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>90458</x:v>
+        <x:v>90340</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>5203</x:v>
+        <x:v>5278</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H362" s="0">
-        <x:v>29420</x:v>
+        <x:v>29414</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H363" s="0">
@@ -10812,77 +10817,77 @@
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>1082</x:v>
+        <x:v>1003</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H368" s="0">
-        <x:v>275933</x:v>
+        <x:v>275805</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H369" s="0">
@@ -10890,51 +10895,51 @@
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>223763</x:v>
+        <x:v>223635</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H371" s="0">
@@ -10968,207 +10973,207 @@
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>224756</x:v>
+        <x:v>224629</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>-69385</x:v>
+        <x:v>-69387</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>155371</x:v>
+        <x:v>155242</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>100086</x:v>
+        <x:v>100039</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>94433</x:v>
+        <x:v>94379</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>5654</x:v>
+        <x:v>5660</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H379" s="0">
-        <x:v>31165</x:v>
+        <x:v>31152</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H380" s="0">
@@ -11254,77 +11259,77 @@
       </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H384" s="0">
-        <x:v>-884</x:v>
+        <x:v>-957</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H385" s="0">
-        <x:v>308366</x:v>
+        <x:v>308233</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H386" s="0">
@@ -11332,51 +11337,51 @@
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>240826</x:v>
+        <x:v>240693</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H388" s="0">
@@ -11410,207 +11415,207 @@
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>241898</x:v>
+        <x:v>241765</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>-78137</x:v>
+        <x:v>-78146</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>163761</x:v>
+        <x:v>163618</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H393" s="0">
-        <x:v>107494</x:v>
+        <x:v>107385</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>101144</x:v>
+        <x:v>101029</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>6350</x:v>
+        <x:v>6356</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>33055</x:v>
+        <x:v>33023</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H397" s="0">
@@ -11696,77 +11701,77 @@
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>1354</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>335136</x:v>
+        <x:v>334940</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H403" s="0">
@@ -11774,51 +11779,51 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>253136</x:v>
+        <x:v>252941</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H405" s="0">
@@ -11852,207 +11857,207 @@
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>253934</x:v>
+        <x:v>253738</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>-84682</x:v>
+        <x:v>-85549</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>169251</x:v>
+        <x:v>168189</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>112422</x:v>
+        <x:v>112469</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H411" s="0">
-        <x:v>105648</x:v>
+        <x:v>105629</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>6774</x:v>
+        <x:v>6840</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>36078</x:v>
+        <x:v>36005</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H414" s="0">
@@ -12138,77 +12143,77 @@
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>2463</x:v>
+        <x:v>2327</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>363753</x:v>
+        <x:v>363591</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H420" s="0">
@@ -12216,51 +12221,51 @@
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>273303</x:v>
+        <x:v>273141</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H422" s="0">
@@ -12294,233 +12299,233 @@
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H424" s="0">
-        <x:v>274097</x:v>
+        <x:v>273935</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H425" s="0">
-        <x:v>-91657</x:v>
+        <x:v>-92731</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>182439</x:v>
+        <x:v>181204</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>102101</x:v>
+        <x:v>101664</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>94821</x:v>
+        <x:v>94303</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>7280</x:v>
+        <x:v>7361</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>40725</x:v>
+        <x:v>40667</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H431" s="0">
-        <x:v>157989</x:v>
+        <x:v>158415</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H432" s="0">
@@ -12580,77 +12585,77 @@
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>-3245</x:v>
+        <x:v>-4204</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>381729</x:v>
+        <x:v>380701</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H437" s="0">
@@ -12658,51 +12663,51 @@
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>277928</x:v>
+        <x:v>276900</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H439" s="0">
@@ -12736,259 +12741,259 @@
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>278709</x:v>
+        <x:v>277681</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H442" s="0">
-        <x:v>-106177</x:v>
+        <x:v>-109385</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:8">
       <x:c r="A443" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H443" s="0">
-        <x:v>172531</x:v>
+        <x:v>168296</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>114296</x:v>
+        <x:v>113790</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>106293</x:v>
+        <x:v>105708</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>8003</x:v>
+        <x:v>8083</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>44493</x:v>
+        <x:v>44429</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H448" s="0">
-        <x:v>99007</x:v>
+        <x:v>99471</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:8">
       <x:c r="A449" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H449" s="0">
-        <x:v>4279</x:v>
+        <x:v>4282</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H450" s="0">
@@ -13022,77 +13027,77 @@
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H452" s="0">
-        <x:v>-914</x:v>
+        <x:v>-787</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>448445</x:v>
+        <x:v>448469</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H454" s="0">
@@ -13100,51 +13105,51 @@
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>319499</x:v>
+        <x:v>319523</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H456" s="0">
@@ -13178,259 +13183,259 @@
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>319941</x:v>
+        <x:v>319965</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>-111676</x:v>
+        <x:v>-115829</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>208265</x:v>
+        <x:v>204136</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>135461</x:v>
+        <x:v>134807</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>126634</x:v>
+        <x:v>125818</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>8827</x:v>
+        <x:v>8989</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>48314</x:v>
+        <x:v>48125</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>110101</x:v>
+        <x:v>112736</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>9061</x:v>
+        <x:v>9059</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H467" s="0">
@@ -13464,77 +13469,77 @@
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>2951</x:v>
+        <x:v>3692</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>520718</x:v>
+        <x:v>523248</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H471" s="0">
@@ -13542,51 +13547,51 @@
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>355594</x:v>
+        <x:v>358124</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H473" s="0">
@@ -13620,415 +13625,415 @@
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>355917</x:v>
+        <x:v>358447</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>-121828</x:v>
+        <x:v>-126032</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H477" s="0">
-        <x:v>234089</x:v>
+        <x:v>232414</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>153926</x:v>
+        <x:v>150922</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>143697</x:v>
+        <x:v>140342</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>10229</x:v>
+        <x:v>10580</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>53217</x:v>
+        <x:v>52948</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>130596</x:v>
+        <x:v>131595</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>9288</x:v>
+        <x:v>9283</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>716393</x:v>
+        <x:v>717419</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>-541118</x:v>
+        <x:v>-544035</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>2426</x:v>
+        <x:v>2660</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>524729</x:v>
+        <x:v>520792</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>-133977</x:v>
+        <x:v>-126625</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>390752</x:v>
+        <x:v>394167</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H490" s="0">
@@ -14062,415 +14067,415 @@
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>390996</x:v>
+        <x:v>394411</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>-129109</x:v>
+        <x:v>-133427</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>261886</x:v>
+        <x:v>260984</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H495" s="0">
-        <x:v>164748</x:v>
+        <x:v>159231</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>154119</x:v>
+        <x:v>148062</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>10629</x:v>
+        <x:v>11169</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>57298</x:v>
+        <x:v>57516</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>97634</x:v>
+        <x:v>102251</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>5067</x:v>
+        <x:v>6453</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H501" s="0">
-        <x:v>810337</x:v>
+        <x:v>824556</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H502" s="0">
-        <x:v>-575093</x:v>
+        <x:v>-590638</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H503" s="0">
-        <x:v>2804</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H504" s="0">
-        <x:v>562794</x:v>
+        <x:v>561940</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:8">
       <x:c r="A505" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H505" s="0">
-        <x:v>-140608</x:v>
+        <x:v>-134183</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>422186</x:v>
+        <x:v>427757</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H507" s="0">
@@ -14504,103 +14509,545 @@
       </x:c>
     </x:row>
     <x:row r="509" spans="1:8">
       <x:c r="A509" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H509" s="0">
-        <x:v>422827</x:v>
+        <x:v>428399</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>-134949</x:v>
+        <x:v>-138963</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H511" s="0">
-        <x:v>287878</x:v>
+        <x:v>289435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="512" spans="1:8">
+      <x:c r="A512" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B512" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C512" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D512" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E512" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F512" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G512" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H512" s="0">
+        <x:v>166221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="513" spans="1:8">
+      <x:c r="A513" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B513" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C513" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D513" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E513" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F513" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G513" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H513" s="0">
+        <x:v>154416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="514" spans="1:8">
+      <x:c r="A514" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B514" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C514" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D514" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E514" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F514" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G514" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H514" s="0">
+        <x:v>11805</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="515" spans="1:8">
+      <x:c r="A515" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B515" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C515" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D515" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E515" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F515" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G515" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H515" s="0">
+        <x:v>61442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="516" spans="1:8">
+      <x:c r="A516" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B516" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C516" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D516" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E516" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F516" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G516" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H516" s="0">
+        <x:v>145261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="517" spans="1:8">
+      <x:c r="A517" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B517" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C517" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D517" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E517" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F517" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G517" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H517" s="0">
+        <x:v>1199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="518" spans="1:8">
+      <x:c r="A518" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B518" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C518" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D518" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E518" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F518" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G518" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H518" s="0">
+        <x:v>884754</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="519" spans="1:8">
+      <x:c r="A519" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B519" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C519" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D519" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E519" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F519" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G519" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H519" s="0">
+        <x:v>-658740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="520" spans="1:8">
+      <x:c r="A520" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B520" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C520" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D520" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E520" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F520" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G520" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H520" s="0">
+        <x:v>2304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="521" spans="1:8">
+      <x:c r="A521" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B521" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C521" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D521" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E521" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F521" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G521" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H521" s="0">
+        <x:v>602441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="522" spans="1:8">
+      <x:c r="A522" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B522" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C522" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D522" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E522" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F522" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G522" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H522" s="0">
+        <x:v>-173001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="523" spans="1:8">
+      <x:c r="A523" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B523" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C523" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D523" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E523" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F523" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G523" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H523" s="0">
+        <x:v>429440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="524" spans="1:8">
+      <x:c r="A524" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B524" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C524" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D524" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E524" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F524" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G524" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H524" s="0">
+        <x:v>1187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="525" spans="1:8">
+      <x:c r="A525" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B525" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C525" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D525" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E525" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F525" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G525" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H525" s="0">
+        <x:v>-615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="526" spans="1:8">
+      <x:c r="A526" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B526" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C526" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D526" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E526" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F526" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G526" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H526" s="0">
+        <x:v>430012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="527" spans="1:8">
+      <x:c r="A527" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B527" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C527" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D527" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E527" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F527" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G527" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H527" s="0">
+        <x:v>-126237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="528" spans="1:8">
+      <x:c r="A528" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B528" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C528" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D528" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E528" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F528" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G528" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H528" s="0">
+        <x:v>303775</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14646,166 +15093,168 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA007C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Expenditure on Gross National Income at Current Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02991V04168">
       <x:sharedItems count="17">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="51"/>
         <x:s v="61"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="14"/>
         <x:s v="15"/>
         <x:s v="16"/>
         <x:s v="17"/>
         <x:s v="18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
       <x:sharedItems count="17">
         <x:s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
         <x:s v="79a Final consumption expenditure of Households and NPISHs"/>
         <x:s v="79b Final consumption expenditure of government"/>
         <x:s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
         <x:s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
         <x:s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
         <x:s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
         <x:s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
         <x:s v="85. Statistical discrepancy"/>
         <x:s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
         <x:s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
         <x:s v="88. Gross national product at current market prices"/>
         <x:s v="89. EU subsidies - ESA code (D.3)"/>
         <x:s v="90. EU taxes - ESA code (D.2)"/>
         <x:s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
         <x:s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
         <x:s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-575093" maxValue="810337" count="504">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-658740" maxValue="884754" count="521">
         <x:n v="29151"/>
         <x:n v="28698"/>
         <x:n v="453"/>
         <x:n v="8975"/>
         <x:n v="9896"/>
         <x:n v="439"/>
         <x:n v="40259"/>
         <x:n v="-34270"/>
         <x:n v="309"/>
         <x:n v="54759"/>
         <x:n v="-5948"/>
         <x:n v="48811"/>
         <x:n v="1583"/>
         <x:n v="-262"/>
         <x:n v="50131"/>
         <x:n v="-6381"/>
         <x:n v="43750"/>
         <x:n v="32253"/>
         <x:n v="31717"/>
         <x:n v="536"/>
         <x:n v="9444"/>
         <x:n v="11921"/>
         <x:n v="428"/>
         <x:n v="45055"/>
         <x:n v="-38471"/>
@@ -14923,393 +15372,410 @@
         <x:n v="66798"/>
         <x:n v="64730"/>
         <x:n v="2068"/>
         <x:n v="21306"/>
         <x:n v="36265"/>
         <x:n v="1213"/>
         <x:n v="117685"/>
         <x:n v="-95631"/>
         <x:n v="-2060"/>
         <x:n v="145577"/>
         <x:n v="-21770"/>
         <x:n v="123807"/>
         <x:n v="1839"/>
         <x:n v="-141"/>
         <x:n v="125505"/>
         <x:n v="-17692"/>
         <x:n v="107812"/>
         <x:n v="70734"/>
         <x:n v="68387"/>
         <x:n v="2347"/>
         <x:n v="22914"/>
         <x:n v="42112"/>
         <x:n v="419"/>
         <x:n v="125751"/>
         <x:n v="-103306"/>
-        <x:n v="-2364"/>
-        <x:n v="156260"/>
+        <x:n v="-2483"/>
+        <x:n v="156141"/>
         <x:n v="-22991"/>
-        <x:n v="133269"/>
+        <x:n v="133150"/>
         <x:n v="1788"/>
         <x:n v="-180"/>
-        <x:n v="134878"/>
+        <x:n v="134759"/>
         <x:n v="-19778"/>
-        <x:n v="115100"/>
+        <x:n v="114981"/>
         <x:n v="77050"/>
         <x:n v="74313"/>
         <x:n v="2737"/>
         <x:n v="24609"/>
         <x:n v="50801"/>
         <x:n v="819"/>
         <x:n v="135441"/>
         <x:n v="-116912"/>
-        <x:n v="-1501"/>
-        <x:n v="170307"/>
+        <x:n v="-1616"/>
+        <x:n v="170191"/>
         <x:n v="-24819"/>
-        <x:n v="145487"/>
+        <x:n v="145372"/>
         <x:n v="2239"/>
-        <x:n v="147493"/>
+        <x:n v="147378"/>
         <x:n v="-22808"/>
-        <x:n v="124685"/>
+        <x:n v="124569"/>
         <x:n v="84088"/>
         <x:n v="81029"/>
         <x:n v="3058"/>
         <x:n v="26948"/>
         <x:n v="57299"/>
         <x:n v="1676"/>
         <x:n v="146148"/>
         <x:n v="-131267"/>
-        <x:n v="24"/>
-        <x:n v="184916"/>
+        <x:n v="-104"/>
+        <x:n v="184788"/>
         <x:n v="-24276"/>
-        <x:n v="160640"/>
+        <x:n v="160512"/>
         <x:n v="1778"/>
         <x:n v="-257"/>
-        <x:n v="162161"/>
+        <x:n v="162032"/>
         <x:n v="-26702"/>
-        <x:n v="135459"/>
+        <x:n v="135330"/>
         <x:n v="92509"/>
         <x:n v="89056"/>
         <x:n v="3454"/>
         <x:n v="29747"/>
         <x:n v="56573"/>
         <x:n v="1066"/>
         <x:n v="159305"/>
         <x:n v="-142994"/>
-        <x:n v="863"/>
-        <x:n v="197069"/>
+        <x:n v="736"/>
+        <x:n v="196942"/>
         <x:n v="-28149"/>
-        <x:n v="168920"/>
+        <x:n v="168793"/>
         <x:n v="1728"/>
         <x:n v="-273"/>
-        <x:n v="170376"/>
+        <x:n v="170249"/>
         <x:n v="-27345"/>
-        <x:n v="143031"/>
+        <x:n v="142904"/>
         <x:n v="94401"/>
         <x:n v="90610"/>
         <x:n v="3791"/>
         <x:n v="31142"/>
         <x:n v="46525"/>
         <x:n v="-328"/>
         <x:n v="157942"/>
         <x:n v="-141785"/>
-        <x:n v="-615"/>
-        <x:n v="187283"/>
+        <x:n v="-743"/>
+        <x:n v="187155"/>
         <x:n v="-26717"/>
-        <x:n v="160566"/>
+        <x:n v="160438"/>
         <x:n v="1797"/>
         <x:n v="-247"/>
-        <x:n v="162116"/>
+        <x:n v="161989"/>
         <x:n v="-25982"/>
-        <x:n v="136134"/>
+        <x:n v="136006"/>
         <x:n v="84186"/>
         <x:n v="80141"/>
         <x:n v="4045"/>
         <x:n v="29928"/>
         <x:n v="35876"/>
         <x:n v="-1457"/>
         <x:n v="158596"/>
         <x:n v="-135676"/>
-        <x:n v="-1934"/>
-        <x:n v="169520"/>
+        <x:n v="-2046"/>
+        <x:n v="169408"/>
         <x:n v="-29413"/>
-        <x:n v="140107"/>
+        <x:n v="139995"/>
         <x:n v="1719"/>
         <x:n v="-209"/>
-        <x:n v="141616"/>
+        <x:n v="141505"/>
         <x:n v="-24333"/>
-        <x:n v="117283"/>
+        <x:n v="117172"/>
         <x:n v="83521"/>
         <x:n v="79103"/>
         <x:n v="4418"/>
         <x:n v="26827"/>
         <x:n v="29422"/>
         <x:n v="-502"/>
         <x:n v="172820"/>
         <x:n v="-145099"/>
-        <x:n v="267"/>
-        <x:n v="167255"/>
+        <x:n v="162"/>
+        <x:n v="167151"/>
         <x:n v="-27951"/>
-        <x:n v="139304"/>
+        <x:n v="139200"/>
         <x:n v="1493"/>
         <x:n v="-229"/>
-        <x:n v="140569"/>
+        <x:n v="140464"/>
         <x:n v="-24102"/>
-        <x:n v="116467"/>
+        <x:n v="116363"/>
         <x:n v="83098"/>
         <x:n v="78627"/>
         <x:n v="4471"/>
         <x:n v="28339"/>
         <x:n v="28678"/>
         <x:n v="934"/>
         <x:n v="177294"/>
         <x:n v="-145238"/>
-        <x:n v="16"/>
-        <x:n v="173120"/>
+        <x:n v="-101"/>
+        <x:n v="173004"/>
         <x:n v="-33390"/>
-        <x:n v="139731"/>
+        <x:n v="139614"/>
         <x:n v="1699"/>
         <x:n v="-240"/>
-        <x:n v="141189"/>
+        <x:n v="141072"/>
         <x:n v="-24091"/>
-        <x:n v="117098"/>
-[...2 lines deleted...]
-        <x:n v="4810"/>
+        <x:n v="116982"/>
+        <x:n v="83743"/>
+        <x:n v="78930"/>
+        <x:n v="4813"/>
         <x:n v="27167"/>
         <x:n v="34447"/>
         <x:n v="680"/>
         <x:n v="183372"/>
         <x:n v="-152838"/>
-        <x:n v="52"/>
-        <x:n v="176622"/>
+        <x:n v="-52"/>
+        <x:n v="176519"/>
         <x:n v="-34971"/>
-        <x:n v="141651"/>
+        <x:n v="141548"/>
         <x:n v="1632"/>
         <x:n v="-242"/>
-        <x:n v="143041"/>
+        <x:n v="142938"/>
         <x:n v="-25694"/>
-        <x:n v="117347"/>
-[...2 lines deleted...]
-        <x:n v="4571"/>
+        <x:n v="117244"/>
+        <x:n v="84613"/>
+        <x:n v="80037"/>
+        <x:n v="4575"/>
         <x:n v="26254"/>
         <x:n v="33428"/>
         <x:n v="165"/>
         <x:n v="200736"/>
         <x:n v="-164611"/>
-        <x:n v="2104"/>
-        <x:n v="182909"/>
+        <x:n v="2113"/>
+        <x:n v="182697"/>
         <x:n v="-30022"/>
-        <x:n v="152886"/>
+        <x:n v="152675"/>
         <x:n v="1450"/>
-        <x:n v="154089"/>
+        <x:n v="153878"/>
         <x:n v="-28313"/>
-        <x:n v="125777"/>
-[...3 lines deleted...]
-        <x:n v="27419"/>
+        <x:n v="125565"/>
+        <x:n v="87712"/>
+        <x:n v="83039"/>
+        <x:n v="4673"/>
+        <x:n v="27422"/>
         <x:n v="40504"/>
         <x:n v="3499"/>
         <x:n v="230879"/>
         <x:n v="-192740"/>
-        <x:n v="3119"/>
-        <x:n v="200595"/>
+        <x:n v="3123"/>
+        <x:n v="200398"/>
         <x:n v="-32308"/>
-        <x:n v="168287"/>
+        <x:n v="168089"/>
         <x:n v="1318"/>
         <x:n v="-275"/>
-        <x:n v="169330"/>
-[...5 lines deleted...]
-        <x:n v="28072"/>
+        <x:n v="169133"/>
+        <x:n v="-31923"/>
+        <x:n v="137210"/>
+        <x:n v="91145"/>
+        <x:n v="86202"/>
+        <x:n v="4943"/>
+        <x:n v="28074"/>
         <x:n v="66115"/>
         <x:n v="4907"/>
         <x:n v="344948"/>
         <x:n v="-264156"/>
-        <x:n v="1140"/>
-        <x:n v="272283"/>
+        <x:n v="1092"/>
+        <x:n v="272125"/>
         <x:n v="-61992"/>
-        <x:n v="210291"/>
+        <x:n v="210134"/>
         <x:n v="1571"/>
         <x:n v="-327"/>
-        <x:n v="211535"/>
-[...5 lines deleted...]
-        <x:n v="29420"/>
+        <x:n v="211378"/>
+        <x:n v="-60747"/>
+        <x:n v="150631"/>
+        <x:n v="95618"/>
+        <x:n v="90340"/>
+        <x:n v="5278"/>
+        <x:n v="29414"/>
         <x:n v="94123"/>
         <x:n v="4190"/>
         <x:n v="356446"/>
         <x:n v="-304989"/>
-        <x:n v="1082"/>
-        <x:n v="275933"/>
+        <x:n v="1003"/>
+        <x:n v="275805"/>
         <x:n v="-52170"/>
-        <x:n v="223763"/>
+        <x:n v="223635"/>
         <x:n v="1479"/>
         <x:n v="-486"/>
-        <x:n v="224756"/>
-[...5 lines deleted...]
-        <x:n v="31165"/>
+        <x:n v="224629"/>
+        <x:n v="-69387"/>
+        <x:n v="155242"/>
+        <x:n v="100039"/>
+        <x:n v="94379"/>
+        <x:n v="5660"/>
+        <x:n v="31152"/>
         <x:n v="100143"/>
         <x:n v="4809"/>
         <x:n v="396239"/>
         <x:n v="-323192"/>
-        <x:n v="-884"/>
-        <x:n v="308366"/>
+        <x:n v="-957"/>
+        <x:n v="308233"/>
         <x:n v="-67540"/>
-        <x:n v="240826"/>
+        <x:n v="240693"/>
         <x:n v="1504"/>
         <x:n v="-433"/>
-        <x:n v="241898"/>
-[...5 lines deleted...]
-        <x:n v="33055"/>
+        <x:n v="241765"/>
+        <x:n v="-78146"/>
+        <x:n v="163618"/>
+        <x:n v="107385"/>
+        <x:n v="101029"/>
+        <x:n v="6356"/>
+        <x:n v="33023"/>
         <x:n v="93499"/>
         <x:n v="923"/>
         <x:n v="422167"/>
         <x:n v="-323356"/>
-        <x:n v="1354"/>
-        <x:n v="335136"/>
+        <x:n v="1298"/>
+        <x:n v="334940"/>
         <x:n v="-82000"/>
-        <x:n v="253136"/>
+        <x:n v="252941"/>
         <x:n v="1230"/>
-        <x:n v="253934"/>
-[...5 lines deleted...]
-        <x:n v="36078"/>
+        <x:n v="253738"/>
+        <x:n v="-85549"/>
+        <x:n v="168189"/>
+        <x:n v="112469"/>
+        <x:n v="105629"/>
+        <x:n v="6840"/>
+        <x:n v="36005"/>
         <x:n v="193555"/>
         <x:n v="477333"/>
         <x:n v="-459886"/>
-        <x:n v="2463"/>
-        <x:n v="363753"/>
+        <x:n v="2327"/>
+        <x:n v="363591"/>
         <x:n v="-90450"/>
-        <x:n v="273303"/>
+        <x:n v="273141"/>
         <x:n v="1251"/>
         <x:n v="-456"/>
-        <x:n v="274097"/>
-[...6 lines deleted...]
-        <x:n v="157989"/>
+        <x:n v="273935"/>
+        <x:n v="-92731"/>
+        <x:n v="181204"/>
+        <x:n v="101664"/>
+        <x:n v="94303"/>
+        <x:n v="7361"/>
+        <x:n v="40667"/>
+        <x:n v="158415"/>
         <x:n v="4594"/>
         <x:n v="533702"/>
         <x:n v="-454137"/>
-        <x:n v="-3245"/>
-        <x:n v="381729"/>
+        <x:n v="-4204"/>
+        <x:n v="380701"/>
         <x:n v="-103801"/>
-        <x:n v="277928"/>
+        <x:n v="276900"/>
         <x:n v="1191"/>
         <x:n v="-410"/>
-        <x:n v="278709"/>
-[...7 lines deleted...]
-        <x:n v="4279"/>
+        <x:n v="277681"/>
+        <x:n v="-109385"/>
+        <x:n v="168296"/>
+        <x:n v="113790"/>
+        <x:n v="105708"/>
+        <x:n v="8083"/>
+        <x:n v="44429"/>
+        <x:n v="99471"/>
+        <x:n v="4282"/>
         <x:n v="611669"/>
         <x:n v="-424385"/>
-        <x:n v="-914"/>
-        <x:n v="448445"/>
+        <x:n v="-787"/>
+        <x:n v="448469"/>
         <x:n v="-128946"/>
-        <x:n v="319499"/>
+        <x:n v="319523"/>
         <x:n v="1177"/>
         <x:n v="-735"/>
-        <x:n v="319941"/>
-[...7 lines deleted...]
-        <x:n v="9061"/>
+        <x:n v="319965"/>
+        <x:n v="-115829"/>
+        <x:n v="204136"/>
+        <x:n v="134807"/>
+        <x:n v="125818"/>
+        <x:n v="8989"/>
+        <x:n v="48125"/>
+        <x:n v="112736"/>
+        <x:n v="9059"/>
         <x:n v="726434"/>
         <x:n v="-511603"/>
-        <x:n v="2951"/>
-        <x:n v="520718"/>
+        <x:n v="3692"/>
+        <x:n v="523248"/>
         <x:n v="-165125"/>
-        <x:n v="355594"/>
+        <x:n v="358124"/>
         <x:n v="1199"/>
         <x:n v="-876"/>
-        <x:n v="355917"/>
-[...13 lines deleted...]
-        <x:n v="390752"/>
+        <x:n v="358447"/>
+        <x:n v="-126032"/>
+        <x:n v="232414"/>
+        <x:n v="150922"/>
+        <x:n v="140342"/>
+        <x:n v="10580"/>
+        <x:n v="52948"/>
+        <x:n v="131595"/>
+        <x:n v="9283"/>
+        <x:n v="717419"/>
+        <x:n v="-544035"/>
+        <x:n v="2660"/>
+        <x:n v="520792"/>
+        <x:n v="-126625"/>
+        <x:n v="394167"/>
         <x:n v="1128"/>
-        <x:n v="390996"/>
-[...13 lines deleted...]
-        <x:n v="422186"/>
+        <x:n v="-884"/>
+        <x:n v="394411"/>
+        <x:n v="-133427"/>
+        <x:n v="260984"/>
+        <x:n v="159231"/>
+        <x:n v="148062"/>
+        <x:n v="11169"/>
+        <x:n v="57516"/>
+        <x:n v="102251"/>
+        <x:n v="6453"/>
+        <x:n v="824556"/>
+        <x:n v="-590638"/>
+        <x:n v="2571"/>
+        <x:n v="561940"/>
+        <x:n v="-134183"/>
+        <x:n v="427757"/>
         <x:n v="-589"/>
-        <x:n v="422827"/>
-[...1 lines deleted...]
-        <x:n v="287878"/>
+        <x:n v="428399"/>
+        <x:n v="-138963"/>
+        <x:n v="289435"/>
+        <x:n v="166221"/>
+        <x:n v="154416"/>
+        <x:n v="11805"/>
+        <x:n v="61442"/>
+        <x:n v="145261"/>
+        <x:n v="884754"/>
+        <x:n v="-658740"/>
+        <x:n v="2304"/>
+        <x:n v="602441"/>
+        <x:n v="-173001"/>
+        <x:n v="429440"/>
+        <x:n v="1187"/>
+        <x:n v="-615"/>
+        <x:n v="430012"/>
+        <x:n v="-126237"/>
+        <x:n v="303775"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="29151"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
@@ -16892,131 +17358,131 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="125751"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-103306"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2364"/>
+    <n v="-2483"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="156260"/>
+    <n v="156141"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-22991"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="133269"/>
+    <n v="133150"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1788"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-180"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="134878"/>
+    <n v="134759"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-19778"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="115100"/>
+    <n v="114981"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="77050"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="74313"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
@@ -17062,131 +17528,131 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="135441"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-116912"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1501"/>
+    <n v="-1616"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="170307"/>
+    <n v="170191"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24819"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="145487"/>
+    <n v="145372"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="2239"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-233"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="147493"/>
+    <n v="147378"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-22808"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="124685"/>
+    <n v="124569"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="84088"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="81029"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
@@ -17232,131 +17698,131 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="146148"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-131267"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="24"/>
+    <n v="-104"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="184916"/>
+    <n v="184788"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24276"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="160640"/>
+    <n v="160512"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1778"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-257"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="162161"/>
+    <n v="162032"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-26702"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="135459"/>
+    <n v="135330"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="92509"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="89056"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
@@ -17402,131 +17868,131 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="159305"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-142994"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="863"/>
+    <n v="736"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="197069"/>
+    <n v="196942"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-28149"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="168920"/>
+    <n v="168793"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1728"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-273"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="170376"/>
+    <n v="170249"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-27345"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="143031"/>
+    <n v="142904"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="94401"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="90610"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
@@ -17572,131 +18038,131 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="157942"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-141785"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-615"/>
+    <n v="-743"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="187283"/>
+    <n v="187155"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-26717"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="160566"/>
+    <n v="160438"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1797"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-247"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="162116"/>
+    <n v="161989"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-25982"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="136134"/>
+    <n v="136006"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="84186"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="80141"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
@@ -17742,131 +18208,131 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="158596"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-135676"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1934"/>
+    <n v="-2046"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="169520"/>
+    <n v="169408"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-29413"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="140107"/>
+    <n v="139995"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1719"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-209"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="141616"/>
+    <n v="141505"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-24333"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117283"/>
+    <n v="117172"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="83521"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="79103"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
@@ -17912,131 +18378,131 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="172820"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-145099"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="267"/>
+    <n v="162"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="167255"/>
+    <n v="167151"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-27951"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="139304"/>
+    <n v="139200"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1493"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-229"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="140569"/>
+    <n v="140464"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-24102"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="116467"/>
+    <n v="116363"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="83098"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
     <n v="78627"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
@@ -18082,161 +18548,161 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="177294"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-145238"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="16"/>
+    <n v="-101"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="173120"/>
+    <n v="173004"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-33390"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="139731"/>
+    <n v="139614"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1699"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-240"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="141189"/>
+    <n v="141072"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-24091"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117098"/>
+    <n v="116982"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="83742"/>
+    <n v="83743"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="78932"/>
+    <n v="78930"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="4810"/>
+    <n v="4813"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="27167"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="34447"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
@@ -18252,161 +18718,161 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="183372"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-152838"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="52"/>
+    <n v="-52"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="176622"/>
+    <n v="176519"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-34971"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="141651"/>
+    <n v="141548"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1632"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-242"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="143041"/>
+    <n v="142938"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-25694"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117347"/>
+    <n v="117244"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="84834"/>
+    <n v="84613"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="80262"/>
+    <n v="80037"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="4571"/>
+    <n v="4575"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
     <n v="26254"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="33428"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
@@ -18422,1979 +18888,2149 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="200736"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-164611"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2104"/>
+    <n v="2113"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="182909"/>
+    <n v="182697"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-30022"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="152886"/>
+    <n v="152675"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1450"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-247"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="154089"/>
+    <n v="153878"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
     <n v="-28313"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="125777"/>
+    <n v="125565"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="87915"/>
+    <n v="87712"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="83246"/>
+    <n v="83039"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="4668"/>
+    <n v="4673"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="27419"/>
+    <n v="27422"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="40504"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="3499"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="230879"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-192740"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="3119"/>
+    <n v="3123"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="200595"/>
+    <n v="200398"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-32308"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="168287"/>
+    <n v="168089"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1318"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-275"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="169330"/>
+    <n v="169133"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-31914"/>
+    <n v="-31923"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="137416"/>
+    <n v="137210"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="91257"/>
+    <n v="91145"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="86320"/>
+    <n v="86202"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="4937"/>
+    <n v="4943"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="28072"/>
+    <n v="28074"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="66115"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="4907"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="344948"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-264156"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1140"/>
+    <n v="1092"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="272283"/>
+    <n v="272125"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-61992"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="210291"/>
+    <n v="210134"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1571"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-327"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="211535"/>
+    <n v="211378"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-60742"/>
+    <n v="-60747"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="150794"/>
+    <n v="150631"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="95661"/>
+    <n v="95618"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="90458"/>
+    <n v="90340"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="5203"/>
+    <n v="5278"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="29420"/>
+    <n v="29414"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="94123"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="4190"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="356446"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-304989"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1082"/>
+    <n v="1003"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="275933"/>
+    <n v="275805"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-52170"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="223763"/>
+    <n v="223635"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1479"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-486"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="224756"/>
+    <n v="224629"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-69385"/>
+    <n v="-69387"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="155371"/>
+    <n v="155242"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="100086"/>
+    <n v="100039"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="94433"/>
+    <n v="94379"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="5654"/>
+    <n v="5660"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="31165"/>
+    <n v="31152"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="100143"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="4809"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="396239"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-323192"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-884"/>
+    <n v="-957"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="308366"/>
+    <n v="308233"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-67540"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="240826"/>
+    <n v="240693"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1504"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-433"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="241898"/>
+    <n v="241765"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-78137"/>
+    <n v="-78146"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="163761"/>
+    <n v="163618"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="107494"/>
+    <n v="107385"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="101144"/>
+    <n v="101029"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="6350"/>
+    <n v="6356"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="33055"/>
+    <n v="33023"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="93499"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="923"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="422167"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-323356"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1354"/>
+    <n v="1298"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="335136"/>
+    <n v="334940"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-82000"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="253136"/>
+    <n v="252941"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1230"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-433"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="253934"/>
+    <n v="253738"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-84682"/>
+    <n v="-85549"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="169251"/>
+    <n v="168189"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="112422"/>
+    <n v="112469"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="105648"/>
+    <n v="105629"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="6774"/>
+    <n v="6840"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="36078"/>
+    <n v="36005"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
     <n v="193555"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="1788"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="477333"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-459886"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2463"/>
+    <n v="2327"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="363753"/>
+    <n v="363591"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-90450"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="273303"/>
+    <n v="273141"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1251"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-456"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="274097"/>
+    <n v="273935"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-91657"/>
+    <n v="-92731"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="182439"/>
+    <n v="181204"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="102101"/>
+    <n v="101664"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="94821"/>
+    <n v="94303"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="7280"/>
+    <n v="7361"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="40725"/>
+    <n v="40667"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
-    <n v="157989"/>
+    <n v="158415"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
     <n v="4594"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="533702"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-454137"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-3245"/>
+    <n v="-4204"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="381729"/>
+    <n v="380701"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-103801"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="277928"/>
+    <n v="276900"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1191"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-410"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="278709"/>
+    <n v="277681"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-106177"/>
+    <n v="-109385"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="172531"/>
+    <n v="168296"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="114296"/>
+    <n v="113790"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="106293"/>
+    <n v="105708"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="8003"/>
+    <n v="8083"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="44493"/>
+    <n v="44429"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
-    <n v="99007"/>
+    <n v="99471"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
-    <n v="4279"/>
+    <n v="4282"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="611669"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-424385"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-914"/>
+    <n v="-787"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="448445"/>
+    <n v="448469"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-128946"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="319499"/>
+    <n v="319523"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1177"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-735"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="319941"/>
+    <n v="319965"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-111676"/>
+    <n v="-115829"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="208265"/>
+    <n v="204136"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="135461"/>
+    <n v="134807"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="126634"/>
+    <n v="125818"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="8827"/>
+    <n v="8989"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="48314"/>
+    <n v="48125"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
-    <n v="110101"/>
+    <n v="112736"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
-    <n v="9061"/>
+    <n v="9059"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
     <n v="726434"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
     <n v="-511603"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2951"/>
+    <n v="3692"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="520718"/>
+    <n v="523248"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-165125"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="355594"/>
+    <n v="358124"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1199"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-876"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="355917"/>
+    <n v="358447"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-121828"/>
+    <n v="-126032"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="234089"/>
+    <n v="232414"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="153926"/>
+    <n v="150922"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="143697"/>
+    <n v="140342"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="10229"/>
+    <n v="10580"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="53217"/>
+    <n v="52948"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
-    <n v="130596"/>
+    <n v="131595"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
-    <n v="9288"/>
+    <n v="9283"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
-    <n v="716393"/>
+    <n v="717419"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
-    <n v="-541118"/>
+    <n v="-544035"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2426"/>
+    <n v="2660"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="524729"/>
+    <n v="520792"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-133977"/>
+    <n v="-126625"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="390752"/>
+    <n v="394167"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1128"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-884"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="390996"/>
+    <n v="394411"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-129109"/>
+    <n v="-133427"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="261886"/>
+    <n v="260984"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="164748"/>
+    <n v="159231"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="79a Final consumption expenditure of Households and NPISHs"/>
     <s v="Euro Million"/>
-    <n v="154119"/>
+    <n v="148062"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="79b Final consumption expenditure of government"/>
     <s v="Euro Million"/>
-    <n v="10629"/>
+    <n v="11169"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
     <s v="Euro Million"/>
-    <n v="57298"/>
+    <n v="57516"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="51"/>
     <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
     <s v="Euro Million"/>
-    <n v="97634"/>
+    <n v="102251"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="61"/>
     <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
     <s v="Euro Million"/>
-    <n v="5067"/>
+    <n v="6453"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
     <s v="Euro Million"/>
-    <n v="810337"/>
+    <n v="824556"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
     <s v="Euro Million"/>
-    <n v="-575093"/>
+    <n v="-590638"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="85. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2804"/>
+    <n v="2571"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="562794"/>
+    <n v="561940"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-140608"/>
+    <n v="-134183"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="88. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="422186"/>
+    <n v="427757"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="89. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1230"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="90. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-589"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="422827"/>
+    <n v="428399"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
     <s v="Euro Million"/>
-    <n v="-134949"/>
+    <n v="-138963"/>
   </r>
   <r>
     <s v="NA007C01"/>
     <s v="Expenditure on Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="18"/>
     <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="287878"/>
+    <n v="289435"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="79. Personal consumption of goods and services - ESA code (P.3)"/>
+    <s v="Euro Million"/>
+    <n v="166221"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="79a Final consumption expenditure of Households and NPISHs"/>
+    <s v="Euro Million"/>
+    <n v="154416"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="79b Final consumption expenditure of government"/>
+    <s v="Euro Million"/>
+    <n v="11805"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="80. Net expenditure by central and local government on current goods and services - ESA code (P.3)"/>
+    <s v="Euro Million"/>
+    <n v="61442"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="51"/>
+    <s v="81. Gross domestic fixed capital formation - ESA code (P.51)"/>
+    <s v="Euro Million"/>
+    <n v="145261"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="61"/>
+    <s v="82. Value of physical changes in stocks and net acquisitions of valuables - ESA code (P.52 &amp; P.53)"/>
+    <s v="Euro Million"/>
+    <n v="1199"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="83. Exports of goods and services (excluding factor income flows) - ESA code (P.6)"/>
+    <s v="Euro Million"/>
+    <n v="884754"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="84. Imports of goods and services (excluding factor income flows) - ESA code (P.7)"/>
+    <s v="Euro Million"/>
+    <n v="-658740"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="85. Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="2304"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="86. Gross domestic product at current market prices - ESA code (B.1*g)"/>
+    <s v="Euro Million"/>
+    <n v="602441"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="87. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
+    <s v="Euro Million"/>
+    <n v="-173001"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="13"/>
+    <s v="88. Gross national product at current market prices"/>
+    <s v="Euro Million"/>
+    <n v="429440"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="14"/>
+    <s v="89. EU subsidies - ESA code (D.3)"/>
+    <s v="Euro Million"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="15"/>
+    <s v="90. EU taxes - ESA code (D.2)"/>
+    <s v="Euro Million"/>
+    <n v="-615"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="16"/>
+    <s v="91. Gross national income at current market prices - ESA code (B.5*g)"/>
+    <s v="Euro Million"/>
+    <n v="430012"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="17"/>
+    <s v="91.1 Provision for depreciation - ESA code (P.51c)"/>
+    <s v="Euro Million"/>
+    <n v="-126237"/>
+  </r>
+  <r>
+    <s v="NA007C01"/>
+    <s v="Expenditure on Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="18"/>
+    <s v="91.2 Net National Income at current market prices - ESA code (B.5*n)"/>
+    <s v="Euro Million"/>
+    <n v="303775"/>
   </r>
 </pivotCacheRecords>
 </file>