--- v4 (2026-07-28)
+++ v5 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69249647f7034705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcee61bec95344e1a69faa797c46579b.psmdcp" Id="R28a159eadd4942ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e8e62d4bf3408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f29b5c356d4cbc8600ca6f6bd4ab69.psmdcp" Id="R3c7a3584ec394c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>