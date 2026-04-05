--- v1 (2026-02-18)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12220aab1a25430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f04a442b5bd47a4b213f71d78cb930b.psmdcp" Id="Rfc83364242c0426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292c92154bad4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74ef62b31dfd475ab2a519f465e98489.psmdcp" Id="R3c9635ae5f0d4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>