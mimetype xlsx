--- v2 (2026-04-05)
+++ v3 (2026-05-20)
@@ -1,65 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292c92154bad4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74ef62b31dfd475ab2a519f465e98489.psmdcp" Id="R3c9635ae5f0d4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5b681a3fef42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cf84c957436495bae1992f7fabae93d.psmdcp" Id="R6b05b5a2032f4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId12"/>
+    <x:pivotCache cacheId="0" r:id="rId10"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA003</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Net Value Added at Factor Cost and Net National Income at Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
@@ -513,93 +511,54 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
-[...38 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="30">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -1011,57 +970,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA003/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA003/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1241,58 +1200,57 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId13"/>
-    <x:hyperlink ref="B28" r:id="rId14"/>
+    <x:hyperlink ref="B14" r:id="rId11"/>
+    <x:hyperlink ref="B28" r:id="rId12"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H601"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="66.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="104.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
@@ -16906,51 +16864,51 @@
       <x:c r="C601" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H601" s="0">
         <x:v>287878</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId15"/>
+    <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">