--- v3 (2026-05-20)
+++ v4 (2026-08-04)
@@ -1,95 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5b681a3fef42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cf84c957436495bae1992f7fabae93d.psmdcp" Id="R6b05b5a2032f4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876e360c87064e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78314972fc854e6089fffacd5dcebf81.psmdcp" Id="Ref5dbaadadf945da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Unpivoted" sheetId="2" r:id="rId7"/>
-    <x:sheet name="Pivoted" sheetId="3" r:id="rId9"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
-    <x:pivotCache cacheId="0" r:id="rId10"/>
+    <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA003</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Net Value Added at Factor Cost and Net National Income at Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA003/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -377,50 +379,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -511,136 +516,177 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId15" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="rId8" /></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3971925" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="3971925" cy="1381125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02987V04164" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="20">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
       </items>
@@ -671,52 +717,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H601" totalsRowShown="0">
-  <x:autoFilter ref="A1:H601"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H621" totalsRowShown="0">
+  <x:autoFilter ref="A1:H621"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02987V04164"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -970,57 +1016,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA003/XLSX/2007/en" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA003/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
@@ -1200,67 +1246,68 @@
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
-    <x:hyperlink ref="B14" r:id="rId11"/>
-    <x:hyperlink ref="B28" r:id="rId12"/>
+    <x:hyperlink ref="B14" r:id="rId13"/>
+    <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H601"/>
+  <x:dimension ref="A1:H621"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="66.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="104.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -6299,77 +6346,77 @@
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>2364</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>119936</x:v>
+        <x:v>120055</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
@@ -6377,51 +6424,51 @@
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>96945</x:v>
+        <x:v>97064</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H199" s="0">
@@ -6429,77 +6476,77 @@
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>-1540</x:v>
+        <x:v>-1778</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>115100</x:v>
+        <x:v>114981</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
@@ -6819,77 +6866,77 @@
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>1501</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>128895</x:v>
+        <x:v>129011</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
@@ -6897,51 +6944,51 @@
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>104076</x:v>
+        <x:v>104191</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H219" s="0">
@@ -6949,77 +6996,77 @@
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>-1726</x:v>
+        <x:v>-1957</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>124685</x:v>
+        <x:v>124569</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
@@ -7339,77 +7386,77 @@
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>-24</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>136332</x:v>
+        <x:v>136460</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
@@ -7417,51 +7464,51 @@
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>112056</x:v>
+        <x:v>112184</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
@@ -7469,77 +7516,77 @@
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>-1677</x:v>
+        <x:v>-1934</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>135459</x:v>
+        <x:v>135330</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
@@ -7859,77 +7906,77 @@
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>-863</x:v>
+        <x:v>-736</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>147124</x:v>
+        <x:v>147251</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0">
@@ -7937,51 +7984,51 @@
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>118974</x:v>
+        <x:v>119101</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
@@ -7989,77 +8036,77 @@
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>-1798</x:v>
+        <x:v>-2052</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>143031</x:v>
+        <x:v>142904</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
@@ -8379,77 +8426,77 @@
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H275" s="0">
-        <x:v>615</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H276" s="0">
-        <x:v>142216</x:v>
+        <x:v>142344</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
@@ -8457,51 +8504,51 @@
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>115499</x:v>
+        <x:v>115627</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H279" s="0">
@@ -8509,77 +8556,77 @@
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>-1922</x:v>
+        <x:v>-2178</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>136134</x:v>
+        <x:v>136006</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
@@ -8899,77 +8946,77 @@
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
-        <x:v>1934</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>130218</x:v>
+        <x:v>130329</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H297" s="0">
@@ -8977,51 +9024,51 @@
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>100804</x:v>
+        <x:v>100916</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H299" s="0">
@@ -9029,77 +9076,77 @@
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>-1889</x:v>
+        <x:v>-2113</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>117284</x:v>
+        <x:v>117172</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H302" s="0">
@@ -9419,77 +9466,77 @@
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H315" s="0">
-        <x:v>-267</x:v>
+        <x:v>-162</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>128169</x:v>
+        <x:v>128274</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H317" s="0">
@@ -9497,51 +9544,51 @@
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H318" s="0">
-        <x:v>100219</x:v>
+        <x:v>100323</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H319" s="0">
@@ -9549,77 +9596,77 @@
       </x:c>
     </x:row>
     <x:row r="320" spans="1:8">
       <x:c r="A320" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H320" s="0">
-        <x:v>-1828</x:v>
+        <x:v>-2037</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H321" s="0">
-        <x:v>116467</x:v>
+        <x:v>116363</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H322" s="0">
@@ -9939,77 +9986,77 @@
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>-16</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>134419</x:v>
+        <x:v>134536</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H337" s="0">
@@ -10017,51 +10064,51 @@
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>101029</x:v>
+        <x:v>101146</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H339" s="0">
@@ -10069,77 +10116,77 @@
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>-1725</x:v>
+        <x:v>-1958</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>117098</x:v>
+        <x:v>116982</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H342" s="0">
@@ -10459,77 +10506,77 @@
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>-52</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H356" s="0">
-        <x:v>135875</x:v>
+        <x:v>135979</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H357" s="0">
@@ -10537,51 +10584,51 @@
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>100904</x:v>
+        <x:v>101008</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H359" s="0">
@@ -10589,77 +10636,77 @@
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>-1920</x:v>
+        <x:v>-2126</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>117347</x:v>
+        <x:v>117244</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H362" s="0">
@@ -10745,77 +10792,77 @@
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>137592</x:v>
+        <x:v>137591</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>49685</x:v>
+        <x:v>49721</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H368" s="0">
@@ -10849,77 +10896,77 @@
       </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H370" s="0">
-        <x:v>7528</x:v>
+        <x:v>7492</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>5889</x:v>
+        <x:v>5860</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H372" s="0">
@@ -10979,77 +11026,77 @@
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>-2104</x:v>
+        <x:v>-2113</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H376" s="0">
-        <x:v>138413</x:v>
+        <x:v>138403</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H377" s="0">
@@ -11057,51 +11104,51 @@
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>108390</x:v>
+        <x:v>108380</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H379" s="0">
@@ -11109,77 +11156,77 @@
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>-1925</x:v>
+        <x:v>-2126</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>125777</x:v>
+        <x:v>125565</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H382" s="0">
@@ -11265,77 +11312,77 @@
       </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H386" s="0">
-        <x:v>150242</x:v>
+        <x:v>150233</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H387" s="0">
-        <x:v>58444</x:v>
+        <x:v>58454</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H388" s="0">
@@ -11369,77 +11416,77 @@
       </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H390" s="0">
-        <x:v>8246</x:v>
+        <x:v>8228</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>6451</x:v>
+        <x:v>6437</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H392" s="0">
@@ -11499,77 +11546,77 @@
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>-3119</x:v>
+        <x:v>-3123</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H396" s="0">
-        <x:v>150317</x:v>
+        <x:v>150306</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H397" s="0">
@@ -11577,51 +11624,51 @@
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>118009</x:v>
+        <x:v>117997</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H399" s="0">
@@ -11629,77 +11676,77 @@
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H400" s="0">
-        <x:v>-1853</x:v>
+        <x:v>-2048</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>137416</x:v>
+        <x:v>137210</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H402" s="0">
@@ -11785,77 +11832,77 @@
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H406" s="0">
-        <x:v>189954</x:v>
+        <x:v>189948</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>93480</x:v>
+        <x:v>93369</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H408" s="0">
@@ -11889,77 +11936,77 @@
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>9180</x:v>
+        <x:v>9286</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H411" s="0">
-        <x:v>7181</x:v>
+        <x:v>7264</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H412" s="0">
@@ -12019,77 +12066,77 @@
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>-1140</x:v>
+        <x:v>-1092</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H416" s="0">
-        <x:v>192087</x:v>
+        <x:v>192130</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H417" s="0">
@@ -12097,51 +12144,51 @@
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>130095</x:v>
+        <x:v>130138</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H419" s="0">
@@ -12149,77 +12196,77 @@
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H420" s="0">
-        <x:v>-1788</x:v>
+        <x:v>-1994</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>150794</x:v>
+        <x:v>150631</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H422" s="0">
@@ -12305,77 +12352,77 @@
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>183627</x:v>
+        <x:v>183625</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H427" s="0">
-        <x:v>79642</x:v>
+        <x:v>79400</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H428" s="0">
@@ -12409,77 +12456,77 @@
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>9759</x:v>
+        <x:v>10000</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H431" s="0">
-        <x:v>7535</x:v>
+        <x:v>7720</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H432" s="0">
@@ -12539,77 +12586,77 @@
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>-1082</x:v>
+        <x:v>-1003</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>185838</x:v>
+        <x:v>185916</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H437" s="0">
@@ -12617,51 +12664,51 @@
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>133668</x:v>
+        <x:v>133746</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H439" s="0">
@@ -12669,77 +12716,77 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>-1768</x:v>
+        <x:v>-1974</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>155371</x:v>
+        <x:v>155242</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H442" s="0">
@@ -12825,77 +12872,77 @@
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>203421</x:v>
+        <x:v>203411</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H447" s="0">
-        <x:v>92004</x:v>
+        <x:v>91606</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:8">
       <x:c r="A448" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H448" s="0">
@@ -12929,77 +12976,77 @@
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>10567</x:v>
+        <x:v>10956</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>8158</x:v>
+        <x:v>8459</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H452" s="0">
@@ -13059,77 +13106,77 @@
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H455" s="0">
-        <x:v>884</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>208466</x:v>
+        <x:v>208529</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H457" s="0">
@@ -13137,51 +13184,51 @@
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>140926</x:v>
+        <x:v>140989</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H459" s="0">
@@ -13189,103 +13236,103 @@
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>-1814</x:v>
+        <x:v>-2020</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>163761</x:v>
+        <x:v>163618</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>3541</x:v>
+        <x:v>3540</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H463" s="0">
@@ -13345,77 +13392,77 @@
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>225306</x:v>
+        <x:v>224418</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>107387</x:v>
+        <x:v>106039</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H468" s="0">
@@ -13449,77 +13496,77 @@
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>11651</x:v>
+        <x:v>12110</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H471" s="0">
-        <x:v>8995</x:v>
+        <x:v>9350</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H472" s="0">
@@ -13579,77 +13626,77 @@
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H475" s="0">
-        <x:v>-1354</x:v>
+        <x:v>-1298</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:8">
       <x:c r="A476" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H476" s="0">
-        <x:v>227493</x:v>
+        <x:v>226659</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:8">
       <x:c r="A477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H477" s="0">
@@ -13657,51 +13704,51 @@
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>145493</x:v>
+        <x:v>144660</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H479" s="0">
@@ -13709,129 +13756,129 @@
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H480" s="0">
-        <x:v>-1959</x:v>
+        <x:v>-2188</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:8">
       <x:c r="A481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H481" s="0">
-        <x:v>169251</x:v>
+        <x:v>168189</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:8">
       <x:c r="A482" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H482" s="0">
-        <x:v>3808</x:v>
+        <x:v>3806</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:8">
       <x:c r="A483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H483" s="0">
-        <x:v>2890</x:v>
+        <x:v>2889</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H484" s="0">
@@ -13865,77 +13912,77 @@
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H486" s="0">
-        <x:v>246046</x:v>
+        <x:v>244925</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:8">
       <x:c r="A487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H487" s="0">
-        <x:v>117854</x:v>
+        <x:v>116146</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H488" s="0">
@@ -13969,77 +14016,77 @@
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H490" s="0">
-        <x:v>13181</x:v>
+        <x:v>13768</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>10177</x:v>
+        <x:v>10630</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H492" s="0">
@@ -14099,77 +14146,77 @@
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H495" s="0">
-        <x:v>-2463</x:v>
+        <x:v>-2327</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>247391</x:v>
+        <x:v>246404</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H497" s="0">
@@ -14177,51 +14224,51 @@
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>156941</x:v>
+        <x:v>155954</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H499" s="0">
@@ -14229,129 +14276,129 @@
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>-2036</x:v>
+        <x:v>-2284</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H501" s="0">
-        <x:v>182439</x:v>
+        <x:v>181204</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H502" s="0">
-        <x:v>4234</x:v>
+        <x:v>4317</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H503" s="0">
-        <x:v>3211</x:v>
+        <x:v>3293</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:8">
       <x:c r="A504" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H504" s="0">
@@ -14385,77 +14432,77 @@
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>251625</x:v>
+        <x:v>246595</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H507" s="0">
-        <x:v>122794</x:v>
+        <x:v>117552</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H508" s="0">
@@ -14489,77 +14536,77 @@
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>13623</x:v>
+        <x:v>13835</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H511" s="0">
-        <x:v>10518</x:v>
+        <x:v>10681</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H512" s="0">
@@ -14619,77 +14666,77 @@
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>3245</x:v>
+        <x:v>4204</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>259104</x:v>
+        <x:v>255117</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H517" s="0">
@@ -14697,51 +14744,51 @@
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H518" s="0">
-        <x:v>155304</x:v>
+        <x:v>151316</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H519" s="0">
@@ -14749,233 +14796,233 @@
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H520" s="0">
-        <x:v>-6515</x:v>
+        <x:v>-6762</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>172531</x:v>
+        <x:v>168296</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>4901</x:v>
+        <x:v>4874</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H523" s="0">
-        <x:v>3797</x:v>
+        <x:v>3764</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H524" s="0">
-        <x:v>930</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H525" s="0">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>309332</x:v>
+        <x:v>305603</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>173634</x:v>
+        <x:v>168034</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H528" s="0">
@@ -15009,77 +15056,77 @@
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>14490</x:v>
+        <x:v>14142</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H531" s="0">
-        <x:v>11187</x:v>
+        <x:v>10918</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H532" s="0">
@@ -15087,129 +15134,129 @@
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H533" s="0">
-        <x:v>97846</x:v>
+        <x:v>98873</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H534" s="0">
-        <x:v>18323</x:v>
+        <x:v>19515</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>914</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H536" s="0">
-        <x:v>315146</x:v>
+        <x:v>311265</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:8">
       <x:c r="A537" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H537" s="0">
@@ -15217,51 +15264,51 @@
       </x:c>
     </x:row>
     <x:row r="538" spans="1:8">
       <x:c r="A538" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H538" s="0">
-        <x:v>186200</x:v>
+        <x:v>182319</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:8">
       <x:c r="A539" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H539" s="0">
@@ -15269,233 +15316,233 @@
       </x:c>
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H540" s="0">
-        <x:v>-7381</x:v>
+        <x:v>-7627</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:8">
       <x:c r="A541" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H541" s="0">
-        <x:v>208265</x:v>
+        <x:v>204136</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H542" s="0">
-        <x:v>6114</x:v>
+        <x:v>6135</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:8">
       <x:c r="A543" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H543" s="0">
-        <x:v>4945</x:v>
+        <x:v>4943</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:8">
       <x:c r="A544" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H544" s="0">
-        <x:v>997</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:8">
       <x:c r="A545" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H545" s="0">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H546" s="0">
-        <x:v>367891</x:v>
+        <x:v>367183</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H547" s="0">
-        <x:v>217939</x:v>
+        <x:v>213188</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H548" s="0">
@@ -15503,103 +15550,103 @@
       </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H549" s="0">
-        <x:v>-4286</x:v>
+        <x:v>-4288</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H550" s="0">
-        <x:v>16210</x:v>
+        <x:v>15607</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H551" s="0">
-        <x:v>12436</x:v>
+        <x:v>11974</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H552" s="0">
@@ -15607,129 +15654,129 @@
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>107553</x:v>
+        <x:v>110256</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H554" s="0">
-        <x:v>19867</x:v>
+        <x:v>21813</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:8">
       <x:c r="A555" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H555" s="0">
-        <x:v>-2951</x:v>
+        <x:v>-3692</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:8">
       <x:c r="A556" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H556" s="0">
-        <x:v>371054</x:v>
+        <x:v>369626</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H557" s="0">
@@ -15737,51 +15784,51 @@
       </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H558" s="0">
-        <x:v>205930</x:v>
+        <x:v>204501</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H559" s="0">
@@ -15789,233 +15836,233 @@
       </x:c>
     </x:row>
     <x:row r="560" spans="1:8">
       <x:c r="A560" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H560" s="0">
-        <x:v>-3451</x:v>
+        <x:v>-3697</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H561" s="0">
-        <x:v>234089</x:v>
+        <x:v>232414</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>4266</x:v>
+        <x:v>4227</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H563" s="0">
-        <x:v>3032</x:v>
+        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H564" s="0">
-        <x:v>1037</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:8">
       <x:c r="A565" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H565" s="0">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:8">
       <x:c r="A566" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H566" s="0">
-        <x:v>363378</x:v>
+        <x:v>355646</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:8">
       <x:c r="A567" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H567" s="0">
-        <x:v>190590</x:v>
+        <x:v>179715</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:8">
       <x:c r="A568" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H568" s="0">
@@ -16049,77 +16096,77 @@
       </x:c>
     </x:row>
     <x:row r="570" spans="1:8">
       <x:c r="A570" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H570" s="0">
-        <x:v>16754</x:v>
+        <x:v>18467</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:8">
       <x:c r="A571" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H571" s="0">
-        <x:v>12854</x:v>
+        <x:v>14168</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:8">
       <x:c r="A572" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H572" s="0">
@@ -16127,519 +16174,519 @@
       </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H573" s="0">
-        <x:v>120028</x:v>
+        <x:v>118880</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H574" s="0">
-        <x:v>21289</x:v>
+        <x:v>23867</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:8">
       <x:c r="A575" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H575" s="0">
-        <x:v>-2426</x:v>
+        <x:v>-2660</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:8">
       <x:c r="A576" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H576" s="0">
-        <x:v>365218</x:v>
+        <x:v>357212</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H577" s="0">
-        <x:v>-133977</x:v>
+        <x:v>-126625</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H578" s="0">
-        <x:v>231241</x:v>
+        <x:v>230587</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H579" s="0">
-        <x:v>33269</x:v>
+        <x:v>33271</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>-2624</x:v>
+        <x:v>-2874</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>261886</x:v>
+        <x:v>260984</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H582" s="0">
-        <x:v>5660</x:v>
+        <x:v>5716</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H583" s="0">
-        <x:v>4363</x:v>
+        <x:v>4307</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H584" s="0">
-        <x:v>1092</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H585" s="0">
-        <x:v>204</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H586" s="0">
-        <x:v>392810</x:v>
+        <x:v>387994</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H587" s="0">
-        <x:v>210782</x:v>
+        <x:v>198934</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H588" s="0">
-        <x:v>11047</x:v>
+        <x:v>11961</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H589" s="0">
-        <x:v>-252</x:v>
+        <x:v>-263</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H590" s="0">
-        <x:v>19400</x:v>
+        <x:v>20503</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H591" s="0">
-        <x:v>14883</x:v>
+        <x:v>15730</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:8">
       <x:c r="A592" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H592" s="0">
@@ -16647,268 +16694,788 @@
       </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H593" s="0">
-        <x:v>129212</x:v>
+        <x:v>129897</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:8">
       <x:c r="A594" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H594" s="0">
-        <x:v>22621</x:v>
+        <x:v>26962</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:8">
       <x:c r="A595" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H595" s="0">
-        <x:v>-2804</x:v>
+        <x:v>-2571</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:8">
       <x:c r="A596" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H596" s="0">
-        <x:v>395666</x:v>
+        <x:v>391140</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:8">
       <x:c r="A597" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H597" s="0">
-        <x:v>-140608</x:v>
+        <x:v>-134183</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H598" s="0">
-        <x:v>255058</x:v>
+        <x:v>256957</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:8">
       <x:c r="A599" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H599" s="0">
-        <x:v>35649</x:v>
+        <x:v>35752</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H600" s="0">
-        <x:v>-2828</x:v>
+        <x:v>-3274</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H601" s="0">
-        <x:v>287878</x:v>
+        <x:v>289435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="602" spans="1:8">
+      <x:c r="A602" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G602" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H602" s="0">
+        <x:v>7172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="603" spans="1:8">
+      <x:c r="A603" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B603" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E603" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G603" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H603" s="0">
+        <x:v>5598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="604" spans="1:8">
+      <x:c r="A604" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B604" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E604" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G604" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H604" s="0">
+        <x:v>1347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="605" spans="1:8">
+      <x:c r="A605" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B605" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G605" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H605" s="0">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="606" spans="1:8">
+      <x:c r="A606" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B606" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G606" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H606" s="0">
+        <x:v>437625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="607" spans="1:8">
+      <x:c r="A607" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B607" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G607" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H607" s="0">
+        <x:v>240276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="608" spans="1:8">
+      <x:c r="A608" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B608" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G608" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H608" s="0">
+        <x:v>12620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="609" spans="1:8">
+      <x:c r="A609" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B609" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G609" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H609" s="0">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="610" spans="1:8">
+      <x:c r="A610" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B610" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G610" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H610" s="0">
+        <x:v>20921</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="611" spans="1:8">
+      <x:c r="A611" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G611" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H611" s="0">
+        <x:v>16051</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="612" spans="1:8">
+      <x:c r="A612" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B612" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G612" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H612" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="613" spans="1:8">
+      <x:c r="A613" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B613" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H613" s="0">
+        <x:v>138563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:8">
+      <x:c r="A614" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H614" s="0">
+        <x:v>25021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:8">
+      <x:c r="A615" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H615" s="0">
+        <x:v>-2304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:8">
+      <x:c r="A616" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H616" s="0">
+        <x:v>442494</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:8">
+      <x:c r="A617" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H617" s="0">
+        <x:v>-173001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:8">
+      <x:c r="A618" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H618" s="0">
+        <x:v>269493</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:8">
+      <x:c r="A619" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H619" s="0">
+        <x:v>37603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:8">
+      <x:c r="A620" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H620" s="0">
+        <x:v>-3321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:8">
+      <x:c r="A621" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H621" s="0">
+        <x:v>303775</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
-    <x:tablePart r:id="rId13"/>
+    <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
@@ -16945,115 +17512,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA003C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02987V04164">
       <x:sharedItems count="20">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="10"/>
         <x:s v="11"/>
         <x:s v="12"/>
         <x:s v="13"/>
         <x:s v="14"/>
         <x:s v="15"/>
         <x:s v="16"/>
         <x:s v="17"/>
         <x:s v="18"/>
         <x:s v="19"/>
         <x:s v="20"/>
         <x:s v="21"/>
         <x:s v="22"/>
       </x:sharedItems>
@@ -17066,51 +17635,51 @@
         <x:s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
         <x:s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
         <x:s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
         <x:s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
         <x:s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
         <x:s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
         <x:s v="Rent of dwellings (imputed)"/>
         <x:s v="8. Rent element in land annuities"/>
         <x:s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
         <x:s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
         <x:s v="12. Statistical discrepancy"/>
         <x:s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
         <x:s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
         <x:s v="15. Net national product at factor cost"/>
         <x:s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
         <x:s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
         <x:s v="18. Net national income at market prices - ESA code (B.5*n)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-165125" maxValue="395666" count="567">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-173001" maxValue="442494" count="586">
         <x:n v="2996"/>
         <x:n v="2542"/>
         <x:n v="368"/>
         <x:n v="86"/>
         <x:n v="39916"/>
         <x:n v="12148"/>
         <x:n v="3409"/>
         <x:n v="-455"/>
         <x:n v="1299"/>
         <x:n v="1156"/>
         <x:n v="3"/>
         <x:n v="19743"/>
         <x:n v="3769"/>
         <x:n v="-309"/>
         <x:n v="42603"/>
         <x:n v="-5948"/>
         <x:n v="36655"/>
         <x:n v="7643"/>
         <x:n v="-548"/>
         <x:n v="43750"/>
         <x:n v="3006"/>
         <x:n v="2580"/>
         <x:n v="346"/>
         <x:n v="80"/>
         <x:n v="43617"/>
@@ -17252,432 +17821,451 @@
         <x:n v="8155"/>
         <x:n v="531"/>
         <x:n v="4796"/>
         <x:n v="4150"/>
         <x:n v="46043"/>
         <x:n v="8113"/>
         <x:n v="2060"/>
         <x:n v="113410"/>
         <x:n v="-21770"/>
         <x:n v="91640"/>
         <x:n v="17662"/>
         <x:n v="-1490"/>
         <x:n v="107812"/>
         <x:n v="2807"/>
         <x:n v="2277"/>
         <x:n v="432"/>
         <x:n v="97"/>
         <x:n v="114765"/>
         <x:n v="43046"/>
         <x:n v="9058"/>
         <x:n v="-381"/>
         <x:n v="4176"/>
         <x:n v="3587"/>
         <x:n v="49965"/>
         <x:n v="8899"/>
-        <x:n v="2364"/>
-        <x:n v="119936"/>
+        <x:n v="2483"/>
+        <x:n v="120055"/>
         <x:n v="-22991"/>
-        <x:n v="96945"/>
+        <x:n v="97064"/>
         <x:n v="19695"/>
-        <x:n v="-1540"/>
-        <x:n v="115100"/>
+        <x:n v="-1778"/>
+        <x:n v="114981"/>
         <x:n v="3192"/>
         <x:n v="2657"/>
         <x:n v="436"/>
         <x:n v="99"/>
         <x:n v="124202"/>
         <x:n v="45213"/>
         <x:n v="10282"/>
         <x:n v="-512"/>
         <x:n v="3593"/>
         <x:n v="3063"/>
         <x:n v="55650"/>
         <x:n v="9974"/>
-        <x:n v="1501"/>
-        <x:n v="128895"/>
+        <x:n v="1616"/>
+        <x:n v="129011"/>
         <x:n v="-24819"/>
-        <x:n v="104076"/>
+        <x:n v="104191"/>
         <x:n v="22335"/>
-        <x:n v="-1726"/>
-        <x:n v="124685"/>
+        <x:n v="-1957"/>
+        <x:n v="124569"/>
         <x:n v="2861"/>
         <x:n v="2263"/>
         <x:n v="487"/>
         <x:n v="111"/>
         <x:n v="133495"/>
         <x:n v="46738"/>
         <x:n v="11229"/>
         <x:n v="-175"/>
         <x:n v="3445"/>
         <x:n v="2916"/>
         <x:n v="11"/>
         <x:n v="60927"/>
         <x:n v="11320"/>
-        <x:n v="-24"/>
-        <x:n v="136332"/>
+        <x:n v="104"/>
+        <x:n v="136460"/>
         <x:n v="-24276"/>
-        <x:n v="112056"/>
+        <x:n v="112184"/>
         <x:n v="25081"/>
-        <x:n v="-1677"/>
-        <x:n v="135459"/>
+        <x:n v="-1934"/>
+        <x:n v="135330"/>
         <x:n v="3172"/>
         <x:n v="2564"/>
         <x:n v="492"/>
         <x:n v="116"/>
         <x:n v="144815"/>
         <x:n v="48676"/>
         <x:n v="11935"/>
         <x:n v="-633"/>
         <x:n v="5662"/>
         <x:n v="4719"/>
         <x:n v="0"/>
         <x:n v="66713"/>
         <x:n v="12461"/>
-        <x:n v="-863"/>
-        <x:n v="147124"/>
+        <x:n v="-736"/>
+        <x:n v="147251"/>
         <x:n v="-28149"/>
-        <x:n v="118974"/>
+        <x:n v="119101"/>
         <x:n v="25854"/>
-        <x:n v="-1798"/>
-        <x:n v="143031"/>
+        <x:n v="-2052"/>
+        <x:n v="142904"/>
         <x:n v="2739"/>
         <x:n v="2164"/>
         <x:n v="463"/>
         <x:n v="138862"/>
         <x:n v="38382"/>
         <x:n v="11075"/>
         <x:n v="-179"/>
         <x:n v="8337"/>
         <x:n v="6842"/>
         <x:n v="68975"/>
         <x:n v="12271"/>
-        <x:n v="615"/>
-        <x:n v="142216"/>
+        <x:n v="743"/>
+        <x:n v="142344"/>
         <x:n v="-26717"/>
-        <x:n v="115499"/>
+        <x:n v="115627"/>
         <x:n v="22557"/>
-        <x:n v="-1922"/>
-        <x:n v="136134"/>
+        <x:n v="-2178"/>
+        <x:n v="136006"/>
         <x:n v="2051"/>
         <x:n v="1473"/>
         <x:n v="468"/>
         <x:n v="110"/>
         <x:n v="126232"/>
         <x:n v="36367"/>
         <x:n v="9365"/>
         <x:n v="1086"/>
         <x:n v="5595"/>
         <x:n v="4520"/>
         <x:n v="62372"/>
         <x:n v="11446"/>
-        <x:n v="1934"/>
-        <x:n v="130218"/>
+        <x:n v="2046"/>
+        <x:n v="130329"/>
         <x:n v="-29413"/>
-        <x:n v="100804"/>
+        <x:n v="100916"/>
         <x:n v="18369"/>
-        <x:n v="-1889"/>
-        <x:n v="117284"/>
+        <x:n v="-2113"/>
+        <x:n v="117172"/>
         <x:n v="2565"/>
         <x:n v="1951"/>
         <x:n v="506"/>
         <x:n v="108"/>
         <x:n v="125871"/>
         <x:n v="42027"/>
         <x:n v="8431"/>
         <x:n v="-310"/>
         <x:n v="6692"/>
         <x:n v="5321"/>
         <x:n v="58825"/>
         <x:n v="10206"/>
-        <x:n v="-267"/>
-        <x:n v="128169"/>
+        <x:n v="-162"/>
+        <x:n v="128274"/>
         <x:n v="-27951"/>
-        <x:n v="100219"/>
+        <x:n v="100323"/>
         <x:n v="18076"/>
-        <x:n v="-1828"/>
-        <x:n v="116467"/>
+        <x:n v="-2037"/>
+        <x:n v="116363"/>
         <x:n v="3106"/>
         <x:n v="2491"/>
         <x:n v="517"/>
         <x:n v="98"/>
         <x:n v="131329"/>
         <x:n v="45988"/>
         <x:n v="7753"/>
         <x:n v="-101"/>
         <x:n v="6869"/>
         <x:n v="5373"/>
         <x:n v="60251"/>
         <x:n v="10567"/>
-        <x:n v="-16"/>
-        <x:n v="134419"/>
+        <x:n v="101"/>
+        <x:n v="134536"/>
         <x:n v="-33390"/>
-        <x:n v="101029"/>
+        <x:n v="101146"/>
         <x:n v="17794"/>
-        <x:n v="-1725"/>
-        <x:n v="117098"/>
+        <x:n v="-1958"/>
+        <x:n v="116982"/>
         <x:n v="2893"/>
         <x:n v="518"/>
         <x:n v="133034"/>
         <x:n v="46868"/>
         <x:n v="7038"/>
         <x:n v="199"/>
         <x:n v="7359"/>
         <x:n v="5757"/>
         <x:n v="60453"/>
         <x:n v="11115"/>
-        <x:n v="-52"/>
-        <x:n v="135875"/>
+        <x:n v="52"/>
+        <x:n v="135979"/>
         <x:n v="-34971"/>
-        <x:n v="100904"/>
+        <x:n v="101008"/>
         <x:n v="18363"/>
-        <x:n v="-1920"/>
-        <x:n v="117347"/>
+        <x:n v="-2126"/>
+        <x:n v="117244"/>
         <x:n v="2925"/>
         <x:n v="2294"/>
         <x:n v="530"/>
-        <x:n v="101"/>
-[...1 lines deleted...]
-        <x:n v="49685"/>
+        <x:n v="137591"/>
+        <x:n v="49721"/>
         <x:n v="7208"/>
         <x:n v="563"/>
-        <x:n v="7528"/>
-        <x:n v="5889"/>
+        <x:n v="7492"/>
+        <x:n v="5860"/>
         <x:n v="61470"/>
         <x:n v="11137"/>
-        <x:n v="-2104"/>
-        <x:n v="138413"/>
+        <x:n v="138403"/>
         <x:n v="-30022"/>
-        <x:n v="108390"/>
+        <x:n v="108380"/>
         <x:n v="19311"/>
-        <x:n v="-1925"/>
-        <x:n v="125777"/>
+        <x:n v="125565"/>
         <x:n v="3195"/>
         <x:n v="549"/>
         <x:n v="109"/>
-        <x:n v="150242"/>
-        <x:n v="58444"/>
+        <x:n v="150233"/>
+        <x:n v="58454"/>
         <x:n v="7347"/>
         <x:n v="680"/>
-        <x:n v="8246"/>
-        <x:n v="6451"/>
+        <x:n v="8228"/>
+        <x:n v="6437"/>
         <x:n v="63976"/>
         <x:n v="11549"/>
-        <x:n v="-3119"/>
-        <x:n v="150317"/>
+        <x:n v="-3123"/>
+        <x:n v="150306"/>
         <x:n v="-32308"/>
-        <x:n v="118009"/>
+        <x:n v="117997"/>
         <x:n v="21260"/>
-        <x:n v="-1853"/>
-        <x:n v="137416"/>
+        <x:n v="-2048"/>
+        <x:n v="137210"/>
         <x:n v="3273"/>
         <x:n v="2604"/>
         <x:n v="553"/>
         <x:n v="117"/>
-        <x:n v="189954"/>
-        <x:n v="93480"/>
+        <x:n v="189948"/>
+        <x:n v="93369"/>
+        <x:n v="7528"/>
         <x:n v="-538"/>
-        <x:n v="9180"/>
-        <x:n v="7181"/>
+        <x:n v="9286"/>
+        <x:n v="7264"/>
         <x:n v="67428"/>
         <x:n v="12874"/>
-        <x:n v="-1140"/>
-        <x:n v="192087"/>
+        <x:n v="-1092"/>
+        <x:n v="192130"/>
         <x:n v="-61992"/>
-        <x:n v="130095"/>
+        <x:n v="130138"/>
         <x:n v="22487"/>
-        <x:n v="-1788"/>
-        <x:n v="150794"/>
+        <x:n v="-1994"/>
+        <x:n v="150631"/>
         <x:n v="3294"/>
         <x:n v="2597"/>
         <x:n v="576"/>
         <x:n v="120"/>
-        <x:n v="183627"/>
-        <x:n v="79642"/>
+        <x:n v="183625"/>
+        <x:n v="79400"/>
         <x:n v="7932"/>
         <x:n v="620"/>
-        <x:n v="9759"/>
-        <x:n v="7535"/>
+        <x:n v="10000"/>
+        <x:n v="7720"/>
         <x:n v="71948"/>
         <x:n v="13725"/>
-        <x:n v="-1082"/>
-        <x:n v="185838"/>
+        <x:n v="-1003"/>
+        <x:n v="185916"/>
         <x:n v="-52170"/>
-        <x:n v="133668"/>
+        <x:n v="133746"/>
         <x:n v="23471"/>
-        <x:n v="-1768"/>
-        <x:n v="155371"/>
+        <x:n v="-1974"/>
+        <x:n v="155242"/>
         <x:n v="4161"/>
         <x:n v="3433"/>
         <x:n v="599"/>
         <x:n v="129"/>
-        <x:n v="203421"/>
-        <x:n v="92004"/>
+        <x:n v="203411"/>
+        <x:n v="91606"/>
         <x:n v="8454"/>
         <x:n v="733"/>
-        <x:n v="8158"/>
+        <x:n v="10956"/>
+        <x:n v="8459"/>
         <x:n v="76924"/>
         <x:n v="14737"/>
-        <x:n v="884"/>
-        <x:n v="208466"/>
+        <x:n v="957"/>
+        <x:n v="208529"/>
         <x:n v="-67540"/>
-        <x:n v="140926"/>
+        <x:n v="140989"/>
         <x:n v="24649"/>
-        <x:n v="-1814"/>
-[...1 lines deleted...]
-        <x:n v="3541"/>
+        <x:n v="-2020"/>
+        <x:n v="163618"/>
+        <x:n v="3540"/>
         <x:n v="2789"/>
         <x:n v="614"/>
         <x:n v="137"/>
-        <x:n v="225306"/>
-        <x:n v="107387"/>
+        <x:n v="224418"/>
+        <x:n v="106039"/>
         <x:n v="8770"/>
         <x:n v="-42"/>
-        <x:n v="11651"/>
-        <x:n v="8995"/>
+        <x:n v="12110"/>
+        <x:n v="9350"/>
         <x:n v="82411"/>
         <x:n v="15130"/>
-        <x:n v="-1354"/>
-        <x:n v="227493"/>
+        <x:n v="-1298"/>
+        <x:n v="226659"/>
         <x:n v="-82000"/>
-        <x:n v="145493"/>
+        <x:n v="144660"/>
         <x:n v="25717"/>
-        <x:n v="-1959"/>
-[...2 lines deleted...]
-        <x:n v="2890"/>
+        <x:n v="-2188"/>
+        <x:n v="168189"/>
+        <x:n v="3806"/>
+        <x:n v="2889"/>
         <x:n v="764"/>
         <x:n v="153"/>
-        <x:n v="246046"/>
-        <x:n v="117854"/>
+        <x:n v="244925"/>
+        <x:n v="116146"/>
         <x:n v="9312"/>
         <x:n v="353"/>
-        <x:n v="13181"/>
-        <x:n v="10177"/>
+        <x:n v="13768"/>
+        <x:n v="10630"/>
         <x:n v="88845"/>
         <x:n v="16501"/>
-        <x:n v="-2463"/>
-        <x:n v="247391"/>
+        <x:n v="-2327"/>
+        <x:n v="246404"/>
         <x:n v="-90450"/>
-        <x:n v="156941"/>
+        <x:n v="155954"/>
         <x:n v="27535"/>
-        <x:n v="-2036"/>
-[...2 lines deleted...]
-        <x:n v="3211"/>
+        <x:n v="-2284"/>
+        <x:n v="181204"/>
+        <x:n v="4317"/>
+        <x:n v="3293"/>
         <x:n v="865"/>
         <x:n v="159"/>
-        <x:n v="251625"/>
-        <x:n v="122794"/>
+        <x:n v="246595"/>
+        <x:n v="117552"/>
         <x:n v="8222"/>
         <x:n v="1907"/>
-        <x:n v="13623"/>
-        <x:n v="10518"/>
+        <x:n v="13835"/>
+        <x:n v="10681"/>
         <x:n v="88873"/>
         <x:n v="16206"/>
-        <x:n v="3245"/>
-        <x:n v="259104"/>
+        <x:n v="4204"/>
+        <x:n v="255117"/>
         <x:n v="-103801"/>
-        <x:n v="155304"/>
+        <x:n v="151316"/>
         <x:n v="23743"/>
-        <x:n v="-6515"/>
-[...6 lines deleted...]
-        <x:n v="173634"/>
+        <x:n v="-6762"/>
+        <x:n v="168296"/>
+        <x:n v="4874"/>
+        <x:n v="3764"/>
+        <x:n v="943"/>
+        <x:n v="166"/>
+        <x:n v="305603"/>
+        <x:n v="168034"/>
         <x:n v="9013"/>
         <x:n v="-3975"/>
-        <x:n v="14490"/>
-[...4 lines deleted...]
-        <x:n v="315146"/>
+        <x:n v="14142"/>
+        <x:n v="10918"/>
+        <x:n v="98873"/>
+        <x:n v="19515"/>
+        <x:n v="787"/>
+        <x:n v="311265"/>
         <x:n v="-128946"/>
-        <x:n v="186200"/>
+        <x:n v="182319"/>
         <x:n v="29445"/>
-        <x:n v="-7381"/>
-[...5 lines deleted...]
-        <x:n v="217939"/>
+        <x:n v="-7627"/>
+        <x:n v="204136"/>
+        <x:n v="6135"/>
+        <x:n v="4943"/>
+        <x:n v="1016"/>
+        <x:n v="176"/>
+        <x:n v="367183"/>
+        <x:n v="213188"/>
         <x:n v="10607"/>
-        <x:n v="-4286"/>
-[...5 lines deleted...]
-        <x:n v="371054"/>
+        <x:n v="-4288"/>
+        <x:n v="15607"/>
+        <x:n v="11974"/>
+        <x:n v="110256"/>
+        <x:n v="21813"/>
+        <x:n v="-3692"/>
+        <x:n v="369626"/>
         <x:n v="-165125"/>
-        <x:n v="205930"/>
+        <x:n v="204501"/>
         <x:n v="31611"/>
-        <x:n v="-3451"/>
-[...6 lines deleted...]
-        <x:n v="190590"/>
+        <x:n v="-3697"/>
+        <x:n v="232414"/>
+        <x:n v="4227"/>
+        <x:n v="2975"/>
+        <x:n v="1057"/>
+        <x:n v="195"/>
+        <x:n v="355646"/>
+        <x:n v="179715"/>
         <x:n v="11174"/>
         <x:n v="3542"/>
-        <x:n v="16754"/>
-[...28 lines deleted...]
-        <x:n v="287878"/>
+        <x:n v="18467"/>
+        <x:n v="14168"/>
+        <x:n v="118880"/>
+        <x:n v="23867"/>
+        <x:n v="-2660"/>
+        <x:n v="357212"/>
+        <x:n v="-126625"/>
+        <x:n v="230587"/>
+        <x:n v="33271"/>
+        <x:n v="-2874"/>
+        <x:n v="260984"/>
+        <x:n v="5716"/>
+        <x:n v="4307"/>
+        <x:n v="1178"/>
+        <x:n v="231"/>
+        <x:n v="387994"/>
+        <x:n v="198934"/>
+        <x:n v="11961"/>
+        <x:n v="-263"/>
+        <x:n v="20503"/>
+        <x:n v="15730"/>
+        <x:n v="129897"/>
+        <x:n v="26962"/>
+        <x:n v="-2571"/>
+        <x:n v="391140"/>
+        <x:n v="-134183"/>
+        <x:n v="256957"/>
+        <x:n v="35752"/>
+        <x:n v="-3274"/>
+        <x:n v="289435"/>
+        <x:n v="7172"/>
+        <x:n v="5598"/>
+        <x:n v="1347"/>
+        <x:n v="228"/>
+        <x:n v="437625"/>
+        <x:n v="240276"/>
+        <x:n v="12620"/>
+        <x:n v="223"/>
+        <x:n v="20921"/>
+        <x:n v="16051"/>
+        <x:n v="138563"/>
+        <x:n v="25021"/>
+        <x:n v="-2304"/>
+        <x:n v="442494"/>
+        <x:n v="-173001"/>
+        <x:n v="269493"/>
+        <x:n v="37603"/>
+        <x:n v="-3321"/>
+        <x:n v="303775"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2996"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
@@ -19580,111 +20168,111 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="49965"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="8899"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="2364"/>
+    <n v="2483"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="119936"/>
+    <n v="120055"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-22991"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="96945"/>
+    <n v="97064"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="19695"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1540"/>
+    <n v="-1778"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="115100"/>
+    <n v="114981"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3192"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2657"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
@@ -19780,111 +20368,111 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="55650"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="9974"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1501"/>
+    <n v="1616"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="128895"/>
+    <n v="129011"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24819"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="104076"/>
+    <n v="104191"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="22335"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1726"/>
+    <n v="-1957"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="124685"/>
+    <n v="124569"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2861"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2263"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
@@ -19980,111 +20568,111 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="60927"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="11320"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-24"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="136332"/>
+    <n v="136460"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24276"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="112056"/>
+    <n v="112184"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="25081"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1677"/>
+    <n v="-1934"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="135459"/>
+    <n v="135330"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3172"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2564"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
@@ -20180,111 +20768,111 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="66713"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="12461"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-863"/>
+    <n v="-736"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="147124"/>
+    <n v="147251"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-28149"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="118974"/>
+    <n v="119101"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="25854"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1798"/>
+    <n v="-2052"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="143031"/>
+    <n v="142904"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2739"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2164"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
@@ -20380,111 +20968,111 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="68975"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="12271"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="615"/>
+    <n v="743"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="142216"/>
+    <n v="142344"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-26717"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="115499"/>
+    <n v="115627"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="22557"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1922"/>
+    <n v="-2178"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="136134"/>
+    <n v="136006"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2051"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="1473"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
@@ -20580,111 +21168,111 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="62372"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="11446"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="1934"/>
+    <n v="2046"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="130218"/>
+    <n v="130329"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-29413"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="100804"/>
+    <n v="100916"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="18369"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1889"/>
+    <n v="-2113"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117284"/>
+    <n v="117172"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2565"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="1951"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
@@ -20780,111 +21368,111 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="58825"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="10206"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-267"/>
+    <n v="-162"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="128169"/>
+    <n v="128274"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-27951"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="100219"/>
+    <n v="100323"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="18076"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1828"/>
+    <n v="-2037"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="116467"/>
+    <n v="116363"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3106"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2491"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
@@ -20980,111 +21568,111 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="60251"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="10567"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-16"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="134419"/>
+    <n v="134536"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-33390"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="101029"/>
+    <n v="101146"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="17794"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1725"/>
+    <n v="-1958"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117098"/>
+    <n v="116982"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2893"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2277"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
@@ -21180,2489 +21768,2689 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="60453"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="11115"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-52"/>
+    <n v="52"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="135875"/>
+    <n v="135979"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-34971"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="100904"/>
+    <n v="101008"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="18363"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1920"/>
+    <n v="-2126"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="117347"/>
+    <n v="117244"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="2925"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2294"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="530"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="101"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="137592"/>
+    <n v="137591"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="49685"/>
+    <n v="49721"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="7208"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="563"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="7528"/>
+    <n v="7492"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="5889"/>
+    <n v="5860"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="61470"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="11137"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2104"/>
+    <n v="-2113"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="138413"/>
+    <n v="138403"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-30022"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="108390"/>
+    <n v="108380"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="19311"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1925"/>
+    <n v="-2126"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="125777"/>
+    <n v="125565"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3195"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2537"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="549"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="109"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="150242"/>
+    <n v="150233"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="58444"/>
+    <n v="58454"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="7347"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="680"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="8246"/>
+    <n v="8228"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="6451"/>
+    <n v="6437"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="63976"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="11549"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-3119"/>
+    <n v="-3123"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="150317"/>
+    <n v="150306"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-32308"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="118009"/>
+    <n v="117997"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="21260"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1853"/>
+    <n v="-2048"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="137416"/>
+    <n v="137210"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3273"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2604"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="553"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="117"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="189954"/>
+    <n v="189948"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="93480"/>
+    <n v="93369"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="7528"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="-538"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="9180"/>
+    <n v="9286"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="7181"/>
+    <n v="7264"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="67428"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="12874"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1140"/>
+    <n v="-1092"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="192087"/>
+    <n v="192130"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-61992"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="130095"/>
+    <n v="130138"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="22487"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1788"/>
+    <n v="-1994"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="150794"/>
+    <n v="150631"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="3294"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2597"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="576"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="120"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="183627"/>
+    <n v="183625"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="79642"/>
+    <n v="79400"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="7932"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="620"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="9759"/>
+    <n v="10000"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="7535"/>
+    <n v="7720"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="1"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="71948"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="13725"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1082"/>
+    <n v="-1003"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="185838"/>
+    <n v="185916"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-52170"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="133668"/>
+    <n v="133746"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="23471"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1768"/>
+    <n v="-1974"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="155371"/>
+    <n v="155242"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
     <n v="4161"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="3433"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="599"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="129"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="203421"/>
+    <n v="203411"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="92004"/>
+    <n v="91606"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="8454"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="733"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="10567"/>
+    <n v="10956"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="8158"/>
+    <n v="8459"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="76924"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="14737"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="884"/>
+    <n v="957"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="208466"/>
+    <n v="208529"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-67540"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="140926"/>
+    <n v="140989"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="24649"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1814"/>
+    <n v="-2020"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="163761"/>
+    <n v="163618"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="3541"/>
+    <n v="3540"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="2789"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="614"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="137"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="225306"/>
+    <n v="224418"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="107387"/>
+    <n v="106039"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="8770"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="-42"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="11651"/>
+    <n v="12110"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="8995"/>
+    <n v="9350"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="82411"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="15130"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-1354"/>
+    <n v="-1298"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="227493"/>
+    <n v="226659"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-82000"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="145493"/>
+    <n v="144660"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="25717"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-1959"/>
+    <n v="-2188"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="169251"/>
+    <n v="168189"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="3808"/>
+    <n v="3806"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="2890"/>
+    <n v="2889"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="764"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="153"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="246046"/>
+    <n v="244925"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="117854"/>
+    <n v="116146"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="9312"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="353"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="13181"/>
+    <n v="13768"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="10177"/>
+    <n v="10630"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="88845"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="16501"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2463"/>
+    <n v="-2327"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="247391"/>
+    <n v="246404"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-90450"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="156941"/>
+    <n v="155954"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="27535"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-2036"/>
+    <n v="-2284"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="182439"/>
+    <n v="181204"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="4234"/>
+    <n v="4317"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="3211"/>
+    <n v="3293"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
     <n v="865"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="159"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="251625"/>
+    <n v="246595"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="122794"/>
+    <n v="117552"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="8222"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="1907"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="13623"/>
+    <n v="13835"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="10518"/>
+    <n v="10681"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
     <n v="88873"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
     <n v="16206"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="3245"/>
+    <n v="4204"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="259104"/>
+    <n v="255117"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-103801"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="155304"/>
+    <n v="151316"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="23743"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-6515"/>
+    <n v="-6762"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="172531"/>
+    <n v="168296"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="4901"/>
+    <n v="4874"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="3797"/>
+    <n v="3764"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
-    <n v="930"/>
+    <n v="943"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="173"/>
+    <n v="166"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="309332"/>
+    <n v="305603"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="173634"/>
+    <n v="168034"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="9013"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="-3975"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="14490"/>
+    <n v="14142"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="11187"/>
+    <n v="10918"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
-    <n v="97846"/>
+    <n v="98873"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="18323"/>
+    <n v="19515"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="914"/>
+    <n v="787"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="315146"/>
+    <n v="311265"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-128946"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="186200"/>
+    <n v="182319"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="29445"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-7381"/>
+    <n v="-7627"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="208265"/>
+    <n v="204136"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="6114"/>
+    <n v="6135"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="4945"/>
+    <n v="4943"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
-    <n v="997"/>
+    <n v="1016"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="173"/>
+    <n v="176"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="367891"/>
+    <n v="367183"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="217939"/>
+    <n v="213188"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="10607"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="-4286"/>
+    <n v="-4288"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="16210"/>
+    <n v="15607"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="12436"/>
+    <n v="11974"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
-    <n v="107553"/>
+    <n v="110256"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="19867"/>
+    <n v="21813"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2951"/>
+    <n v="-3692"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="371054"/>
+    <n v="369626"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-165125"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="205930"/>
+    <n v="204501"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="31611"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-3451"/>
+    <n v="-3697"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="234089"/>
+    <n v="232414"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="4266"/>
+    <n v="4227"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="3032"/>
+    <n v="2975"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
-    <n v="1037"/>
+    <n v="1057"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="197"/>
+    <n v="195"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="363378"/>
+    <n v="355646"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="190590"/>
+    <n v="179715"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
     <n v="11174"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
     <n v="3542"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="16754"/>
+    <n v="18467"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="12854"/>
+    <n v="14168"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
-    <n v="120028"/>
+    <n v="118880"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="21289"/>
+    <n v="23867"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2426"/>
+    <n v="-2660"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="365218"/>
+    <n v="357212"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-133977"/>
+    <n v="-126625"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="231241"/>
+    <n v="230587"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
-    <n v="33269"/>
+    <n v="33271"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-2624"/>
+    <n v="-2874"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="261886"/>
+    <n v="260984"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="5660"/>
+    <n v="5716"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="4363"/>
+    <n v="4307"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
     <s v="Euro Million"/>
-    <n v="1092"/>
+    <n v="1178"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="204"/>
+    <n v="231"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="392810"/>
+    <n v="387994"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="210782"/>
+    <n v="198934"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
     <s v="Euro Million"/>
-    <n v="11047"/>
+    <n v="11961"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="-252"/>
+    <n v="-263"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
     <s v="Euro Million"/>
-    <n v="19400"/>
+    <n v="20503"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Rent of dwellings (imputed)"/>
     <s v="Euro Million"/>
-    <n v="14883"/>
+    <n v="15730"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="8. Rent element in land annuities"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
     <s v="Euro Million"/>
-    <n v="129212"/>
+    <n v="129897"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
     <s v="Euro Million"/>
-    <n v="22621"/>
+    <n v="26962"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="12. Statistical discrepancy"/>
     <s v="Euro Million"/>
-    <n v="-2804"/>
+    <n v="-2571"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
     <s v="Euro Million"/>
-    <n v="395666"/>
+    <n v="391140"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="18"/>
     <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-140608"/>
+    <n v="-134183"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="19"/>
     <s v="15. Net national product at factor cost"/>
     <s v="Euro Million"/>
-    <n v="255058"/>
+    <n v="256957"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
-    <n v="35649"/>
+    <n v="35752"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
-    <n v="-2828"/>
+    <n v="-3274"/>
   </r>
   <r>
     <s v="NA003C01"/>
     <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
     <s v="Euro Million"/>
-    <n v="287878"/>
+    <n v="289435"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="Value added from agriculture, forestry and fishing - ESA code (B.1n-D.29+D.39)"/>
+    <s v="Euro Million"/>
+    <n v="7172"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="1. Agriculture, forestry and fishing - Income from self-employment and other trading income - ESA code (B.3n)"/>
+    <s v="Euro Million"/>
+    <n v="5598"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="2. Agriculture, forestry and fishing - Wages and salaries- ESA code (D.11+D.12)"/>
+    <s v="Euro Million"/>
+    <n v="1347"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="3. Agriculture, forestry and fishing - Employers' contribution to social insurance - ESA code (D.12)"/>
+    <s v="Euro Million"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="Non-agricultural value added - ESA code (B.1n-D.29+D.39)"/>
+    <s v="Euro Million"/>
+    <n v="437625"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="4. Non-agricultural - Domestic trading profits of companies (including corporate bodies) before tax - ESA code (B.2n)"/>
+    <s v="Euro Million"/>
+    <n v="240276"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="5. Non-agricultural - Self employed earnings - ESA code (B.3n)"/>
+    <s v="Euro Million"/>
+    <n v="12620"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="6. Non-agricultural - Adjustment for stock appreciation - ESA code (B.2n)"/>
+    <s v="Euro Million"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="11"/>
+    <s v="7. Rent of dwellings (actual and imputed) - ESA code (B.2n)"/>
+    <s v="Euro Million"/>
+    <n v="20921"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="12"/>
+    <s v="Rent of dwellings (imputed)"/>
+    <s v="Euro Million"/>
+    <n v="16051"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="13"/>
+    <s v="8. Rent element in land annuities"/>
+    <s v="Euro Million"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="14"/>
+    <s v="9. Non-agricultural - Wages and salaries - ESA code (D.11)"/>
+    <s v="Euro Million"/>
+    <n v="138563"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="15"/>
+    <s v="10. Non-agricultural - Employers social contribution - ESA code (D.12)"/>
+    <s v="Euro Million"/>
+    <n v="25021"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="16"/>
+    <s v="12. Statistical discrepancy"/>
+    <s v="Euro Million"/>
+    <n v="-2304"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="17"/>
+    <s v="13. Net value added at factor cost - ESA code (B.1n-D.29+D.39)"/>
+    <s v="Euro Million"/>
+    <n v="442494"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="18"/>
+    <s v="14. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
+    <s v="Euro Million"/>
+    <n v="-173001"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="19"/>
+    <s v="15. Net national product at factor cost"/>
+    <s v="Euro Million"/>
+    <n v="269493"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="16. National (i.e. non EU) taxes - ESA code (D.2)"/>
+    <s v="Euro Million"/>
+    <n v="37603"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="21"/>
+    <s v="17. National (i.e. non EU) subsidies - ESA code (D.3)"/>
+    <s v="Euro Million"/>
+    <n v="-3321"/>
+  </r>
+  <r>
+    <s v="NA003C01"/>
+    <s v="Net Value Added at Factor Cost and Net National Income at Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="22"/>
+    <s v="18. Net national income at market prices - ESA code (B.5*n)"/>
+    <s v="Euro Million"/>
+    <n v="303775"/>
   </r>
 </pivotCacheRecords>
 </file>