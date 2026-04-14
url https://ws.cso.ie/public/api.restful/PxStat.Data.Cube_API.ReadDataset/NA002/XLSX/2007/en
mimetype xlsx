--- v2 (2026-02-25)
+++ v3 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391ac06333d64cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1262f79cafb94552aa4468d3e821fc41.psmdcp" Id="Reb01070e9f474be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0c724d10642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94409231f68c4a8984206e6bebbfd705.psmdcp" Id="R231c6f38b2804950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>