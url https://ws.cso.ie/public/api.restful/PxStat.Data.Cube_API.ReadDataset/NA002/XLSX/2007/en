--- v3 (2026-04-14)
+++ v4 (2026-06-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0c724d10642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94409231f68c4a8984206e6bebbfd705.psmdcp" Id="R231c6f38b2804950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be7e95f7d684e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59abd416b9d34638b3c32cd3188837a8.psmdcp" Id="Rd8d46811093e47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>