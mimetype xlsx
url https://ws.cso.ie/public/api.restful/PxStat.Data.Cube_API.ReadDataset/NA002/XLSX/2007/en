--- v4 (2026-06-08)
+++ v5 (2026-07-31)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be7e95f7d684e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59abd416b9d34638b3c32cd3188837a8.psmdcp" Id="Rd8d46811093e47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9317da668eb4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/774355b56dbf4f079bac9c66b090c703.psmdcp" Id="Ra068ca31abf84811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA002</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Gross National Income at Constant Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Constant Price data is chain linked annually and referenced to year 2023.&lt;br&gt;&lt;br&gt;Planned Major Revision reflects change to chain linked annual reference year.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
+    <x:t>Constant Price data is chain linked annually and referenced to year 2024.&lt;br&gt;&lt;br&gt;Planned Major Revision reflects change to chain linked annual reference year.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA002/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Justin Flannery</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -276,50 +276,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -471,157 +474,159 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C03651V04394" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H91" totalsRowShown="0">
-  <x:autoFilter ref="A1:H91"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H94" totalsRowShown="0">
+  <x:autoFilter ref="A1:H94"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03651V04394"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1122,51 +1127,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H91"/>
+  <x:dimension ref="A1:H94"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="60.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1187,2365 +1192,2443 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>108935</x:v>
+        <x:v>112359</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>-26</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>115979</x:v>
+        <x:v>120351</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>117326</x:v>
+        <x:v>121014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>-79</x:v>
+        <x:v>-80</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>124843</x:v>
+        <x:v>129550</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>127799</x:v>
+        <x:v>131816</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>-135</x:v>
+        <x:v>-138</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>135920</x:v>
+        <x:v>141044</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>137171</x:v>
+        <x:v>141483</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>-209</x:v>
+        <x:v>-214</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>145801</x:v>
+        <x:v>151298</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>147827</x:v>
+        <x:v>152474</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>-313</x:v>
+        <x:v>-319</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>157013</x:v>
+        <x:v>162933</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>161048</x:v>
+        <x:v>166110</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>-484</x:v>
+        <x:v>-494</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>170865</x:v>
+        <x:v>177307</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>163750</x:v>
+        <x:v>168898</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>-863</x:v>
+        <x:v>-881</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>173233</x:v>
+        <x:v>179765</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>168089</x:v>
+        <x:v>173373</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>-1576</x:v>
+        <x:v>-1608</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>176934</x:v>
+        <x:v>183605</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>175749</x:v>
+        <x:v>181274</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>-2281</x:v>
+        <x:v>-2328</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>184243</x:v>
+        <x:v>191189</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>187837</x:v>
+        <x:v>193574</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>-2883</x:v>
+        <x:v>-2941</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>196401</x:v>
+        <x:v>203627</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>198407</x:v>
+        <x:v>204486</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>-4051</x:v>
+        <x:v>-4134</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>206256</x:v>
+        <x:v>213863</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>208767</x:v>
+        <x:v>215160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>-5166</x:v>
+        <x:v>-5271</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>215954</x:v>
+        <x:v>223915</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>216250</x:v>
+        <x:v>222890</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>-5660</x:v>
+        <x:v>-5775</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>223340</x:v>
+        <x:v>231591</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>207846</x:v>
+        <x:v>214226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>-6206</x:v>
+        <x:v>-6332</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>213756</x:v>
+        <x:v>221651</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>190609</x:v>
+        <x:v>196460</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>-8085</x:v>
+        <x:v>-8250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H46" s="0">
-        <x:v>193026</x:v>
+        <x:v>200152</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>197153</x:v>
+        <x:v>203220</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>-13100</x:v>
+        <x:v>-13367</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>193455</x:v>
+        <x:v>200608</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>193272</x:v>
+        <x:v>199208</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>-13924</x:v>
+        <x:v>-14209</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>188212</x:v>
+        <x:v>195157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>191681</x:v>
+        <x:v>197581</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>-16326</x:v>
+        <x:v>-16659</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>183453</x:v>
+        <x:v>190233</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>202825</x:v>
+        <x:v>209065</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-17535</x:v>
+        <x:v>-17898</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>193781</x:v>
+        <x:v>200934</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>222372</x:v>
+        <x:v>229246</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>-20448</x:v>
+        <x:v>-20870</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>210881</x:v>
+        <x:v>218698</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>253701</x:v>
+        <x:v>261582</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>-43580</x:v>
+        <x:v>-44478</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>214762</x:v>
+        <x:v>222731</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>267797</x:v>
+        <x:v>276121</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>-51141</x:v>
+        <x:v>-52194</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>220128</x:v>
+        <x:v>228296</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>283089</x:v>
+        <x:v>291873</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>-56258</x:v>
+        <x:v>-57416</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>229887</x:v>
+        <x:v>238400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>295055</x:v>
+        <x:v>304188</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>-61876</x:v>
+        <x:v>-64048</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>235503</x:v>
+        <x:v>243042</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>306881</x:v>
+        <x:v>316399</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>-67803</x:v>
+        <x:v>-70385</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>240674</x:v>
+        <x:v>248059</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>318865</x:v>
+        <x:v>328032</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-83643</x:v>
+        <x:v>-88540</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>234772</x:v>
+        <x:v>238877</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>362133</x:v>
+        <x:v>373854</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>-94594</x:v>
+        <x:v>-100852</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>267083</x:v>
+        <x:v>272309</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>366522</x:v>
+        <x:v>381776</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>-90734</x:v>
+        <x:v>-96935</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>275832</x:v>
+        <x:v>284847</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>390996</x:v>
+        <x:v>410159</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>-99568</x:v>
+        <x:v>-107847</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>291428</x:v>
+        <x:v>302198</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>404288</x:v>
+        <x:v>428399</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-98914</x:v>
+        <x:v>-106763</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>305374</x:v>
+        <x:v>321636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
+        <x:v>432374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H93" s="0">
+        <x:v>-95711</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H94" s="0">
+        <x:v>336663</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3591,1113 +3674,1148 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA002C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Modified Gross National Income at Constant Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03651V04394">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
       <x:sharedItems count="3">
         <x:s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
         <x:s v="Total adjustments"/>
         <x:s v="Modified gross national income (GNI*) at constant market prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-99568" maxValue="404288" count="90">
-[...89 lines deleted...]
-        <x:n v="305374"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-107847" maxValue="432374" count="93">
+        <x:n v="112359"/>
+        <x:n v="-27"/>
+        <x:n v="120351"/>
+        <x:n v="121014"/>
+        <x:n v="-80"/>
+        <x:n v="129550"/>
+        <x:n v="131816"/>
+        <x:n v="-138"/>
+        <x:n v="141044"/>
+        <x:n v="141483"/>
+        <x:n v="-214"/>
+        <x:n v="151298"/>
+        <x:n v="152474"/>
+        <x:n v="-319"/>
+        <x:n v="162933"/>
+        <x:n v="166110"/>
+        <x:n v="-494"/>
+        <x:n v="177307"/>
+        <x:n v="168898"/>
+        <x:n v="-881"/>
+        <x:n v="179765"/>
+        <x:n v="173373"/>
+        <x:n v="-1608"/>
+        <x:n v="183605"/>
+        <x:n v="181274"/>
+        <x:n v="-2328"/>
+        <x:n v="191189"/>
+        <x:n v="193574"/>
+        <x:n v="-2941"/>
+        <x:n v="203627"/>
+        <x:n v="204486"/>
+        <x:n v="-4134"/>
+        <x:n v="213863"/>
+        <x:n v="215160"/>
+        <x:n v="-5271"/>
+        <x:n v="223915"/>
+        <x:n v="222890"/>
+        <x:n v="-5775"/>
+        <x:n v="231591"/>
+        <x:n v="214226"/>
+        <x:n v="-6332"/>
+        <x:n v="221651"/>
+        <x:n v="196460"/>
+        <x:n v="-8250"/>
+        <x:n v="200152"/>
+        <x:n v="203220"/>
+        <x:n v="-13367"/>
+        <x:n v="200608"/>
+        <x:n v="199208"/>
+        <x:n v="-14209"/>
+        <x:n v="195157"/>
+        <x:n v="197581"/>
+        <x:n v="-16659"/>
+        <x:n v="190233"/>
+        <x:n v="209065"/>
+        <x:n v="-17898"/>
+        <x:n v="200934"/>
+        <x:n v="229246"/>
+        <x:n v="-20870"/>
+        <x:n v="218698"/>
+        <x:n v="261582"/>
+        <x:n v="-44478"/>
+        <x:n v="222731"/>
+        <x:n v="276121"/>
+        <x:n v="-52194"/>
+        <x:n v="228296"/>
+        <x:n v="291873"/>
+        <x:n v="-57416"/>
+        <x:n v="238400"/>
+        <x:n v="304188"/>
+        <x:n v="-64048"/>
+        <x:n v="243042"/>
+        <x:n v="316399"/>
+        <x:n v="-70385"/>
+        <x:n v="248059"/>
+        <x:n v="328032"/>
+        <x:n v="-88540"/>
+        <x:n v="238877"/>
+        <x:n v="373854"/>
+        <x:n v="-100852"/>
+        <x:n v="272309"/>
+        <x:n v="381776"/>
+        <x:n v="-96935"/>
+        <x:n v="284847"/>
+        <x:n v="410159"/>
+        <x:n v="-107847"/>
+        <x:n v="302198"/>
+        <x:n v="428399"/>
+        <x:n v="-106763"/>
+        <x:n v="321636"/>
+        <x:n v="432374"/>
+        <x:n v="-95711"/>
+        <x:n v="336663"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="108935"/>
+    <n v="112359"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-26"/>
+    <n v="-27"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="115979"/>
+    <n v="120351"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="117326"/>
+    <n v="121014"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-79"/>
+    <n v="-80"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="124843"/>
+    <n v="129550"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="127799"/>
+    <n v="131816"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-135"/>
+    <n v="-138"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="135920"/>
+    <n v="141044"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="137171"/>
+    <n v="141483"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-209"/>
+    <n v="-214"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="145801"/>
+    <n v="151298"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="147827"/>
+    <n v="152474"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-313"/>
+    <n v="-319"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="157013"/>
+    <n v="162933"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="161048"/>
+    <n v="166110"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-484"/>
+    <n v="-494"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="170865"/>
+    <n v="177307"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="163750"/>
+    <n v="168898"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-863"/>
+    <n v="-881"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="173233"/>
+    <n v="179765"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="168089"/>
+    <n v="173373"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-1576"/>
+    <n v="-1608"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="176934"/>
+    <n v="183605"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="175749"/>
+    <n v="181274"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-2281"/>
+    <n v="-2328"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="184243"/>
+    <n v="191189"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="187837"/>
+    <n v="193574"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-2883"/>
+    <n v="-2941"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="196401"/>
+    <n v="203627"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="198407"/>
+    <n v="204486"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-4051"/>
+    <n v="-4134"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="206256"/>
+    <n v="213863"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="208767"/>
+    <n v="215160"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-5166"/>
+    <n v="-5271"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="215954"/>
+    <n v="223915"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="216250"/>
+    <n v="222890"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-5660"/>
+    <n v="-5775"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="223340"/>
+    <n v="231591"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="207846"/>
+    <n v="214226"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-6206"/>
+    <n v="-6332"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="213756"/>
+    <n v="221651"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="190609"/>
+    <n v="196460"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-8085"/>
+    <n v="-8250"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="193026"/>
+    <n v="200152"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="197153"/>
+    <n v="203220"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-13100"/>
+    <n v="-13367"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="193455"/>
+    <n v="200608"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="193272"/>
+    <n v="199208"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-13924"/>
+    <n v="-14209"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="188212"/>
+    <n v="195157"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="191681"/>
+    <n v="197581"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-16326"/>
+    <n v="-16659"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="183453"/>
+    <n v="190233"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="202825"/>
+    <n v="209065"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-17535"/>
+    <n v="-17898"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="193781"/>
+    <n v="200934"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="222372"/>
+    <n v="229246"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-20448"/>
+    <n v="-20870"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="210881"/>
+    <n v="218698"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="253701"/>
+    <n v="261582"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-43580"/>
+    <n v="-44478"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="214762"/>
+    <n v="222731"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="267797"/>
+    <n v="276121"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-51141"/>
+    <n v="-52194"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="220128"/>
+    <n v="228296"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="283089"/>
+    <n v="291873"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-56258"/>
+    <n v="-57416"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="229887"/>
+    <n v="238400"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="295055"/>
+    <n v="304188"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-61876"/>
+    <n v="-64048"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="235503"/>
+    <n v="243042"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="306881"/>
+    <n v="316399"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-67803"/>
+    <n v="-70385"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="240674"/>
+    <n v="248059"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="318865"/>
+    <n v="328032"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-83643"/>
+    <n v="-88540"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="234772"/>
+    <n v="238877"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="362133"/>
+    <n v="373854"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-94594"/>
+    <n v="-100852"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="267083"/>
+    <n v="272309"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="366522"/>
+    <n v="381776"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-90734"/>
+    <n v="-96935"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="275832"/>
+    <n v="284847"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="390996"/>
+    <n v="410159"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-99568"/>
+    <n v="-107847"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="291428"/>
+    <n v="302198"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="404288"/>
+    <n v="428399"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Total adjustments"/>
     <s v="Euro Million"/>
-    <n v="-98914"/>
+    <n v="-106763"/>
   </r>
   <r>
     <s v="NA002C01"/>
     <s v="Modified Gross National Income at Constant Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="3"/>
     <s v="Modified gross national income (GNI*) at constant market prices"/>
     <s v="Euro Million"/>
-    <n v="305374"/>
+    <n v="321636"/>
+  </r>
+  <r>
+    <s v="NA002C01"/>
+    <s v="Modified Gross National Income at Constant Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Gross national income at constant market prices - ESA code (B.5*g)"/>
+    <s v="Euro Million"/>
+    <n v="432374"/>
+  </r>
+  <r>
+    <s v="NA002C01"/>
+    <s v="Modified Gross National Income at Constant Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Total adjustments"/>
+    <s v="Euro Million"/>
+    <n v="-95711"/>
+  </r>
+  <r>
+    <s v="NA002C01"/>
+    <s v="Modified Gross National Income at Constant Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="3"/>
+    <s v="Modified gross national income (GNI*) at constant market prices"/>
+    <s v="Euro Million"/>
+    <n v="336663"/>
   </r>
 </pivotCacheRecords>
 </file>