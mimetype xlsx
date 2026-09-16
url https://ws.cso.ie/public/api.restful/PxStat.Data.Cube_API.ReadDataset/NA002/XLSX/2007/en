--- v5 (2026-07-31)
+++ v6 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9317da668eb4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/774355b56dbf4f079bac9c66b090c703.psmdcp" Id="Ra068ca31abf84811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2a539b0efa4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1045ceb5ffb348498e7e8cfcb042281c.psmdcp" Id="Ra0f99da480814409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>