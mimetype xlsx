--- v1 (2026-02-23)
+++ v2 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc673b6bdefc4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7047223e87824971b55d7dd746fbbab3.psmdcp" Id="Rb12d794dd6254581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245ae19ee03145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0e930aeef34770a524f36d46d9a6d8.psmdcp" Id="R52b8ffdd73344727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>