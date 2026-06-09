--- v2 (2026-04-14)
+++ v3 (2026-06-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245ae19ee03145e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0e930aeef34770a524f36d46d9a6d8.psmdcp" Id="R52b8ffdd73344727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5596cf9ac53d4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a62ca757a864780a958187634c7cdf9.psmdcp" Id="R06dd9f6f9c844f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>