--- v3 (2026-06-09)
+++ v4 (2026-07-29)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5596cf9ac53d4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a62ca757a864780a958187634c7cdf9.psmdcp" Id="R06dd9f6f9c844f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb562e84325d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4d3c51aa944f97b66f65947e1f0d5d.psmdcp" Id="R94d5f9403a40433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>NA001</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Modified Gross National Income at Current Market Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>02/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/nationalaccounts/annualnationalaccounts/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/NA001/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Annual National Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -322,50 +322,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -516,115 +519,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C03399V04176" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -635,52 +640,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H301" totalsRowShown="0">
-  <x:autoFilter ref="A1:H301"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H311" totalsRowShown="0">
+  <x:autoFilter ref="A1:H311"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03399V04176"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1181,51 +1186,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H301"/>
+  <x:dimension ref="A1:H311"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="52.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="76.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3586,51 +3591,51 @@
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>156260</x:v>
+        <x:v>156141</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
@@ -3638,51 +3643,51 @@
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>133269</x:v>
+        <x:v>133150</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
@@ -3716,51 +3721,51 @@
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>134878</x:v>
+        <x:v>134759</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
@@ -3820,77 +3825,77 @@
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>132562</x:v>
+        <x:v>132444</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>170307</x:v>
+        <x:v>170191</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
@@ -3898,51 +3903,51 @@
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>145487</x:v>
+        <x:v>145372</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
@@ -3976,51 +3981,51 @@
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>147493</x:v>
+        <x:v>147378</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="0">
@@ -4080,77 +4085,77 @@
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>144136</x:v>
+        <x:v>144021</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>184916</x:v>
+        <x:v>184788</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0">
@@ -4158,51 +4163,51 @@
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>160640</x:v>
+        <x:v>160512</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H115" s="0">
@@ -4236,51 +4241,51 @@
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>162161</x:v>
+        <x:v>162032</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H118" s="0">
@@ -4340,77 +4345,77 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>157818</x:v>
+        <x:v>157690</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>197069</x:v>
+        <x:v>196942</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -4418,51 +4423,51 @@
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>168920</x:v>
+        <x:v>168793</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H125" s="0">
@@ -4496,51 +4501,51 @@
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>170376</x:v>
+        <x:v>170249</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H128" s="0">
@@ -4600,77 +4605,77 @@
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>165428</x:v>
+        <x:v>165301</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>187283</x:v>
+        <x:v>187155</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H133" s="0">
@@ -4678,51 +4683,51 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>160566</x:v>
+        <x:v>160438</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H135" s="0">
@@ -4756,51 +4761,51 @@
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>162116</x:v>
+        <x:v>161989</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H138" s="0">
@@ -4860,77 +4865,77 @@
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>156420</x:v>
+        <x:v>156292</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>169520</x:v>
+        <x:v>169408</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H143" s="0">
@@ -4938,51 +4943,51 @@
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>140107</x:v>
+        <x:v>139995</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H145" s="0">
@@ -5016,51 +5021,51 @@
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>141616</x:v>
+        <x:v>141505</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H148" s="0">
@@ -5120,77 +5125,77 @@
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>134260</x:v>
+        <x:v>134148</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>167255</x:v>
+        <x:v>167151</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H153" s="0">
@@ -5198,51 +5203,51 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>139304</x:v>
+        <x:v>139200</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H155" s="0">
@@ -5276,51 +5281,51 @@
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>140569</x:v>
+        <x:v>140464</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H158" s="0">
@@ -5380,77 +5385,77 @@
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>128989</x:v>
+        <x:v>128884</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>173120</x:v>
+        <x:v>173004</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H163" s="0">
@@ -5458,51 +5463,51 @@
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>139731</x:v>
+        <x:v>139614</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H165" s="0">
@@ -5536,51 +5541,51 @@
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>141189</x:v>
+        <x:v>141072</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H168" s="0">
@@ -5640,77 +5645,77 @@
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>129012</x:v>
+        <x:v>128896</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>176622</x:v>
+        <x:v>176519</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H173" s="0">
@@ -5718,51 +5723,51 @@
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>141651</x:v>
+        <x:v>141548</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -5796,51 +5801,51 @@
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>143041</x:v>
+        <x:v>142938</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H178" s="0">
@@ -5900,77 +5905,77 @@
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>128249</x:v>
+        <x:v>128146</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>182909</x:v>
+        <x:v>182697</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H183" s="0">
@@ -5978,51 +5983,51 @@
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>152886</x:v>
+        <x:v>152675</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H185" s="0">
@@ -6056,51 +6061,51 @@
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>154089</x:v>
+        <x:v>153878</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H188" s="0">
@@ -6160,77 +6165,77 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>138001</x:v>
+        <x:v>137789</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>200595</x:v>
+        <x:v>200398</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H193" s="0">
@@ -6238,51 +6243,51 @@
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>168287</x:v>
+        <x:v>168089</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H195" s="0">
@@ -6316,51 +6321,51 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>169330</x:v>
+        <x:v>169133</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H198" s="0">
@@ -6420,77 +6425,77 @@
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>150694</x:v>
+        <x:v>150496</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>272283</x:v>
+        <x:v>272125</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -6498,51 +6503,51 @@
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>210291</x:v>
+        <x:v>210134</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H205" s="0">
@@ -6576,51 +6581,51 @@
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>211535</x:v>
+        <x:v>211378</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H208" s="0">
@@ -6680,77 +6685,77 @@
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>167977</x:v>
+        <x:v>167819</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>275933</x:v>
+        <x:v>275805</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H213" s="0">
@@ -6758,51 +6763,51 @@
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>223763</x:v>
+        <x:v>223635</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H215" s="0">
@@ -6836,51 +6841,51 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>224756</x:v>
+        <x:v>224629</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="0">
@@ -6940,77 +6945,77 @@
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>173269</x:v>
+        <x:v>173142</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>308366</x:v>
+        <x:v>308233</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7018,51 +7023,51 @@
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>240826</x:v>
+        <x:v>240693</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H225" s="0">
@@ -7096,51 +7101,51 @@
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>241898</x:v>
+        <x:v>241765</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H228" s="0">
@@ -7200,77 +7205,77 @@
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>184688</x:v>
+        <x:v>184555</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>335136</x:v>
+        <x:v>334940</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H233" s="0">
@@ -7278,51 +7283,51 @@
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>253136</x:v>
+        <x:v>252941</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7356,51 +7361,51 @@
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>253934</x:v>
+        <x:v>253738</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H238" s="0">
@@ -7408,51 +7413,51 @@
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>-48087</x:v>
+        <x:v>-48930</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H240" s="0">
@@ -7460,77 +7465,77 @@
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>191591</x:v>
+        <x:v>190553</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>363753</x:v>
+        <x:v>363591</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H243" s="0">
@@ -7538,51 +7543,51 @@
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>273303</x:v>
+        <x:v>273141</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H245" s="0">
@@ -7616,51 +7621,51 @@
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>274097</x:v>
+        <x:v>273935</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H248" s="0">
@@ -7668,51 +7673,51 @@
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>-52995</x:v>
+        <x:v>-54019</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H250" s="0">
@@ -7720,77 +7725,77 @@
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>206596</x:v>
+        <x:v>205410</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>381729</x:v>
+        <x:v>380701</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H253" s="0">
@@ -7798,51 +7803,51 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>277928</x:v>
+        <x:v>276900</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -7876,51 +7881,51 @@
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>278709</x:v>
+        <x:v>277681</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H258" s="0">
@@ -7928,51 +7933,51 @@
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>-66899</x:v>
+        <x:v>-69846</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H260" s="0">
@@ -7980,77 +7985,77 @@
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>198283</x:v>
+        <x:v>194308</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>448445</x:v>
+        <x:v>448469</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H263" s="0">
@@ -8058,51 +8063,51 @@
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>319499</x:v>
+        <x:v>319523</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H265" s="0">
@@ -8136,51 +8141,51 @@
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>319941</x:v>
+        <x:v>319965</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H268" s="0">
@@ -8188,51 +8193,51 @@
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>-69832</x:v>
+        <x:v>-73748</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H270" s="0">
@@ -8240,77 +8245,77 @@
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>230178</x:v>
+        <x:v>226285</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>520718</x:v>
+        <x:v>523248</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H273" s="0">
@@ -8318,51 +8323,51 @@
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>355594</x:v>
+        <x:v>358124</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H275" s="0">
@@ -8396,103 +8401,103 @@
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H277" s="0">
-        <x:v>355917</x:v>
+        <x:v>358447</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>-4648</x:v>
+        <x:v>-4667</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H279" s="0">
-        <x:v>-75079</x:v>
+        <x:v>-79018</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H280" s="0">
@@ -8500,129 +8505,129 @@
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>266682</x:v>
+        <x:v>265254</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>524729</x:v>
+        <x:v>520792</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>-133977</x:v>
+        <x:v>-126625</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>390752</x:v>
+        <x:v>394167</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H285" s="0">
@@ -8656,103 +8661,103 @@
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H287" s="0">
-        <x:v>390996</x:v>
+        <x:v>394411</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H288" s="0">
-        <x:v>-10977</x:v>
+        <x:v>-12825</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H289" s="0">
-        <x:v>-78602</x:v>
+        <x:v>-82456</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H290" s="0">
@@ -8760,129 +8765,129 @@
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H291" s="0">
-        <x:v>291428</x:v>
+        <x:v>289141</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H292" s="0">
-        <x:v>562794</x:v>
+        <x:v>561940</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>-140608</x:v>
+        <x:v>-134183</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
-        <x:v>422186</x:v>
+        <x:v>427757</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H295" s="0">
@@ -8916,155 +8921,415 @@
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>422827</x:v>
+        <x:v>428399</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>-10484</x:v>
+        <x:v>-11768</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>-80918</x:v>
+        <x:v>-84691</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>-10328</x:v>
+        <x:v>-10303</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H301" s="0">
-        <x:v>321098</x:v>
+        <x:v>321636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:8">
+      <x:c r="A302" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H302" s="0">
+        <x:v>602441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:8">
+      <x:c r="A303" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H303" s="0">
+        <x:v>-173001</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:8">
+      <x:c r="A304" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H304" s="0">
+        <x:v>429440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:8">
+      <x:c r="A305" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H305" s="0">
+        <x:v>1187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:8">
+      <x:c r="A306" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G306" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H306" s="0">
+        <x:v>-615</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:8">
+      <x:c r="A307" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H307" s="0">
+        <x:v>430012</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:8">
+      <x:c r="A308" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G308" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H308" s="0">
+        <x:v>-16288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:8">
+      <x:c r="A309" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G309" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H309" s="0">
+        <x:v>-69410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H310" s="0">
+        <x:v>-10343</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H311" s="0">
+        <x:v>333971</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9110,152 +9375,154 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="NA001C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Modified Gross National Income at Current Market Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03399V04176">
       <x:sharedItems count="10">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
         <x:s v="06"/>
         <x:s v="07"/>
         <x:s v="08"/>
         <x:s v="09"/>
         <x:s v="10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
       <x:sharedItems count="10">
         <x:s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
         <x:s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
         <x:s v="3. Gross national product at current market prices"/>
         <x:s v="4. EU subsidies - ESA code (D.3)"/>
         <x:s v="5. EU taxes - ESA code (D.2)"/>
         <x:s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
         <x:s v="7. Factor income of redomiciled companies"/>
         <x:s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
         <x:s v="9. Depreciation on aircraft leasing"/>
         <x:s v="10. Modified gross national income at current market prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-165125" maxValue="562794" count="280">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="-173001" maxValue="602441" count="290">
         <x:n v="54759"/>
         <x:n v="-5948"/>
         <x:n v="48811"/>
         <x:n v="1583"/>
         <x:n v="-262"/>
         <x:n v="50131"/>
         <x:n v="0"/>
         <x:n v="-16"/>
         <x:s v=""/>
         <x:n v="50116"/>
         <x:n v="60148"/>
         <x:n v="-6535"/>
         <x:n v="53612"/>
         <x:n v="1996"/>
         <x:n v="-233"/>
         <x:n v="55375"/>
         <x:n v="-47"/>
         <x:n v="55327"/>
         <x:n v="69401"/>
         <x:n v="-8040"/>
         <x:n v="61361"/>
         <x:n v="1744"/>
         <x:n v="-237"/>
         <x:n v="62868"/>
         <x:n v="-85"/>
@@ -9290,252 +9557,262 @@
         <x:n v="102947"/>
         <x:n v="1520"/>
         <x:n v="-175"/>
         <x:n v="104292"/>
         <x:n v="-532"/>
         <x:n v="-134"/>
         <x:n v="103627"/>
         <x:n v="135998"/>
         <x:n v="-23732"/>
         <x:n v="112266"/>
         <x:n v="1895"/>
         <x:n v="-140"/>
         <x:n v="114021"/>
         <x:n v="-908"/>
         <x:n v="-288"/>
         <x:n v="112825"/>
         <x:n v="145577"/>
         <x:n v="-21770"/>
         <x:n v="123807"/>
         <x:n v="1839"/>
         <x:n v="-141"/>
         <x:n v="125505"/>
         <x:n v="-1301"/>
         <x:n v="-469"/>
         <x:n v="123735"/>
-        <x:n v="156260"/>
+        <x:n v="156141"/>
         <x:n v="-22991"/>
-        <x:n v="133269"/>
+        <x:n v="133150"/>
         <x:n v="1788"/>
         <x:n v="-180"/>
-        <x:n v="134878"/>
+        <x:n v="134759"/>
         <x:n v="-1686"/>
         <x:n v="-630"/>
-        <x:n v="132562"/>
-        <x:n v="170307"/>
+        <x:n v="132444"/>
+        <x:n v="170191"/>
         <x:n v="-24819"/>
-        <x:n v="145487"/>
+        <x:n v="145372"/>
         <x:n v="2239"/>
-        <x:n v="147493"/>
+        <x:n v="147378"/>
         <x:n v="-2171"/>
         <x:n v="-1186"/>
-        <x:n v="144136"/>
-        <x:n v="184916"/>
+        <x:n v="144021"/>
+        <x:n v="184788"/>
         <x:n v="-24276"/>
-        <x:n v="160640"/>
+        <x:n v="160512"/>
         <x:n v="1778"/>
         <x:n v="-257"/>
-        <x:n v="162161"/>
+        <x:n v="162032"/>
         <x:n v="-2619"/>
         <x:n v="-1723"/>
-        <x:n v="157818"/>
-        <x:n v="197069"/>
+        <x:n v="157690"/>
+        <x:n v="196942"/>
         <x:n v="-28149"/>
-        <x:n v="168920"/>
+        <x:n v="168793"/>
         <x:n v="1728"/>
         <x:n v="-273"/>
-        <x:n v="170376"/>
+        <x:n v="170249"/>
         <x:n v="-3122"/>
         <x:n v="-1827"/>
-        <x:n v="165428"/>
-        <x:n v="187283"/>
+        <x:n v="165301"/>
+        <x:n v="187155"/>
         <x:n v="-26717"/>
-        <x:n v="160566"/>
+        <x:n v="160438"/>
         <x:n v="1797"/>
         <x:n v="-247"/>
-        <x:n v="162116"/>
+        <x:n v="161989"/>
         <x:n v="-292"/>
         <x:n v="-3562"/>
         <x:n v="-1843"/>
-        <x:n v="156420"/>
-        <x:n v="169520"/>
+        <x:n v="156292"/>
+        <x:n v="169408"/>
         <x:n v="-29413"/>
-        <x:n v="140107"/>
+        <x:n v="139995"/>
         <x:n v="1719"/>
         <x:n v="-209"/>
-        <x:n v="141616"/>
+        <x:n v="141505"/>
         <x:n v="-1594"/>
         <x:n v="-3835"/>
         <x:n v="-1928"/>
-        <x:n v="134260"/>
-        <x:n v="167255"/>
+        <x:n v="134148"/>
+        <x:n v="167151"/>
         <x:n v="-27951"/>
-        <x:n v="139304"/>
+        <x:n v="139200"/>
         <x:n v="1493"/>
         <x:n v="-229"/>
-        <x:n v="140569"/>
+        <x:n v="140464"/>
         <x:n v="-5260"/>
         <x:n v="-4157"/>
         <x:n v="-2163"/>
-        <x:n v="128989"/>
-        <x:n v="173120"/>
+        <x:n v="128884"/>
+        <x:n v="173004"/>
         <x:n v="-33390"/>
-        <x:n v="139731"/>
+        <x:n v="139614"/>
         <x:n v="1699"/>
         <x:n v="-240"/>
-        <x:n v="141189"/>
+        <x:n v="141072"/>
         <x:n v="-5548"/>
         <x:n v="-4204"/>
         <x:n v="-2425"/>
-        <x:n v="129012"/>
-        <x:n v="176622"/>
+        <x:n v="128896"/>
+        <x:n v="176519"/>
         <x:n v="-34971"/>
-        <x:n v="141651"/>
+        <x:n v="141548"/>
         <x:n v="1632"/>
         <x:n v="-242"/>
-        <x:n v="143041"/>
+        <x:n v="142938"/>
         <x:n v="-7097"/>
         <x:n v="-4940"/>
         <x:n v="-2755"/>
-        <x:n v="128249"/>
-        <x:n v="182909"/>
+        <x:n v="128146"/>
+        <x:n v="182697"/>
         <x:n v="-30022"/>
-        <x:n v="152886"/>
+        <x:n v="152675"/>
         <x:n v="1450"/>
-        <x:n v="154089"/>
+        <x:n v="153878"/>
         <x:n v="-6474"/>
         <x:n v="-5377"/>
         <x:n v="-4237"/>
-        <x:n v="138001"/>
-        <x:n v="200595"/>
+        <x:n v="137789"/>
+        <x:n v="200398"/>
         <x:n v="-32308"/>
-        <x:n v="168287"/>
+        <x:n v="168089"/>
         <x:n v="1318"/>
         <x:n v="-275"/>
-        <x:n v="169330"/>
+        <x:n v="169133"/>
         <x:n v="-6851"/>
         <x:n v="-5557"/>
         <x:n v="-6228"/>
-        <x:n v="150694"/>
-        <x:n v="272283"/>
+        <x:n v="150496"/>
+        <x:n v="272125"/>
         <x:n v="-61992"/>
-        <x:n v="210291"/>
+        <x:n v="210134"/>
         <x:n v="1571"/>
         <x:n v="-327"/>
-        <x:n v="211535"/>
+        <x:n v="211378"/>
         <x:n v="-4663"/>
         <x:n v="-31538"/>
         <x:n v="-7358"/>
-        <x:n v="167977"/>
-        <x:n v="275933"/>
+        <x:n v="167819"/>
+        <x:n v="275805"/>
         <x:n v="-52170"/>
-        <x:n v="223763"/>
+        <x:n v="223635"/>
         <x:n v="1479"/>
         <x:n v="-486"/>
-        <x:n v="224756"/>
+        <x:n v="224629"/>
         <x:n v="-5780"/>
         <x:n v="-37855"/>
         <x:n v="-7852"/>
-        <x:n v="173269"/>
-        <x:n v="308366"/>
+        <x:n v="173142"/>
+        <x:n v="308233"/>
         <x:n v="-67540"/>
-        <x:n v="240826"/>
+        <x:n v="240693"/>
         <x:n v="1504"/>
         <x:n v="-433"/>
-        <x:n v="241898"/>
+        <x:n v="241765"/>
         <x:n v="-4457"/>
         <x:n v="-44299"/>
         <x:n v="-8455"/>
-        <x:n v="184688"/>
-        <x:n v="335136"/>
+        <x:n v="184555"/>
+        <x:n v="334940"/>
         <x:n v="-82000"/>
-        <x:n v="253136"/>
+        <x:n v="252941"/>
         <x:n v="1230"/>
-        <x:n v="253934"/>
+        <x:n v="253738"/>
         <x:n v="-5252"/>
-        <x:n v="-48087"/>
+        <x:n v="-48930"/>
         <x:n v="-9003"/>
-        <x:n v="191591"/>
-        <x:n v="363753"/>
+        <x:n v="190553"/>
+        <x:n v="363591"/>
         <x:n v="-90450"/>
-        <x:n v="273303"/>
+        <x:n v="273141"/>
         <x:n v="1251"/>
         <x:n v="-456"/>
-        <x:n v="274097"/>
+        <x:n v="273935"/>
         <x:n v="-5290"/>
-        <x:n v="-52995"/>
+        <x:n v="-54019"/>
         <x:n v="-9216"/>
-        <x:n v="206596"/>
-        <x:n v="381729"/>
+        <x:n v="205410"/>
+        <x:n v="380701"/>
         <x:n v="-103801"/>
-        <x:n v="277928"/>
+        <x:n v="276900"/>
         <x:n v="1191"/>
         <x:n v="-410"/>
-        <x:n v="278709"/>
+        <x:n v="277681"/>
         <x:n v="-4234"/>
-        <x:n v="-66899"/>
+        <x:n v="-69846"/>
         <x:n v="-9292"/>
-        <x:n v="198283"/>
-        <x:n v="448445"/>
+        <x:n v="194308"/>
+        <x:n v="448469"/>
         <x:n v="-128946"/>
-        <x:n v="319499"/>
+        <x:n v="319523"/>
         <x:n v="1177"/>
         <x:n v="-735"/>
-        <x:n v="319941"/>
+        <x:n v="319965"/>
         <x:n v="-10614"/>
-        <x:n v="-69832"/>
+        <x:n v="-73748"/>
         <x:n v="-9317"/>
-        <x:n v="230178"/>
-        <x:n v="520718"/>
+        <x:n v="226285"/>
+        <x:n v="523248"/>
         <x:n v="-165125"/>
-        <x:n v="355594"/>
+        <x:n v="358124"/>
         <x:n v="1199"/>
         <x:n v="-876"/>
-        <x:n v="355917"/>
-[...1 lines deleted...]
-        <x:n v="-75079"/>
+        <x:n v="358447"/>
+        <x:n v="-4667"/>
+        <x:n v="-79018"/>
         <x:n v="-9508"/>
-        <x:n v="266682"/>
-[...2 lines deleted...]
-        <x:n v="390752"/>
+        <x:n v="265254"/>
+        <x:n v="520792"/>
+        <x:n v="-126625"/>
+        <x:n v="394167"/>
         <x:n v="1128"/>
         <x:n v="-884"/>
-        <x:n v="390996"/>
-[...1 lines deleted...]
-        <x:n v="-78602"/>
+        <x:n v="394411"/>
+        <x:n v="-12825"/>
+        <x:n v="-82456"/>
         <x:n v="-9989"/>
-        <x:n v="291428"/>
-[...2 lines deleted...]
-        <x:n v="422186"/>
+        <x:n v="289141"/>
+        <x:n v="561940"/>
+        <x:n v="-134183"/>
+        <x:n v="427757"/>
         <x:n v="-589"/>
-        <x:n v="422827"/>
-[...3 lines deleted...]
-        <x:n v="321098"/>
+        <x:n v="428399"/>
+        <x:n v="-11768"/>
+        <x:n v="-84691"/>
+        <x:n v="-10303"/>
+        <x:n v="321636"/>
+        <x:n v="602441"/>
+        <x:n v="-173001"/>
+        <x:n v="429440"/>
+        <x:n v="1187"/>
+        <x:n v="-615"/>
+        <x:n v="430012"/>
+        <x:n v="-16288"/>
+        <x:n v="-69410"/>
+        <x:n v="-10343"/>
+        <x:n v="333971"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
     <n v="54759"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
@@ -10408,2119 +10685,2219 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-469"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
     <n v="123735"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="156260"/>
+    <n v="156141"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-22991"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="133269"/>
+    <n v="133150"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1788"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-180"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="134878"/>
+    <n v="134759"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-1686"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-630"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="132562"/>
+    <n v="132444"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="170307"/>
+    <n v="170191"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24819"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="145487"/>
+    <n v="145372"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="2239"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-233"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="147493"/>
+    <n v="147378"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-2171"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-1186"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="144136"/>
+    <n v="144021"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="184916"/>
+    <n v="184788"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-24276"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="160640"/>
+    <n v="160512"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1778"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-257"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="162161"/>
+    <n v="162032"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-2619"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-1723"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="157818"/>
+    <n v="157690"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="197069"/>
+    <n v="196942"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-28149"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="168920"/>
+    <n v="168793"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1728"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-273"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="170376"/>
+    <n v="170249"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-3122"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-1827"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="165428"/>
+    <n v="165301"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="187283"/>
+    <n v="187155"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-26717"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="160566"/>
+    <n v="160438"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1797"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-247"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="162116"/>
+    <n v="161989"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-292"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-3562"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-1843"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="156420"/>
+    <n v="156292"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="169520"/>
+    <n v="169408"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-29413"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="140107"/>
+    <n v="139995"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1719"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-209"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="141616"/>
+    <n v="141505"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-1594"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-3835"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-1928"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="134260"/>
+    <n v="134148"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="167255"/>
+    <n v="167151"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-27951"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="139304"/>
+    <n v="139200"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1493"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-229"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="140569"/>
+    <n v="140464"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-5260"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-4157"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-2163"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="128989"/>
+    <n v="128884"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="173120"/>
+    <n v="173004"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-33390"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="139731"/>
+    <n v="139614"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1699"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-240"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="141189"/>
+    <n v="141072"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-5548"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-4204"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-2425"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="129012"/>
+    <n v="128896"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="176622"/>
+    <n v="176519"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-34971"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="141651"/>
+    <n v="141548"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1632"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-242"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="143041"/>
+    <n v="142938"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-7097"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-4940"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-2755"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="128249"/>
+    <n v="128146"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="182909"/>
+    <n v="182697"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-30022"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="152886"/>
+    <n v="152675"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1450"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-247"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="154089"/>
+    <n v="153878"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-6474"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-5377"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-4237"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="138001"/>
+    <n v="137789"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="200595"/>
+    <n v="200398"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-32308"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="168287"/>
+    <n v="168089"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1318"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-275"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="169330"/>
+    <n v="169133"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-6851"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-5557"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-6228"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="150694"/>
+    <n v="150496"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="272283"/>
+    <n v="272125"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-61992"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="210291"/>
+    <n v="210134"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1571"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-327"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="211535"/>
+    <n v="211378"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-4663"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-31538"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-7358"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="167977"/>
+    <n v="167819"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="275933"/>
+    <n v="275805"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-52170"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="223763"/>
+    <n v="223635"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1479"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-486"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="224756"/>
+    <n v="224629"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-5780"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-37855"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-7852"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="173269"/>
+    <n v="173142"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="308366"/>
+    <n v="308233"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-67540"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="240826"/>
+    <n v="240693"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1504"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-433"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="241898"/>
+    <n v="241765"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-4457"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
     <n v="-44299"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-8455"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="184688"/>
+    <n v="184555"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="335136"/>
+    <n v="334940"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-82000"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="253136"/>
+    <n v="252941"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1230"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-433"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="253934"/>
+    <n v="253738"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-5252"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-48087"/>
+    <n v="-48930"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9003"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="191591"/>
+    <n v="190553"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="363753"/>
+    <n v="363591"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-90450"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="273303"/>
+    <n v="273141"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1251"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-456"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="274097"/>
+    <n v="273935"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-5290"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-52995"/>
+    <n v="-54019"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9216"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="206596"/>
+    <n v="205410"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="381729"/>
+    <n v="380701"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-103801"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="277928"/>
+    <n v="276900"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1191"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-410"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="278709"/>
+    <n v="277681"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-4234"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-66899"/>
+    <n v="-69846"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9292"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="198283"/>
+    <n v="194308"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="448445"/>
+    <n v="448469"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-128946"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="319499"/>
+    <n v="319523"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1177"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-735"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="319941"/>
+    <n v="319965"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
     <n v="-10614"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-69832"/>
+    <n v="-73748"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9317"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="230178"/>
+    <n v="226285"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="520718"/>
+    <n v="523248"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
     <n v="-165125"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="355594"/>
+    <n v="358124"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1199"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-876"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="355917"/>
+    <n v="358447"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
-    <n v="-4648"/>
+    <n v="-4667"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-75079"/>
+    <n v="-79018"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9508"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="266682"/>
+    <n v="265254"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="524729"/>
+    <n v="520792"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-133977"/>
+    <n v="-126625"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="390752"/>
+    <n v="394167"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1128"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-884"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="390996"/>
+    <n v="394411"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
-    <n v="-10977"/>
+    <n v="-12825"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-78602"/>
+    <n v="-82456"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
     <n v="-9989"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="291428"/>
+    <n v="289141"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
     <s v="Euro Million"/>
-    <n v="562794"/>
+    <n v="561940"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
     <s v="Euro Million"/>
-    <n v="-140608"/>
+    <n v="-134183"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="3. Gross national product at current market prices"/>
     <s v="Euro Million"/>
-    <n v="422186"/>
+    <n v="427757"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="4. EU subsidies - ESA code (D.3)"/>
     <s v="Euro Million"/>
     <n v="1230"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="5. EU taxes - ESA code (D.2)"/>
     <s v="Euro Million"/>
     <n v="-589"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
     <s v="Euro Million"/>
-    <n v="422827"/>
+    <n v="428399"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="7. Factor income of redomiciled companies"/>
     <s v="Euro Million"/>
-    <n v="-10484"/>
+    <n v="-11768"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
     <s v="Euro Million"/>
-    <n v="-80918"/>
+    <n v="-84691"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="9. Depreciation on aircraft leasing"/>
     <s v="Euro Million"/>
-    <n v="-10328"/>
+    <n v="-10303"/>
   </r>
   <r>
     <s v="NA001C01"/>
     <s v="Modified Gross National Income at Current Market Prices"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="10. Modified gross national income at current market prices"/>
     <s v="Euro Million"/>
-    <n v="321098"/>
+    <n v="321636"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="01"/>
+    <s v="1. Gross domestic product at current market prices - ESA code (B.1*g)"/>
+    <s v="Euro Million"/>
+    <n v="602441"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="02"/>
+    <s v="2. Net factor income from the rest of the world - ESA code (D.1 &amp; D.4) (net to abroad)"/>
+    <s v="Euro Million"/>
+    <n v="-173001"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="03"/>
+    <s v="3. Gross national product at current market prices"/>
+    <s v="Euro Million"/>
+    <n v="429440"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="04"/>
+    <s v="4. EU subsidies - ESA code (D.3)"/>
+    <s v="Euro Million"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="05"/>
+    <s v="5. EU taxes - ESA code (D.2)"/>
+    <s v="Euro Million"/>
+    <n v="-615"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="06"/>
+    <s v="6. Gross national income at current market prices - ESA code (B.5*g)"/>
+    <s v="Euro Million"/>
+    <n v="430012"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="07"/>
+    <s v="7. Factor income of redomiciled companies"/>
+    <s v="Euro Million"/>
+    <n v="-16288"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="08"/>
+    <s v="8. Depreciation on R&amp;D service imports and trade in IP"/>
+    <s v="Euro Million"/>
+    <n v="-69410"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="09"/>
+    <s v="9. Depreciation on aircraft leasing"/>
+    <s v="Euro Million"/>
+    <n v="-10343"/>
+  </r>
+  <r>
+    <s v="NA001C01"/>
+    <s v="Modified Gross National Income at Current Market Prices"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="10. Modified gross national income at current market prices"/>
+    <s v="Euro Million"/>
+    <n v="333971"/>
   </r>
 </pivotCacheRecords>
 </file>