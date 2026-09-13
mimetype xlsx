--- v4 (2026-07-29)
+++ v5 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb562e84325d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4d3c51aa944f97b66f65947e1f0d5d.psmdcp" Id="R94d5f9403a40433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c6d49509b340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db0e177afd414c11bd6be2acde2e80e9.psmdcp" Id="R831d50fe02134485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>