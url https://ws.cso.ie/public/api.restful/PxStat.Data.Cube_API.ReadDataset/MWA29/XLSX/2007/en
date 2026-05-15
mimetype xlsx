--- v3 (2026-03-29)
+++ v4 (2026-05-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4ed9c98cf54094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94e0ffd9d1044b5b98b44b30f8f62dd9.psmdcp" Id="Rd18628016187452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b5978cb5b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e81ddd9812c84dc0ac29cef547e0150d.psmdcp" Id="R961c3ce83de34dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>