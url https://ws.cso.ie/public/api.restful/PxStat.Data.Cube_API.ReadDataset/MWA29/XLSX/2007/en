--- v4 (2026-05-15)
+++ v5 (2026-07-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96b5978cb5b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e81ddd9812c84dc0ac29cef547e0150d.psmdcp" Id="R961c3ce83de34dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88833aa88f984f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8286a349da094b89965bbecffc2fcb77.psmdcp" Id="R0a998e3246ca49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>