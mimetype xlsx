--- v5 (2026-07-13)
+++ v6 (2026-09-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88833aa88f984f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8286a349da094b89965bbecffc2fcb77.psmdcp" Id="R0a998e3246ca49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ba2f4ffd1f4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a282cd0365684cde97f9641e87464c3c.psmdcp" Id="R680ee8fcba2d4b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Employees aged 15 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>21/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>LFS estimates were updated on 22/02/2024 to incorporate updated population estimates for the period 2016 Q3 to 2023 Q3, based on the results of Census 2022. LFS results are updated in this way following each Census of Population.&lt;br&gt;For further information see Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-lfs/labourforcesurveyquarter12024/backgroundnotes/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MWA29/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MWA29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LFSNMW</x:t>
   </x:si>
   <x:si>
     <x:t>Labour Force Survey National Minimum Wage Estimates</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Colin Hanley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>labour@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -1041,51 +1041,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MWA29/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MWA29/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">