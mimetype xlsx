--- v0 (2025-11-10)
+++ v1 (2026-09-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9202409074629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8977fa675ff44e66983c20e78cdeeff7.psmdcp" Id="R553daae4a49744bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ae09fd879e4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b53713f3664a9ba411024463572f77.psmdcp" Id="R0194d53ab8234d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP23</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>European Gross Domestic Product (GDP) per capita in Purchasing Power Standards (PPS)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2025 11:00:00 AM</x:t>
+    <x:t>15/01/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data sourced from Eurostat GDP per capita in PPS(https://doi.org/10.2908/TEC00114) which will always have the latest available data. For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/measuringirelandsprogress/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP23/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -604,491 +604,190 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...439 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02677V03567" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="39">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+      </items>
+    </pivotField>
+    <pivotField name="Countries" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="39">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H235" totalsRowShown="0">
   <x:autoFilter ref="A1:H235"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02677V03567"/>
     <x:tableColumn id="6" name="Countries"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1357,51 +1056,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP23/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1590,51 +1289,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H235"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -2101,51 +1800,51 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
@@ -2283,51 +1982,51 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
@@ -2595,103 +2294,103 @@
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
@@ -3115,51 +2814,51 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H59" s="0">
@@ -3609,103 +3308,103 @@
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H80" s="0">
@@ -3895,51 +3594,51 @@
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H89" s="0">
@@ -4129,77 +3828,77 @@
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H99" s="0">
@@ -4623,129 +4322,129 @@
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H120" s="0">
@@ -4753,51 +4452,51 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -4883,129 +4582,129 @@
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H130" s="0">
@@ -5013,207 +4712,207 @@
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H138" s="0">
@@ -5247,103 +4946,103 @@
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H143" s="0">
@@ -5377,77 +5076,77 @@
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H147" s="0">
@@ -5481,77 +5180,77 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H151" s="0">
@@ -5611,77 +5310,77 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H156" s="0">
@@ -5689,103 +5388,103 @@
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
@@ -5793,181 +5492,181 @@
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H167" s="0">
@@ -5975,51 +5674,51 @@
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H169" s="0">
@@ -6027,51 +5726,51 @@
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H171" s="0">
@@ -6079,155 +5778,155 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H177" s="0">
@@ -6235,129 +5934,129 @@
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6365,51 +6064,51 @@
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H184" s="0">
@@ -6417,77 +6116,77 @@
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H187" s="0">
@@ -6495,77 +6194,77 @@
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6573,155 +6272,155 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H196" s="0">
@@ -6729,103 +6428,103 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H200" s="0">
@@ -6859,77 +6558,77 @@
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="0">
@@ -6937,51 +6636,51 @@
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H206" s="0">
@@ -7041,207 +6740,207 @@
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H216" s="0">
@@ -7249,181 +6948,181 @@
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H223" s="0">
@@ -7431,77 +7130,77 @@
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H226" s="0">
@@ -7509,77 +7208,77 @@
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H229" s="0">
@@ -7587,103 +7286,103 @@
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H233" s="0">
@@ -7691,92 +7390,92 @@
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -7793,51 +7492,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H235" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MIP23C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="GDP per capita in PPS"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="6">
         <x:s v="2019"/>
@@ -7918,143 +7617,2489 @@
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Montenegro"/>
         <x:s v="Netherlands"/>
         <x:s v="North Macedonia"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Serbia"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Türkiye"/>
         <x:s v="United Kingdom"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="EU27=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="30" maxValue="263" count="108">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="30" maxValue="263" count="113">
         <x:n v="30"/>
         <x:n v="124"/>
         <x:n v="117"/>
         <x:n v="32"/>
         <x:n v="55"/>
         <x:n v="67"/>
         <x:n v="91"/>
         <x:n v="95"/>
         <x:n v="125"/>
         <x:n v="84"/>
         <x:n v="105"/>
         <x:n v="100"/>
         <x:n v="107"/>
         <x:n v="122"/>
         <x:n v="66"/>
         <x:n v="73"/>
-        <x:n v="128"/>
+        <x:n v="129"/>
         <x:n v="190"/>
         <x:n v="96"/>
         <x:n v="83"/>
         <x:n v="249"/>
         <x:n v="106"/>
-        <x:n v="50"/>
+        <x:n v="49"/>
+        <x:n v="128"/>
         <x:n v="42"/>
         <x:n v="146"/>
         <x:n v="74"/>
         <x:n v="77"/>
         <x:n v="69"/>
         <x:n v="70"/>
         <x:n v="87"/>
-        <x:n v="152"/>
-[...1 lines deleted...]
-        <x:n v="103"/>
+        <x:n v="155"/>
+        <x:n v="60"/>
+        <x:n v="104"/>
         <x:n v="123"/>
         <x:n v="118"/>
         <x:n v="33"/>
         <x:n v="57"/>
         <x:n v="89"/>
         <x:n v="132"/>
         <x:n v="85"/>
-        <x:n v="104"/>
         <x:n v="112"/>
         <x:n v="62"/>
         <x:n v="75"/>
-        <x:n v="120"/>
         <x:n v="205"/>
         <x:n v="93"/>
         <x:n v="256"/>
         <x:n v="44"/>
         <x:n v="131"/>
         <x:n v="141"/>
         <x:n v="79"/>
         <x:n v="72"/>
         <x:n v="88"/>
-        <x:n v="153"/>
-[...1 lines deleted...]
-        <x:n v="101"/>
+        <x:n v="120"/>
+        <x:n v="156"/>
+        <x:n v="61"/>
+        <x:n v="102"/>
         <x:n v="31"/>
         <x:n v="121"/>
         <x:n v="92"/>
-        <x:n v="134"/>
+        <x:n v="133"/>
         <x:n v="109"/>
+        <x:n v="101"/>
         <x:n v="64"/>
-        <x:n v="226"/>
+        <x:n v="225"/>
         <x:n v="71"/>
         <x:n v="263"/>
         <x:n v="46"/>
         <x:n v="43"/>
         <x:n v="171"/>
         <x:n v="45"/>
-        <x:n v="156"/>
+        <x:n v="161"/>
+        <x:n v="34"/>
+        <x:n v="90"/>
+        <x:n v="134"/>
+        <x:n v="97"/>
+        <x:n v="76"/>
+        <x:n v="135"/>
+        <x:n v="237"/>
         <x:n v="98"/>
-        <x:n v="34"/>
-[...2 lines deleted...]
-        <x:n v="238"/>
+        <x:n v="250"/>
+        <x:n v="103"/>
         <x:n v="48"/>
-        <x:n v="215"/>
+        <x:n v="41"/>
+        <x:n v="214"/>
         <x:n v="78"/>
-        <x:n v="114"/>
-        <x:n v="159"/>
+        <x:n v="113"/>
         <x:n v="68"/>
-        <x:n v="102"/>
-[...3 lines deleted...]
-        <x:n v="90"/>
+        <x:n v="38"/>
+        <x:n v="35"/>
+        <x:n v="63"/>
+        <x:n v="126"/>
         <x:n v="80"/>
         <x:n v="99"/>
+        <x:n v="136"/>
+        <x:n v="218"/>
+        <x:n v="86"/>
+        <x:n v="248"/>
+        <x:n v="52"/>
+        <x:n v="169"/>
+        <x:n v="81"/>
+        <x:n v="111"/>
+        <x:n v="154"/>
+        <x:n v="119"/>
+        <x:n v="127"/>
         <x:n v="116"/>
-        <x:n v="213"/>
-[...12 lines deleted...]
-        <x:n v="163"/>
+        <x:n v="221"/>
+        <x:n v="245"/>
+        <x:n v="110"/>
+        <x:n v="53"/>
+        <x:n v="160"/>
         <x:n v="82"/>
-        <x:n v="51"/>
-        <x:n v="113"/>
         <x:n v="151"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="MIP23C01"/>
+    <s v="GDP per capita in PPS"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="99"/>
+  </r>
+</pivotCacheRecords>
 </file>