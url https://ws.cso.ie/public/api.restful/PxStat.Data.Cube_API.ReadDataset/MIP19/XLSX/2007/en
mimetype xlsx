--- v6 (2026-09-07)
+++ v7 (2026-11-04)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a65f76df1774991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07b1c527a3cc4bc594898e9d48bb97eb.psmdcp" Id="Ra609e82d5900468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6372a266e81d4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a165160c7a3648d0901b39eda90dc7cd.psmdcp" Id="R78fa8b92888c4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Net Greenhouse Gas Emissions</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/06/2025 11:00:00</x:t>
+    <x:t>12/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>European data sourced from Eurostat Greenhouse gas emissions by source sector(https://ec.europa.eu/eurostat/databrowser/view/env_air_gge/default/table?lang=en) and indexed to 1990 values. Note that there are frequent revisions to this data for all years due to methodological revisions in underlying Eurostat data (which is in turn sourced directly from the European Environment Agency). The data relates to total greenhouse gas emissions excluding LULUCF and memo items. For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/measuringirelandsprogress/) on our website.</x:t>
+    <x:t>European data sourced from Eurostat Greenhouse gas emissions by source sector(https://ec.europa.eu/eurostat/databrowser/view/env_air_gge/default/table?lang=en) and indexed to 1990 values. Note that there are frequent revisions to this data for all years due to methodological revisions in underlying Eurostat data (which is in turn sourced directly from the European Environment Agency). The data relates to total greenhouse gas emissions excluding LULUCF and memo items. &lt;br&gt;&lt;br&gt;This table has now been archived. Data is available at PxStat table MIP07(table/MIP07).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Declan Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>