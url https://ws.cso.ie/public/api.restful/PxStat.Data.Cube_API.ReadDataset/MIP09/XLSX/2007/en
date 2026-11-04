--- v5 (2026-09-10)
+++ v6 (2026-11-04)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daa50333d7644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0e3bbef71a455c8399def591b07899.psmdcp" Id="R1e80a75c9a274196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b019cc7837402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26f03e3aa4e640adbfce6ea1e6427553.psmdcp" Id="R99477d23a0d84813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Science, Technology, Engineering and Mathematics graduates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2025 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Notes: European data sourced from Eurostat Graduates in tertiary education, in science, math., computing, engineering, manufacturing, construction, by sex - per 1000 of population aged 20-29(https://ec.europa.eu/eurostat/databrowser/view/educ_uoe_grad04/default/table?lang=en). Albania and Montenegro have been added to the country list.&lt;br&gt;Data for 2023 has been added. For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/measuringirelandsprogress/) on our website.</x:t>
+    <x:t>European data sourced from Eurostat Graduates in tertiary education, in science, math., computing, engineering, manufacturing, construction, by sex - per 1000 of population aged 20-29(https://doi.org/10.2908/EDUC_UOE_GRAD04). Source table may contain the most up-to-date values.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP09/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Declan Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>sscu@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -439,50 +439,53 @@
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -633,67 +636,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02677V03567" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="38">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -776,52 +781,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J685" totalsRowShown="0">
-  <x:autoFilter ref="A1:J685"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J799" totalsRowShown="0">
+  <x:autoFilter ref="A1:J799"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02677V03567"/>
     <x:tableColumn id="8" name="Countries"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1077,51 +1082,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1324,51 +1329,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J685"/>
+  <x:dimension ref="A1:J799"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="56.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -20155,51 +20160,51 @@
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I588" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J588" s="0">
-        <x:v>39.5</x:v>
+        <x:v>39.7</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:10">
       <x:c r="A589" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
@@ -21371,51 +21376,51 @@
       <x:c r="B626" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H626" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I626" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J626" s="0">
-        <x:v>50.1</x:v>
+        <x:v>50.3</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:10">
       <x:c r="A627" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
@@ -22587,51 +22592,51 @@
       <x:c r="B664" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H664" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I664" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J664" s="0">
-        <x:v>28.7</x:v>
+        <x:v>28.9</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:10">
       <x:c r="A665" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
@@ -23259,50 +23264,3698 @@
       <x:c r="B685" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I685" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:10">
+      <x:c r="A686" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J686" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:10">
+      <x:c r="A687" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J687" s="0">
+        <x:v>25.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:10">
+      <x:c r="A688" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J688" s="0">
+        <x:v>17.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:10">
+      <x:c r="A689" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J689" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:10">
+      <x:c r="A690" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J690" s="0">
+        <x:v>21.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:10">
+      <x:c r="A691" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J691" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:10">
+      <x:c r="A692" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J692" s="0">
+        <x:v>17.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:10">
+      <x:c r="A693" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J693" s="0">
+        <x:v>26.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:10">
+      <x:c r="A694" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J694" s="0">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:10">
+      <x:c r="A695" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I695" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J695" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:10">
+      <x:c r="A696" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I696" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J696" s="0">
+        <x:v>32.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:10">
+      <x:c r="A697" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I697" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J697" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:10">
+      <x:c r="A698" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I698" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J698" s="0">
+        <x:v>24.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:10">
+      <x:c r="A699" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I699" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J699" s="0">
+        <x:v>21.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:10">
+      <x:c r="A700" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I700" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J700" s="0">
+        <x:v>14.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:10">
+      <x:c r="A701" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I701" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J701" s="0">
+        <x:v>16.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:10">
+      <x:c r="A702" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I702" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J702" s="0">
+        <x:v>39.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:10">
+      <x:c r="A703" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I703" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J703" s="0">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:10">
+      <x:c r="A704" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I704" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J704" s="0">
+        <x:v>15.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:10">
+      <x:c r="A705" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I705" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J705" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:10">
+      <x:c r="A706" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I706" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J706" s="0">
+        <x:v>17.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:10">
+      <x:c r="A707" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I707" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J707" s="0">
+        <x:v>5.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:10">
+      <x:c r="A708" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I708" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J708" s="0">
+        <x:v>9.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:10">
+      <x:c r="A709" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I709" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J709" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:10">
+      <x:c r="A710" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I710" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J710" s="0">
+        <x:v>17.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:10">
+      <x:c r="A711" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I711" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J711" s="0">
+        <x:v>10.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:10">
+      <x:c r="A712" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I712" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J712" s="0">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:10">
+      <x:c r="A713" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I713" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J713" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:10">
+      <x:c r="A714" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I714" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J714" s="0">
+        <x:v>24.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:10">
+      <x:c r="A715" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I715" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J715" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:10">
+      <x:c r="A716" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I716" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J716" s="0">
+        <x:v>18.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:10">
+      <x:c r="A717" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I717" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J717" s="0">
+        <x:v>13.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:10">
+      <x:c r="A718" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I718" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J718" s="0">
+        <x:v>23.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:10">
+      <x:c r="A719" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I719" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J719" s="0">
+        <x:v>24.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:10">
+      <x:c r="A720" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I720" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J720" s="0">
+        <x:v>22.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:10">
+      <x:c r="A721" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I721" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J721" s="0">
+        <x:v>25.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:10">
+      <x:c r="A722" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I722" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J722" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:10">
+      <x:c r="A723" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I723" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J723" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:10">
+      <x:c r="A724" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I724" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J724" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:10">
+      <x:c r="A725" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I725" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J725" s="0">
+        <x:v>34.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:10">
+      <x:c r="A726" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I726" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J726" s="0">
+        <x:v>24.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:10">
+      <x:c r="A727" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I727" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J727" s="0">
+        <x:v>20.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:10">
+      <x:c r="A728" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I728" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J728" s="0">
+        <x:v>25.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:10">
+      <x:c r="A729" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I729" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J729" s="0">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:10">
+      <x:c r="A730" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I730" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J730" s="0">
+        <x:v>22.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:10">
+      <x:c r="A731" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I731" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J731" s="0">
+        <x:v>33.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:10">
+      <x:c r="A732" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I732" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J732" s="0">
+        <x:v>21.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:10">
+      <x:c r="A733" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I733" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J733" s="0">
+        <x:v>29.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:10">
+      <x:c r="A734" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I734" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J734" s="0">
+        <x:v>41.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:10">
+      <x:c r="A735" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I735" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J735" s="0">
+        <x:v>36.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:10">
+      <x:c r="A736" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I736" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J736" s="0">
+        <x:v>33.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:10">
+      <x:c r="A737" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I737" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J737" s="0">
+        <x:v>24.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:10">
+      <x:c r="A738" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I738" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J738" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:10">
+      <x:c r="A739" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I739" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J739" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:10">
+      <x:c r="A740" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I740" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J740" s="0">
+        <x:v>49.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:10">
+      <x:c r="A741" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I741" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J741" s="0">
+        <x:v>24.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:10">
+      <x:c r="A742" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I742" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J742" s="0">
+        <x:v>19.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:10">
+      <x:c r="A743" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I743" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J743" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:10">
+      <x:c r="A744" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I744" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J744" s="0">
+        <x:v>22.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:10">
+      <x:c r="A745" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I745" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J745" s="0">
+        <x:v>7.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:10">
+      <x:c r="A746" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J746" s="0">
+        <x:v>11.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:10">
+      <x:c r="A747" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J747" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:10">
+      <x:c r="A748" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J748" s="0">
+        <x:v>22.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:10">
+      <x:c r="A749" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J749" s="0">
+        <x:v>10.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:10">
+      <x:c r="A750" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J750" s="0">
+        <x:v>29.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:10">
+      <x:c r="A751" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J751" s="0">
+        <x:v>23.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:10">
+      <x:c r="A752" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J752" s="0">
+        <x:v>31.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:10">
+      <x:c r="A753" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J753" s="0">
+        <x:v>21.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J754" s="0">
+        <x:v>19.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J755" s="0">
+        <x:v>18.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J756" s="0">
+        <x:v>29.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J757" s="0">
+        <x:v>35.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:10">
+      <x:c r="A758" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I758" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J758" s="0">
+        <x:v>26.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:10">
+      <x:c r="A759" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I759" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J759" s="0">
+        <x:v>36.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:10">
+      <x:c r="A760" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I760" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J760" s="0">
+        <x:v>16.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:10">
+      <x:c r="A761" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I761" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J761" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:10">
+      <x:c r="A762" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I762" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J762" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:10">
+      <x:c r="A763" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I763" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J763" s="0">
+        <x:v>15.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:10">
+      <x:c r="A764" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I764" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J764" s="0">
+        <x:v>10.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:10">
+      <x:c r="A765" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I765" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J765" s="0">
+        <x:v>13.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:10">
+      <x:c r="A766" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I766" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J766" s="0">
+        <x:v>17.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:10">
+      <x:c r="A767" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I767" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J767" s="0">
+        <x:v>8.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:10">
+      <x:c r="A768" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I768" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J768" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:10">
+      <x:c r="A769" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I769" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J769" s="0">
+        <x:v>19.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:10">
+      <x:c r="A770" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I770" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J770" s="0">
+        <x:v>15.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:10">
+      <x:c r="A771" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I771" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J771" s="0">
+        <x:v>15.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:10">
+      <x:c r="A772" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I772" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J772" s="0">
+        <x:v>23.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:10">
+      <x:c r="A773" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I773" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J773" s="0">
+        <x:v>19.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:10">
+      <x:c r="A774" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I774" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J774" s="0">
+        <x:v>14.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:10">
+      <x:c r="A775" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I775" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J775" s="0">
+        <x:v>19.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:10">
+      <x:c r="A776" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I776" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J776" s="0">
+        <x:v>8.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:10">
+      <x:c r="A777" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I777" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J777" s="0">
+        <x:v>15.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:10">
+      <x:c r="A778" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I778" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J778" s="0">
+        <x:v>29.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:10">
+      <x:c r="A779" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G779" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H779" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I779" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J779" s="0">
+        <x:v>17.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:10">
+      <x:c r="A780" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G780" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I780" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J780" s="0">
+        <x:v>10.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:10">
+      <x:c r="A781" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G781" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H781" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I781" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J781" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:10">
+      <x:c r="A782" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G782" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H782" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I782" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J782" s="0">
+        <x:v>11.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="783" spans="1:10">
+      <x:c r="A783" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B783" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C783" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D783" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E783" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F783" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G783" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H783" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I783" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J783" s="0">
+        <x:v>3.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="784" spans="1:10">
+      <x:c r="A784" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B784" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E784" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F784" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G784" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H784" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I784" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J784" s="0">
+        <x:v>7.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="785" spans="1:10">
+      <x:c r="A785" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D785" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E785" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F785" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G785" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I785" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J785" s="0">
+        <x:v>9.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="786" spans="1:10">
+      <x:c r="A786" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D786" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E786" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F786" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G786" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H786" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I786" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J786" s="0">
+        <x:v>11.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="787" spans="1:10">
+      <x:c r="A787" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D787" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E787" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F787" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G787" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H787" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I787" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J787" s="0">
+        <x:v>10.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="788" spans="1:10">
+      <x:c r="A788" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B788" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C788" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D788" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E788" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F788" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G788" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H788" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I788" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J788" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="789" spans="1:10">
+      <x:c r="A789" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B789" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C789" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D789" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E789" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F789" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G789" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H789" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I789" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J789" s="0">
+        <x:v>15.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="790" spans="1:10">
+      <x:c r="A790" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B790" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C790" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D790" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E790" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F790" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G790" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I790" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J790" s="0">
+        <x:v>18.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="791" spans="1:10">
+      <x:c r="A791" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B791" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C791" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D791" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E791" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F791" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G791" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H791" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I791" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J791" s="0">
+        <x:v>16.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="792" spans="1:10">
+      <x:c r="A792" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B792" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C792" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D792" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E792" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F792" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G792" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H792" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I792" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J792" s="0">
+        <x:v>17.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="793" spans="1:10">
+      <x:c r="A793" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B793" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C793" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D793" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E793" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F793" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G793" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H793" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I793" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J793" s="0">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="794" spans="1:10">
+      <x:c r="A794" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B794" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C794" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D794" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E794" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F794" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G794" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H794" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I794" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J794" s="0">
+        <x:v>16.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="795" spans="1:10">
+      <x:c r="A795" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B795" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C795" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D795" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E795" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F795" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G795" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I795" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J795" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="796" spans="1:10">
+      <x:c r="A796" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B796" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C796" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D796" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E796" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F796" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G796" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H796" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I796" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J796" s="0">
+        <x:v>18.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="797" spans="1:10">
+      <x:c r="A797" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D797" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E797" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F797" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G797" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H797" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I797" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J797" s="0">
+        <x:v>13.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="798" spans="1:10">
+      <x:c r="A798" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B798" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C798" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D798" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E798" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F798" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G798" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H798" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I798" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J798" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="799" spans="1:10">
+      <x:c r="A799" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B799" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C799" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D799" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E799" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F799" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G799" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I799" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J799" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -23349,67 +27002,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MIP09"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Science, Technology, Engineering and Mathematics graduates"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Total Persons"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02677V03567">
       <x:sharedItems count="38">
         <x:s v="AL"/>
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="BG"/>
         <x:s v="HR"/>
         <x:s v="CY"/>
         <x:s v="CZ"/>
@@ -23472,51 +27127,51 @@
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Montenegro"/>
         <x:s v="Netherlands"/>
         <x:s v="North Macedonia"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Serbia"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Türkiye"/>
         <x:s v="United Kingdom"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.8" maxValue="52.9" count="255">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.8" maxValue="52.9" count="270">
         <x:s v=""/>
         <x:n v="22.8"/>
         <x:n v="14"/>
         <x:n v="15.2"/>
         <x:n v="19.9"/>
         <x:n v="10"/>
         <x:n v="16.5"/>
         <x:n v="23.3"/>
         <x:n v="15.7"/>
         <x:n v="19.7"/>
         <x:n v="23.8"/>
         <x:n v="26.5"/>
         <x:n v="20.1"/>
         <x:n v="17.6"/>
         <x:n v="12.4"/>
         <x:n v="35"/>
         <x:n v="13.8"/>
         <x:n v="7"/>
         <x:n v="20.5"/>
         <x:n v="4"/>
         <x:n v="12.8"/>
         <x:n v="7.7"/>
         <x:n v="16.6"/>
         <x:n v="20.9"/>
         <x:n v="15.9"/>
@@ -23712,66 +27367,81 @@
         <x:n v="13.1"/>
         <x:n v="16.3"/>
         <x:n v="40.3"/>
         <x:n v="14.7"/>
         <x:n v="17.9"/>
         <x:n v="23.1"/>
         <x:n v="34"/>
         <x:n v="32.6"/>
         <x:n v="34.8"/>
         <x:n v="51.2"/>
         <x:n v="21.7"/>
         <x:n v="5.4"/>
         <x:n v="24.7"/>
         <x:n v="28.3"/>
         <x:n v="24.9"/>
         <x:n v="34.9"/>
         <x:n v="7.8"/>
         <x:n v="29.1"/>
         <x:n v="3.6"/>
         <x:n v="9.6"/>
         <x:n v="15.3"/>
         <x:n v="24.6"/>
         <x:n v="26.9"/>
         <x:n v="28.8"/>
         <x:n v="24.2"/>
-        <x:n v="39.5"/>
         <x:n v="15.6"/>
         <x:n v="12.7"/>
         <x:n v="26"/>
         <x:n v="34.3"/>
         <x:n v="37.3"/>
         <x:n v="35.9"/>
         <x:n v="33.5"/>
-        <x:n v="50.1"/>
+        <x:n v="50.3"/>
         <x:n v="27"/>
         <x:n v="24.5"/>
         <x:n v="35.7"/>
-        <x:n v="28.7"/>
         <x:n v="10.8"/>
         <x:n v="8.1"/>
         <x:n v="11.1"/>
+        <x:n v="32.9"/>
+        <x:n v="39.8"/>
+        <x:n v="9.4"/>
+        <x:n v="20"/>
+        <x:n v="25.3"/>
+        <x:n v="22.2"/>
+        <x:n v="29.7"/>
+        <x:n v="41.9"/>
+        <x:n v="49.9"/>
+        <x:n v="9.2"/>
+        <x:n v="31.1"/>
+        <x:n v="36.8"/>
+        <x:n v="23.2"/>
+        <x:n v="29.5"/>
+        <x:n v="10.9"/>
+        <x:n v="10.6"/>
+        <x:n v="9.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2018"/>
     <s v="2018"/>
@@ -30778,51 +34448,51 @@
     <s v="Number"/>
     <n v="15.9"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="IS"/>
     <s v="Iceland"/>
     <s v="Number"/>
     <n v="16.5"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="IE"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="39.5"/>
+    <n v="39.7"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="IT"/>
     <s v="Italy"/>
     <s v="Number"/>
     <n v="20.1"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="LV"/>
     <s v="Latvia"/>
     <s v="Number"/>
     <n v="15.6"/>
   </r>
@@ -31234,51 +34904,51 @@
     <s v="Number"/>
     <n v="22.3"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="IS"/>
     <s v="Iceland"/>
     <s v="Number"/>
     <n v="17.9"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="IE"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="50.1"/>
+    <n v="50.3"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="IT"/>
     <s v="Italy"/>
     <s v="Number"/>
     <n v="23.4"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="LV"/>
     <s v="Latvia"/>
     <s v="Number"/>
     <n v="20.2"/>
   </r>
@@ -31690,51 +35360,51 @@
     <s v="Number"/>
     <n v="9.1"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="IS"/>
     <s v="Iceland"/>
     <s v="Number"/>
     <n v="15"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="IE"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="28.7"/>
+    <n v="28.9"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="IT"/>
     <s v="Italy"/>
     <s v="Number"/>
     <n v="16.5"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="LV"/>
     <s v="Latvia"/>
     <s v="Number"/>
     <n v="10.8"/>
   </r>
@@ -31944,27 +35614,1395 @@
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Number"/>
     <n v="8.9"/>
   </r>
   <r>
     <s v="MIP09"/>
     <s v="Science, Technology, Engineering and Mathematics graduates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Number"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="39.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="Number"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="Number"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="Number"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="49.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="Number"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="Number"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="Number"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="Number"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="Number"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="MIP09"/>
+    <s v="Science, Technology, Engineering and Mathematics graduates"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>