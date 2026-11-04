--- v5 (2026-09-08)
+++ v6 (2026-11-04)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7451f1c3fcae42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695db0cce0844f1a9a08ed2b8ade9e71.psmdcp" Id="Rba3af8add32b442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355f4d8a107d4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30771a8c69214d70837b64c657e9014b.psmdcp" Id="R3f60d665a4e44df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Young persons aged 18-24 neither in employment nor in education and training</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/01/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>European data sourced from Eurostat Young people neither in employment nor in education and training by sex, age and labour status (NEET rates).(https://ec.europa.eu/eurostat/databrowser/view/EDAT_LFSE_20/default/table?lang=en&amp;category=educ.educ_outc.edatt.edatt0) Break in time series in 2021 due to change in definitions. Some values have been updated throughout the timeline. &lt;br&gt;2024 values added. For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/measuringirelandsprogress/) on our website.</x:t>
+    <x:t>European data sourced from Eurostat Young people neither in employment nor in education and training by sex, age and labour status(https://doi.org/10.2908/EDAT_LFSE_20). Break in time series in 2021 due to change in definitions. Some values have been updated throughout the timeline. Source table may contain the most up-to-date data</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Declan Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -439,50 +439,53 @@
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -633,67 +636,69 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="6">
+      <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
+        <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02677V03567" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="37">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -774,52 +779,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J667" totalsRowShown="0">
-  <x:autoFilter ref="A1:J667"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J778" totalsRowShown="0">
+  <x:autoFilter ref="A1:J778"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02677V03567"/>
     <x:tableColumn id="8" name="Countries"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1322,51 +1327,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J667"/>
+  <x:dimension ref="A1:J778"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="47.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -15769,51 +15774,51 @@
       <x:c r="B451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J451" s="0">
-        <x:v>17.1</x:v>
+        <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
@@ -16953,51 +16958,51 @@
       <x:c r="B488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J488" s="0">
-        <x:v>17.5</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:10">
       <x:c r="A489" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
@@ -18137,51 +18142,51 @@
       <x:c r="B525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J525" s="0">
-        <x:v>16.8</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:10">
       <x:c r="A526" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
@@ -19321,51 +19326,51 @@
       <x:c r="B562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J562" s="0">
-        <x:v>14.9</x:v>
+        <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
@@ -19449,51 +19454,51 @@
       <x:c r="B566" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I566" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J566" s="0">
-        <x:v>12</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:10">
       <x:c r="A567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
@@ -19513,83 +19518,83 @@
       <x:c r="B568" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J568" s="0">
-        <x:v>14.1</x:v>
+        <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J569" s="0">
-        <x:v>9.4</x:v>
+        <x:v>9.7</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
@@ -20505,51 +20510,51 @@
       <x:c r="B599" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J599" s="0">
-        <x:v>14.3</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
@@ -20633,51 +20638,51 @@
       <x:c r="B603" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J603" s="0">
-        <x:v>12.1</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
@@ -20697,83 +20702,83 @@
       <x:c r="B605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J605" s="0">
-        <x:v>15.4</x:v>
+        <x:v>15.6</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J606" s="0">
-        <x:v>9</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
@@ -21689,51 +21694,51 @@
       <x:c r="B636" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H636" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I636" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J636" s="0">
-        <x:v>15.6</x:v>
+        <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:10">
       <x:c r="A637" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
@@ -21817,51 +21822,51 @@
       <x:c r="B640" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H640" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I640" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J640" s="0">
-        <x:v>12</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:10">
       <x:c r="A641" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
@@ -21881,83 +21886,83 @@
       <x:c r="B642" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H642" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I642" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J642" s="0">
-        <x:v>12.8</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:10">
       <x:c r="A643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I643" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J643" s="0">
-        <x:v>9.8</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:10">
       <x:c r="A644" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H644" s="0" t="s">
@@ -22681,50 +22686,3602 @@
       <x:c r="B667" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I667" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:10">
+      <x:c r="A668" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J668" s="0">
+        <x:v>11.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:10">
+      <x:c r="A669" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J669" s="0">
+        <x:v>10.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:10">
+      <x:c r="A670" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J670" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:10">
+      <x:c r="A671" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J671" s="0">
+        <x:v>15.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:10">
+      <x:c r="A672" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J672" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:10">
+      <x:c r="A673" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J673" s="0">
+        <x:v>13.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:10">
+      <x:c r="A674" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I674" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J674" s="0">
+        <x:v>6.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:10">
+      <x:c r="A675" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I675" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J675" s="0">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:10">
+      <x:c r="A676" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I676" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J676" s="0">
+        <x:v>12.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:10">
+      <x:c r="A677" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I677" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J677" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:10">
+      <x:c r="A678" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I678" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J678" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:10">
+      <x:c r="A679" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I679" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J679" s="0">
+        <x:v>14.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:10">
+      <x:c r="A680" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I680" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J680" s="0">
+        <x:v>10.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:10">
+      <x:c r="A681" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I681" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J681" s="0">
+        <x:v>14.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:10">
+      <x:c r="A682" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I682" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J682" s="0">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:10">
+      <x:c r="A683" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I683" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J683" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:10">
+      <x:c r="A684" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I684" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J684" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:10">
+      <x:c r="A685" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I685" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J685" s="0">
+        <x:v>13.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:10">
+      <x:c r="A686" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J686" s="0">
+        <x:v>11.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:10">
+      <x:c r="A687" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J687" s="0">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:10">
+      <x:c r="A688" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J688" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:10">
+      <x:c r="A689" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J689" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:10">
+      <x:c r="A690" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J690" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:10">
+      <x:c r="A691" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J691" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:10">
+      <x:c r="A692" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J692" s="0">
+        <x:v>24.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:10">
+      <x:c r="A693" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J693" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:10">
+      <x:c r="A694" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J694" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:10">
+      <x:c r="A695" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I695" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J695" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:10">
+      <x:c r="A696" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I696" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J696" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:10">
+      <x:c r="A697" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I697" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J697" s="0">
+        <x:v>16.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:10">
+      <x:c r="A698" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I698" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J698" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:10">
+      <x:c r="A699" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I699" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J699" s="0">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:10">
+      <x:c r="A700" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I700" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J700" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:10">
+      <x:c r="A701" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I701" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J701" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:10">
+      <x:c r="A702" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I702" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J702" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:10">
+      <x:c r="A703" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I703" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J703" s="0">
+        <x:v>29.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:10">
+      <x:c r="A704" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I704" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J704" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:10">
+      <x:c r="A705" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I705" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J705" s="0">
+        <x:v>11.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:10">
+      <x:c r="A706" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I706" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J706" s="0">
+        <x:v>11.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:10">
+      <x:c r="A707" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I707" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J707" s="0">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:10">
+      <x:c r="A708" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I708" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J708" s="0">
+        <x:v>14.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:10">
+      <x:c r="A709" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I709" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J709" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:10">
+      <x:c r="A710" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I710" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J710" s="0">
+        <x:v>12.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:10">
+      <x:c r="A711" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I711" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J711" s="0">
+        <x:v>5.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:10">
+      <x:c r="A712" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I712" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J712" s="0">
+        <x:v>8.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:10">
+      <x:c r="A713" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I713" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J713" s="0">
+        <x:v>14.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:10">
+      <x:c r="A714" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I714" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J714" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:10">
+      <x:c r="A715" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I715" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J715" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:10">
+      <x:c r="A716" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I716" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J716" s="0">
+        <x:v>15.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:10">
+      <x:c r="A717" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I717" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J717" s="0">
+        <x:v>9.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:10">
+      <x:c r="A718" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I718" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J718" s="0">
+        <x:v>15.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:10">
+      <x:c r="A719" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I719" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J719" s="0">
+        <x:v>10.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:10">
+      <x:c r="A720" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I720" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J720" s="0">
+        <x:v>5.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:10">
+      <x:c r="A721" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I721" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J721" s="0">
+        <x:v>9.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:10">
+      <x:c r="A722" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I722" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J722" s="0">
+        <x:v>13.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:10">
+      <x:c r="A723" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I723" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J723" s="0">
+        <x:v>12.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:10">
+      <x:c r="A724" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I724" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J724" s="0">
+        <x:v>15.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:10">
+      <x:c r="A725" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I725" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J725" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:10">
+      <x:c r="A726" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I726" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J726" s="0">
+        <x:v>8.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:10">
+      <x:c r="A727" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I727" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J727" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:10">
+      <x:c r="A728" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I728" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J728" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:10">
+      <x:c r="A729" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I729" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J729" s="0">
+        <x:v>25.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:10">
+      <x:c r="A730" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I730" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J730" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:10">
+      <x:c r="A731" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I731" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J731" s="0">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:10">
+      <x:c r="A732" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I732" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J732" s="0">
+        <x:v>9.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:10">
+      <x:c r="A733" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I733" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J733" s="0">
+        <x:v>16.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:10">
+      <x:c r="A734" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I734" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J734" s="0">
+        <x:v>17.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:10">
+      <x:c r="A735" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I735" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J735" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:10">
+      <x:c r="A736" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I736" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J736" s="0">
+        <x:v>9.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:10">
+      <x:c r="A737" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I737" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J737" s="0">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:10">
+      <x:c r="A738" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I738" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J738" s="0">
+        <x:v>6.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:10">
+      <x:c r="A739" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I739" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J739" s="0">
+        <x:v>10.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:10">
+      <x:c r="A740" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I740" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J740" s="0">
+        <x:v>19.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:10">
+      <x:c r="A741" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I741" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J741" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:10">
+      <x:c r="A742" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I742" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J742" s="0">
+        <x:v>11.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:10">
+      <x:c r="A743" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I743" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J743" s="0">
+        <x:v>9.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:10">
+      <x:c r="A744" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I744" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J744" s="0">
+        <x:v>18.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:10">
+      <x:c r="A745" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I745" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J745" s="0">
+        <x:v>16.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:10">
+      <x:c r="A746" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J746" s="0">
+        <x:v>10.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:10">
+      <x:c r="A747" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J747" s="0">
+        <x:v>14.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:10">
+      <x:c r="A748" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J748" s="0">
+        <x:v>8.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:10">
+      <x:c r="A749" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J749" s="0">
+        <x:v>9.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:10">
+      <x:c r="A750" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J750" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:10">
+      <x:c r="A751" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J751" s="0">
+        <x:v>11.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:10">
+      <x:c r="A752" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J752" s="0">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:10">
+      <x:c r="A753" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J753" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J754" s="0">
+        <x:v>10.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J755" s="0">
+        <x:v>13.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J756" s="0">
+        <x:v>14.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J757" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:10">
+      <x:c r="A758" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I758" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J758" s="0">
+        <x:v>8.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:10">
+      <x:c r="A759" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I759" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J759" s="0">
+        <x:v>13.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:10">
+      <x:c r="A760" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I760" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J760" s="0">
+        <x:v>11.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:10">
+      <x:c r="A761" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I761" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J761" s="0">
+        <x:v>14.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:10">
+      <x:c r="A762" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I762" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J762" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:10">
+      <x:c r="A763" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I763" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J763" s="0">
+        <x:v>9.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:10">
+      <x:c r="A764" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I764" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J764" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:10">
+      <x:c r="A765" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I765" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J765" s="0">
+        <x:v>5.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:10">
+      <x:c r="A766" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I766" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J766" s="0">
+        <x:v>22.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:10">
+      <x:c r="A767" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I767" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J767" s="0">
+        <x:v>7.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:10">
+      <x:c r="A768" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I768" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J768" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:10">
+      <x:c r="A769" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I769" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J769" s="0">
+        <x:v>9.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:10">
+      <x:c r="A770" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I770" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J770" s="0">
+        <x:v>25.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:10">
+      <x:c r="A771" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I771" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J771" s="0">
+        <x:v>15.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:10">
+      <x:c r="A772" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I772" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J772" s="0">
+        <x:v>10.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:10">
+      <x:c r="A773" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I773" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J773" s="0">
+        <x:v>6.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:10">
+      <x:c r="A774" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I774" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J774" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:10">
+      <x:c r="A775" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="I775" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J775" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:10">
+      <x:c r="A776" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I776" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J776" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:10">
+      <x:c r="A777" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I777" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J777" s="0">
+        <x:v>39.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:10">
+      <x:c r="A778" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I778" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J778" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -22771,67 +26328,69 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MIP03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Neither in employment or education (DEASP status)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="6">
+      <x:sharedItems count="7">
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Total Persons"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02677V03567">
       <x:sharedItems count="37">
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="BA"/>
         <x:s v="BG"/>
         <x:s v="HR"/>
         <x:s v="CY"/>
         <x:s v="CZ"/>
@@ -22892,51 +26451,51 @@
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Montenegro"/>
         <x:s v="Netherlands"/>
         <x:s v="North Macedonia"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Serbia"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Türkiye"/>
         <x:s v="United Kingdom"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="3.2" maxValue="46.1" count="208">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="3.2" maxValue="46.1" count="214">
         <x:n v="9.1"/>
         <x:n v="11.6"/>
         <x:s v=""/>
         <x:n v="16.8"/>
         <x:n v="15.3"/>
         <x:n v="18.8"/>
         <x:n v="7.5"/>
         <x:n v="10.2"/>
         <x:n v="10.4"/>
         <x:n v="13.1"/>
         <x:n v="11.3"/>
         <x:n v="14.4"/>
         <x:n v="7.7"/>
         <x:n v="17.9"/>
         <x:n v="14.2"/>
         <x:n v="5.6"/>
         <x:n v="12.4"/>
         <x:n v="23"/>
         <x:n v="10.8"/>
         <x:n v="11.4"/>
         <x:n v="8.3"/>
         <x:n v="8.2"/>
         <x:n v="22.1"/>
         <x:n v="5.5"/>
         <x:n v="24.4"/>
@@ -23089,62 +26648,68 @@
         <x:n v="3.7"/>
         <x:n v="7.6"/>
         <x:n v="13"/>
         <x:n v="11.7"/>
         <x:n v="20.7"/>
         <x:n v="25.3"/>
         <x:n v="9.5"/>
         <x:n v="17"/>
         <x:n v="3.4"/>
         <x:n v="25.2"/>
         <x:n v="41.6"/>
         <x:n v="8"/>
         <x:n v="4.2"/>
         <x:n v="23.7"/>
         <x:n v="21.6"/>
         <x:n v="29"/>
         <x:n v="15.9"/>
         <x:n v="17.4"/>
         <x:n v="5.1"/>
         <x:n v="12.1"/>
         <x:n v="16.6"/>
         <x:n v="4.5"/>
         <x:n v="6.3"/>
         <x:n v="16.1"/>
         <x:n v="39.1"/>
-        <x:n v="14.9"/>
         <x:n v="7.8"/>
         <x:n v="16.2"/>
         <x:n v="18.7"/>
         <x:n v="23.5"/>
         <x:n v="21.3"/>
         <x:n v="4.4"/>
         <x:n v="4.7"/>
         <x:n v="20.8"/>
         <x:n v="13.4"/>
         <x:n v="21.8"/>
         <x:n v="38.9"/>
+        <x:n v="4.9"/>
+        <x:n v="29.2"/>
+        <x:n v="21.1"/>
+        <x:n v="25.9"/>
+        <x:n v="17.6"/>
+        <x:n v="22.6"/>
+        <x:n v="39.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="%"/>
     <n v="9.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2019"/>
     <s v="2019"/>
@@ -28507,51 +32072,51 @@
     <s v="%"/>
     <n v="15.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="13.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="17.1"/>
+    <n v="16.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="9.4"/>
   </r>
@@ -28951,51 +32516,51 @@
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="13.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="17.5"/>
+    <n v="16.9"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="5.4"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="9.7"/>
   </r>
@@ -29395,51 +32960,51 @@
     <s v="%"/>
     <n v="15.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="12.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="16.8"/>
+    <n v="16.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="10.6"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="9.1"/>
   </r>
@@ -29839,135 +33404,135 @@
     <s v="%"/>
     <n v="14.2"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="10.8"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="14.9"/>
+    <n v="14.8"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="6.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="8.6"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="%"/>
     <n v="13.2"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
     <s v="%"/>
-    <n v="12"/>
+    <n v="12.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="%"/>
     <n v="11.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="%"/>
-    <n v="14.1"/>
+    <n v="14.4"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="%"/>
-    <n v="9.4"/>
+    <n v="9.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="%"/>
     <n v="14.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="HU"/>
     <s v="Hungary"/>
     <s v="%"/>
     <n v="12.8"/>
   </r>
@@ -30283,135 +33848,135 @@
     <s v="%"/>
     <n v="12.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="14.3"/>
+    <n v="14"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="4.4"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="%"/>
     <n v="15.6"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
     <s v="%"/>
-    <n v="12.1"/>
+    <n v="12.2"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="%"/>
     <n v="12.6"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="%"/>
-    <n v="15.4"/>
+    <n v="15.6"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="%"/>
-    <n v="9"/>
+    <n v="9.4"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="HU"/>
     <s v="Hungary"/>
     <s v="%"/>
     <n v="11.2"/>
   </r>
@@ -30727,135 +34292,135 @@
     <s v="%"/>
     <n v="15.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="10.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="15.6"/>
+    <n v="15.7"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="8.5"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="9.2"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="%"/>
     <n v="10.8"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
     <s v="%"/>
-    <n v="12"/>
+    <n v="12.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="%"/>
     <n v="10.3"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="%"/>
-    <n v="12.8"/>
+    <n v="13.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="%"/>
-    <n v="9.8"/>
+    <n v="10.1"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="%"/>
     <n v="13.4"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="HU"/>
     <s v="Hungary"/>
     <s v="%"/>
     <n v="14.5"/>
   </r>
@@ -31101,27 +34666,1359 @@
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="%"/>
     <n v="38.9"/>
   </r>
   <r>
     <s v="MIP03C01"/>
     <s v="Neither in employment or education (DEASP status)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="%"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="%"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="%"/>
+    <n v="39.7"/>
+  </r>
+  <r>
+    <s v="MIP03C01"/>
+    <s v="Neither in employment or education (DEASP status)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>