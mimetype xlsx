--- v6 (2026-09-08)
+++ v7 (2026-11-02)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfc680565df4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c81272d5b214d41b47100f48eaa48a3.psmdcp" Id="Rdcb246a08e3e4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bca90652ac4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32597c2f067343f896f9dd429c2701c6.psmdcp" Id="R9b1599a4bc2b4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Comparative price levels of final consumption by private households including direct taxes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>15/01/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Data sourced from Eurostat Comparative price levels(https://ec.europa.eu/eurostat/databrowser/view/tec00120/default/table?lang=en), based on update of 10th July 2025. Please be aware that this indicator is expressed in relation to EU27 countries (from 2020) = 100. Comparative price levels are the ratio between Purchasing power parities (PPPs) and market exchange rate for each country. PPPs are currency conversion rates that convert economic indicators expressed in national currencies to a common currency, called Purchasing Power Standard (PPS), which allows meaningful comparison. If the index of the comparative price levels shown for a country is higher/lower than 100, the country concerned is relatively expensive/cheap as compared with the EU average. Update September 2025 - data for the UK for the year 2024 has been added. &lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/measuringirelandsprogress/) on our website.</x:t>
+    <x:t>Data sourced from Eurostat Price level indices(https://doi.org/10.2908/TEC00120). Comparative price levels are the ratio between Purchasing power parities (PPPs) and market exchange rate for each country. PPPs are currency conversion rates that convert economic indicators expressed in national currencies to a common currency, called Purchasing Power Standard (PPS), which allows meaningful comparison. Please be aware that this indicator is expressed in relation to EU27 countries (from 2020) = 100. If the index of the comparative price levels shown for a country is higher/lower than 100, the country concerned is relatively expensive/cheap as compared with the EU average. As this statistic is an index, the unit has been corrected from Number to EU27=100. Underlying methodology remains unchanged. Source table may contain the most up-to-date values.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Declan Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -179,51 +179,51 @@
   <x:si>
     <x:t>Countries</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>MIP02C01</x:t>
   </x:si>
   <x:si>
     <x:t>Comparative price levels of final consumption by private households</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>AL</x:t>
   </x:si>
   <x:si>
     <x:t>Albania</x:t>
   </x:si>
   <x:si>
-    <x:t>Number</x:t>
+    <x:t>EU27=100</x:t>
   </x:si>
   <x:si>
     <x:t>AT</x:t>
   </x:si>
   <x:si>
     <x:t>Austria</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Belgium</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Bosnia and Herzegovina</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
@@ -436,50 +436,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -630,75 +633,77 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="C02677V03567" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="39">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -767,52 +772,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H391" totalsRowShown="0">
-  <x:autoFilter ref="A1:H391"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H430" totalsRowShown="0">
+  <x:autoFilter ref="A1:H430"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02677V03567"/>
     <x:tableColumn id="6" name="Countries"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1313,63 +1318,63 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H391"/>
+  <x:dimension ref="A1:H430"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="62.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.282054" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="9.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8450,51 +8455,51 @@
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>128.1</x:v>
+        <x:v>123.5</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H275" s="0">
@@ -9464,51 +9469,51 @@
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>126</x:v>
+        <x:v>122.9</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H314" s="0">
@@ -9568,51 +9573,51 @@
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H317" s="0">
-        <x:v>58.5</x:v>
+        <x:v>58.4</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H318" s="0">
@@ -10062,51 +10067,51 @@
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>131.9</x:v>
+        <x:v>131.8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H337" s="0">
@@ -10426,51 +10431,51 @@
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>171.8</x:v>
+        <x:v>171.7</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H351" s="0">
@@ -10478,51 +10483,51 @@
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>123.5</x:v>
+        <x:v>120.2</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0">
@@ -10816,51 +10821,51 @@
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>122.3</x:v>
+        <x:v>122.2</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H366" s="0">
@@ -11050,51 +11055,51 @@
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>81.7</x:v>
+        <x:v>81.6</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H375" s="0">
@@ -11492,51 +11497,1065 @@
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>128.4</x:v>
+        <x:v>125.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:8">
+      <x:c r="A392" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G392" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H392" s="0">
+        <x:v>72.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:8">
+      <x:c r="A393" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G393" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H393" s="0">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:8">
+      <x:c r="A394" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G394" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H394" s="0">
+        <x:v>116.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:8">
+      <x:c r="A395" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G395" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H395" s="0">
+        <x:v>59.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:8">
+      <x:c r="A396" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G396" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H396" s="0">
+        <x:v>62.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:8">
+      <x:c r="A397" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G397" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H397" s="0">
+        <x:v>78.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:8">
+      <x:c r="A398" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H398" s="0">
+        <x:v>89.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:8">
+      <x:c r="A399" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H399" s="0">
+        <x:v>89.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:8">
+      <x:c r="A400" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H400" s="0">
+        <x:v>139.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:8">
+      <x:c r="A401" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H401" s="0">
+        <x:v>101.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:8">
+      <x:c r="A402" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H402" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:8">
+      <x:c r="A403" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H403" s="0">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:8">
+      <x:c r="A404" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H404" s="0">
+        <x:v>120.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:8">
+      <x:c r="A405" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H405" s="0">
+        <x:v>110.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:8">
+      <x:c r="A406" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H406" s="0">
+        <x:v>108.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:8">
+      <x:c r="A407" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G407" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H407" s="0">
+        <x:v>87.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:8">
+      <x:c r="A408" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H408" s="0">
+        <x:v>77.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:8">
+      <x:c r="A409" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G409" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H409" s="0">
+        <x:v>173.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:8">
+      <x:c r="A410" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F410" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G410" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H410" s="0">
+        <x:v>136.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:8">
+      <x:c r="A411" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F411" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G411" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H411" s="0">
+        <x:v>97.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:8">
+      <x:c r="A412" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F412" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G412" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H412" s="0">
+        <x:v>83.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:8">
+      <x:c r="A413" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F413" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G413" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H413" s="0">
+        <x:v>82.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:8">
+      <x:c r="A414" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G414" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H414" s="0">
+        <x:v>131.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:8">
+      <x:c r="A415" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G415" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H415" s="0">
+        <x:v>91.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:8">
+      <x:c r="A416" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F416" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G416" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H416" s="0">
+        <x:v>66.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:8">
+      <x:c r="A417" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F417" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G417" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H417" s="0">
+        <x:v>115.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="418" spans="1:8">
+      <x:c r="A418" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C418" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E418" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F418" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G418" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H418" s="0">
+        <x:v>54.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="419" spans="1:8">
+      <x:c r="A419" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C419" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D419" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E419" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F419" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G419" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H419" s="0">
+        <x:v>128.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="420" spans="1:8">
+      <x:c r="A420" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B420" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C420" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D420" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E420" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F420" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G420" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H420" s="0">
+        <x:v>73.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="421" spans="1:8">
+      <x:c r="A421" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B421" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C421" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F421" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G421" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H421" s="0">
+        <x:v>86.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="422" spans="1:8">
+      <x:c r="A422" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B422" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C422" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D422" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E422" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F422" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G422" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H422" s="0">
+        <x:v>65.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="423" spans="1:8">
+      <x:c r="A423" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C423" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D423" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E423" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F423" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G423" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H423" s="0">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="424" spans="1:8">
+      <x:c r="A424" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C424" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D424" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E424" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F424" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G424" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H424" s="0">
+        <x:v>85.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="425" spans="1:8">
+      <x:c r="A425" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B425" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C425" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D425" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E425" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F425" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G425" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H425" s="0">
+        <x:v>89.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="426" spans="1:8">
+      <x:c r="A426" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C426" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D426" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E426" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F426" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G426" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H426" s="0">
+        <x:v>91.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="427" spans="1:8">
+      <x:c r="A427" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B427" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C427" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D427" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E427" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F427" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G427" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H427" s="0">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="428" spans="1:8">
+      <x:c r="A428" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B428" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C428" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D428" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E428" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F428" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="G428" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H428" s="0">
+        <x:v>171.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="429" spans="1:8">
+      <x:c r="A429" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B429" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C429" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D429" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E429" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F429" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G429" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H429" s="0">
+        <x:v>59.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="430" spans="1:8">
+      <x:c r="A430" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B430" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C430" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D430" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E430" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F430" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G430" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H430" s="0">
+        <x:v>123.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -11582,75 +12601,77 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MIP02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Comparative price levels of final consumption by private households"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02677V03567">
       <x:sharedItems count="39">
         <x:s v="AL"/>
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="BA"/>
         <x:s v="BG"/>
         <x:s v="HR"/>
         <x:s v="CY"/>
         <x:s v="CZ"/>
         <x:s v="DK"/>
         <x:s v="EE"/>
         <x:s v="E272020"/>
         <x:s v="ZZEUZN20"/>
         <x:s v="FI"/>
         <x:s v="FR"/>
         <x:s v="DE"/>
         <x:s v="GR"/>
         <x:s v="HU"/>
         <x:s v="IS"/>
         <x:s v="IE"/>
         <x:s v="IT"/>
         <x:s v="LV"/>
@@ -11697,55 +12718,55 @@
         <x:s v="Ireland"/>
         <x:s v="Italy"/>
         <x:s v="Latvia"/>
         <x:s v="Lithuania"/>
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Montenegro"/>
         <x:s v="Netherlands"/>
         <x:s v="North Macedonia"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Serbia"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Türkiye"/>
         <x:s v="United Kingdom"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
-        <x:s v="Number"/>
+        <x:s v="EU27=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="41.1" maxValue="174.2" count="314">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="41.1" maxValue="174.2" count="335">
         <x:n v="48.3"/>
         <x:n v="109.3"/>
         <x:n v="111.2"/>
         <x:n v="53.8"/>
         <x:n v="49.7"/>
         <x:n v="67.8"/>
         <x:n v="92.2"/>
         <x:n v="66.8"/>
         <x:n v="142.8"/>
         <x:n v="77.5"/>
         <x:n v="100"/>
         <x:n v="105.3"/>
         <x:n v="125.8"/>
         <x:n v="112"/>
         <x:n v="107"/>
         <x:n v="88.2"/>
         <x:n v="61.4"/>
         <x:n v="136.1"/>
         <x:n v="128.3"/>
         <x:n v="106.4"/>
         <x:n v="73.1"/>
         <x:n v="64.1"/>
         <x:n v="125.5"/>
         <x:n v="83.9"/>
         <x:n v="56.2"/>
@@ -11925,4026 +12946,4437 @@
         <x:n v="61.6"/>
         <x:n v="108.5"/>
         <x:n v="115.5"/>
         <x:n v="69.4"/>
         <x:n v="92.6"/>
         <x:n v="83.3"/>
         <x:n v="140.8"/>
         <x:n v="91.1"/>
         <x:n v="107.2"/>
         <x:n v="68.2"/>
         <x:n v="149.8"/>
         <x:n v="138.3"/>
         <x:n v="101"/>
         <x:n v="75.2"/>
         <x:n v="71.6"/>
         <x:n v="138.7"/>
         <x:n v="91.6"/>
         <x:n v="59.3"/>
         <x:n v="48.9"/>
         <x:n v="60.5"/>
         <x:n v="56"/>
         <x:n v="94.5"/>
         <x:n v="128.7"/>
         <x:n v="166.2"/>
         <x:n v="42.2"/>
-        <x:n v="128.1"/>
+        <x:n v="123.5"/>
         <x:n v="61.9"/>
         <x:n v="107.9"/>
         <x:n v="117.4"/>
         <x:n v="58.4"/>
         <x:n v="58.2"/>
         <x:n v="93.3"/>
         <x:n v="146.3"/>
         <x:n v="99.6"/>
         <x:n v="105"/>
         <x:n v="112.2"/>
         <x:n v="108.4"/>
         <x:n v="87.4"/>
         <x:n v="67.7"/>
         <x:n v="159.8"/>
         <x:n v="136.9"/>
         <x:n v="99.5"/>
         <x:n v="80.8"/>
         <x:n v="79.3"/>
         <x:n v="134.7"/>
         <x:n v="90.5"/>
         <x:n v="114.2"/>
         <x:n v="52.5"/>
         <x:n v="143"/>
         <x:n v="62"/>
         <x:n v="87.2"/>
         <x:n v="60.8"/>
         <x:n v="63.6"/>
         <x:n v="85.9"/>
         <x:n v="88.1"/>
         <x:n v="93.8"/>
         <x:n v="122.7"/>
         <x:n v="170.7"/>
         <x:n v="41.1"/>
-        <x:n v="126"/>
+        <x:n v="122.9"/>
         <x:n v="65.2"/>
         <x:n v="111.5"/>
         <x:n v="116.9"/>
-        <x:n v="58.5"/>
         <x:n v="59.2"/>
         <x:n v="92.1"/>
         <x:n v="91.7"/>
         <x:n v="141.6"/>
         <x:n v="99.8"/>
         <x:n v="104.5"/>
         <x:n v="123.8"/>
         <x:n v="109"/>
         <x:n v="85.8"/>
         <x:n v="74.2"/>
         <x:n v="157.4"/>
         <x:n v="137.6"/>
         <x:n v="98"/>
         <x:n v="82.7"/>
         <x:n v="82.9"/>
-        <x:n v="131.9"/>
+        <x:n v="131.8"/>
         <x:n v="89.3"/>
         <x:n v="115.6"/>
         <x:n v="54.1"/>
         <x:n v="127.4"/>
         <x:n v="86.2"/>
         <x:n v="61.8"/>
         <x:n v="84"/>
         <x:n v="115.2"/>
-        <x:n v="171.8"/>
+        <x:n v="171.7"/>
         <x:n v="45.2"/>
-        <x:n v="123.5"/>
+        <x:n v="120.2"/>
         <x:n v="116.7"/>
         <x:n v="76.6"/>
         <x:n v="88.5"/>
         <x:n v="140.7"/>
         <x:n v="100.2"/>
         <x:n v="104.2"/>
-        <x:n v="122.3"/>
+        <x:n v="122.2"/>
         <x:n v="108.8"/>
         <x:n v="74.3"/>
         <x:n v="162.1"/>
         <x:n v="136.8"/>
         <x:n v="97"/>
-        <x:n v="81.7"/>
+        <x:n v="81.6"/>
         <x:n v="131.1"/>
         <x:n v="90.6"/>
         <x:n v="64.2"/>
         <x:n v="115.1"/>
         <x:n v="127.2"/>
         <x:n v="72.3"/>
         <x:n v="86.7"/>
         <x:n v="67"/>
         <x:n v="84.6"/>
         <x:n v="116.4"/>
         <x:n v="173"/>
-        <x:n v="128.4"/>
+        <x:n v="72.6"/>
+        <x:n v="62.5"/>
+        <x:n v="78.4"/>
+        <x:n v="89.2"/>
+        <x:n v="89.4"/>
+        <x:n v="139.7"/>
+        <x:n v="101.2"/>
+        <x:n v="104"/>
+        <x:n v="120.8"/>
+        <x:n v="110.3"/>
+        <x:n v="108.3"/>
+        <x:n v="173.5"/>
+        <x:n v="136.2"/>
+        <x:n v="97.1"/>
+        <x:n v="82.8"/>
+        <x:n v="91.9"/>
+        <x:n v="128.6"/>
+        <x:n v="73.3"/>
+        <x:n v="86.6"/>
+        <x:n v="85.2"/>
+        <x:n v="121"/>
+        <x:n v="171.3"/>
+        <x:n v="123.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="48.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="109.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="53.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="49.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="67.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="92.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="66.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="142.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="77.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="112"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="107"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="136.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="128.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="106.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="73.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="64.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="83.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="48.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="152.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="57.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="70.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="94.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="127.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="170"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="142.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="110.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="53.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="49.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="68.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="68.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="146.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="78.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="126.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="112.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="107.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="62.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="158.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="129.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="104.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="65.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="127.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="84.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="47.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="152.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="53.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="77.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="95.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="130.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="168.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="127.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="52.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="69.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="70.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="143.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="80.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="106.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="65.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="174.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="131.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="103.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="66.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="128.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="48.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="148.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="53.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="82.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="94.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="131.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="164.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="119.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="112.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="70.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="141.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="83"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="65.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="168.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="134.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="103.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="76.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="67.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="126.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="57.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="49.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="145.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="84.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="96.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="158.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="45.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="119.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="53.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="71.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="75.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="143.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="84.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="126.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="107"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="67.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="161.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="136.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="101.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="77.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="68"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="132"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="57.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="117.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="49.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="144.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="95.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="123.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="165"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="47.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="120.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="113.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="70.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="76.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="142.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="126.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="112.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="106.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="66.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="142.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="141.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="101.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="78.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="69.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="137.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="116.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="51.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="135.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="83.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="97.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="124.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="171.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="44.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="120.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="108.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="69.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="92.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="83.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="140.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="107.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="68.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="149.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="138.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="101"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="75.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="71.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="138.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="48.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="141.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="60.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="56"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="82.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="94.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="128.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="166.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="42.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
-    <n v="128.1"/>
+    <s v="EU27=100"/>
+    <n v="123.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="107.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="117.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="73.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="93.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="146.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="99.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="105"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="125.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="112.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="108.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="67.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="159.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="136.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="99.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="80.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="79.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="134.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="114.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="52.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="143"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="62"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="87.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="60.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="63.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="85.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="93.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="122.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="170.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="41.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
-    <n v="126"/>
+    <s v="EU27=100"/>
+    <n v="122.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="65.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="116.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
-    <n v="58.5"/>
+    <s v="EU27=100"/>
+    <n v="58.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="59.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="92.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="141.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="99.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="104.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="123.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="109"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="85.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="157.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="137.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="98"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="82.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="82.9"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
-    <n v="131.9"/>
+    <s v="EU27=100"/>
+    <n v="131.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="62.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="127.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="68.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="61.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="65.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="84"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
-    <n v="171.8"/>
+    <s v="EU27=100"/>
+    <n v="171.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="45.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
-    <n v="123.5"/>
+    <s v="EU27=100"/>
+    <n v="120.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="AL"/>
     <s v="Albania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="70.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="AT"/>
     <s v="Austria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="BE"/>
     <s v="Belgium"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="116.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="BA"/>
     <s v="Bosnia and Herzegovina"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="58.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="60.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="HR"/>
     <s v="Croatia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="76.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CY"/>
     <s v="Cyprus"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CZ"/>
     <s v="Czechia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="88.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="DK"/>
     <s v="Denmark"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="140.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EE"/>
     <s v="Estonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZEUZN20"/>
     <s v="Eurozone - 20 Countries (2023)"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="104.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="FI"/>
     <s v="Finland"/>
-    <s v="Number"/>
-    <n v="122.3"/>
+    <s v="EU27=100"/>
+    <n v="122.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="FR"/>
     <s v="France"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="111.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="DE"/>
     <s v="Germany"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="108.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="GR"/>
     <s v="Greece"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="HU"/>
     <s v="Hungary"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="74.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IS"/>
     <s v="Iceland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="162.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE"/>
     <s v="Ireland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="136.8"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IT"/>
     <s v="Italy"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="97"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LV"/>
     <s v="Latvia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="82.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LT"/>
     <s v="Lithuania"/>
-    <s v="Number"/>
-    <n v="81.7"/>
+    <s v="EU27=100"/>
+    <n v="81.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="131.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="MT"/>
     <s v="Malta"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="90.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ME"/>
     <s v="Montenegro"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="64.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="NL"/>
     <s v="Netherlands"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="115.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="54.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="NO"/>
     <s v="Norway"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="127.2"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="PL"/>
     <s v="Poland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="72.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="PT"/>
     <s v="Portugal"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="86.7"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="RO"/>
     <s v="Romania"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="64.1"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="RS"/>
     <s v="Serbia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="67"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SK"/>
     <s v="Slovakia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="84.6"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SI"/>
     <s v="Slovenia"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="89.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ES"/>
     <s v="Spain"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="91.3"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SE"/>
     <s v="Sweden"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="116.4"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CH"/>
     <s v="Switzerland"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="173"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="TR"/>
     <s v="Türkiye"/>
-    <s v="Number"/>
+    <s v="EU27=100"/>
     <n v="55.5"/>
   </r>
   <r>
     <s v="MIP02C01"/>
     <s v="Comparative price levels of final consumption by private households"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
-    <s v="Number"/>
-    <n v="128.4"/>
+    <s v="EU27=100"/>
+    <n v="125.1"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="EU27=100"/>
+    <n v="72.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="EU27=100"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="EU27=100"/>
+    <n v="116.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="EU27=100"/>
+    <n v="59.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="EU27=100"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="EU27=100"/>
+    <n v="78.4"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="EU27=100"/>
+    <n v="89.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="EU27=100"/>
+    <n v="89.4"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="EU27=100"/>
+    <n v="139.7"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="EU27=100"/>
+    <n v="101.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="E272020"/>
+    <s v="EU 27 Countries (from 2020)"/>
+    <s v="EU27=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ZZEUZN20"/>
+    <s v="Eurozone - 20 Countries (2023)"/>
+    <s v="EU27=100"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="EU27=100"/>
+    <n v="120.8"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="EU27=100"/>
+    <n v="110.3"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="EU27=100"/>
+    <n v="108.3"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="EU27=100"/>
+    <n v="87.4"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="EU27=100"/>
+    <n v="77.5"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="EU27=100"/>
+    <n v="173.5"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EU27=100"/>
+    <n v="136.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="EU27=100"/>
+    <n v="97.1"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="EU27=100"/>
+    <n v="83.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="EU27=100"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="EU27=100"/>
+    <n v="131.5"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="EU27=100"/>
+    <n v="91.9"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="EU27=100"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NL"/>
+    <s v="Netherlands"/>
+    <s v="EU27=100"/>
+    <n v="115.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="EU27=100"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="EU27=100"/>
+    <n v="128.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="EU27=100"/>
+    <n v="73.3"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="EU27=100"/>
+    <n v="86.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="EU27=100"/>
+    <n v="65.1"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="EU27=100"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="EU27=100"/>
+    <n v="85.2"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="EU27=100"/>
+    <n v="89.3"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="EU27=100"/>
+    <n v="91.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="EU27=100"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="EU27=100"/>
+    <n v="171.3"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="TR"/>
+    <s v="Türkiye"/>
+    <s v="EU27=100"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="MIP02C01"/>
+    <s v="Comparative price levels of final consumption by private households"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GB"/>
+    <s v="United Kingdom"/>
+    <s v="EU27=100"/>
+    <n v="123.3"/>
   </r>
 </pivotCacheRecords>
 </file>