--- v6 (2026-08-31)
+++ v7 (2026-11-03)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803af1acbdd64c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d47c634ab04b94b082b0ae4e668edf.psmdcp" Id="R1764048b89f54f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f50d8e677545d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4305d698efd246e39505ba25ae980999.psmdcp" Id="R2fade068697d486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MIP01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total Fertility Rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/02/2026 11:00:00</x:t>
+    <x:t>16/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>European data sourced from Eurostat Fertility indicators(https://ec.europa.eu/eurostat/databrowser/view/demo_find/default/table?lang=en). The category ‘E272020/EU 27 Countries (from 2020)’ refers exclusively to the EU27 post-2020 and excludes the United Kingdom for all years.&lt;br&gt;Update – September 2025: All UK fertility data have been sourced from the Office for National Statistics (ONS)total fertility rate data(https://www.ons.gov.uk/peoplepopulationandcommunity/populationandmigration/populationprojections/methodologies/nationalpopulationprojectionsfertilityassumptions2022based)&lt;br&gt;This replaces the approach used in previous releases, where data were drawn from Eurostat (pre-2019) and from ONS vital statistics on births, deaths, and marriages (2019 onwards), which have not been updated since.&lt;br&gt;EU candidate countries, Georgia and Moldova have been added to the country list. Values for year 2023 are added.&lt;br&gt;There are changes to some country values due to revisions in Eurostat.</x:t>
+    <x:t>European fertility data are sourced from Eurostat’s Fertility Indicators(https://ec.europa.eu/eurostat/databrowser/view/demo_find/default/table?lang=en). The category ‘E272020/EU 27 Countries (from 2020)’ refers exclusively to the EU27 post-2020 and excludes the United Kingdom for all years. EU candidate countries, Georgia and Moldova have been added to the country list. There are changes to some country values due to revisions in Eurostat. Update - September 2025: All UK fertility data have been sourced from the Office for National Statistics (ONS) total fertility rate data(https://www.ons.gov.uk/+peoplepopulationandcommunity/populationandmigration/populationprojections/methodologies/nationalpopulationprojectionsfertilityassumptions2022based). This replaces the approach used in previous releases, where data were drawn from Eurostat (pre-2019) and from ONS vital statistics on births, deaths, and marriages (2019 onwards), which have not been updated since.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIP01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MIP</x:t>
   </x:si>
   <x:si>
     <x:t>Measuring Ireland's Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Declan Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -4488,51 +4488,51 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>1.76</x:v>
+        <x:v>1.75</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H122" s="0">
@@ -6568,51 +6568,51 @@
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>1.64</x:v>
+        <x:v>1.63</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
@@ -7608,51 +7608,51 @@
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>1.59</x:v>
+        <x:v>1.58</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H242" s="0">
@@ -10520,51 +10520,51 @@
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>1.71</x:v>
+        <x:v>1.75</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H354" s="0">
@@ -11248,51 +11248,51 @@
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>1.36</x:v>
+        <x:v>1.34</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H382" s="0">
@@ -11768,103 +11768,103 @@
       </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H401" s="0">
-        <x:v>1.43</x:v>
+        <x:v>1.42</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H402" s="0">
         <x:v>1.64</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H403" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H403" s="0">
+        <x:v>1.31</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H404" s="0">
@@ -11897,52 +11897,52 @@
         <x:v>1.72</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H406" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H406" s="0">
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H407" s="0">
@@ -12027,312 +12027,312 @@
         <x:v>1.18</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H411" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H411" s="0">
+        <x:v>1.34</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H412" s="0">
         <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H413" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H413" s="0">
+        <x:v>1.61</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H414" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H414" s="0">
+        <x:v>1.69</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H415" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H415" s="0">
+        <x:v>1.36</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H416" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H416" s="0">
+        <x:v>1.24</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H417" s="0">
         <x:v>1.41</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H418" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H418" s="0">
+        <x:v>1.56</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H419" s="0">
         <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H420" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H420" s="0">
+        <x:v>1.18</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H421" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H421" s="0">
+        <x:v>1.24</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H422" s="0">
@@ -12391,234 +12391,234 @@
         <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H425" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H425" s="0">
+        <x:v>1.01</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H427" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H427" s="0">
+        <x:v>1.75</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H428" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H428" s="0">
+        <x:v>1.43</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H429" s="0">
         <x:v>1.44</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H430" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H430" s="0">
+        <x:v>1.45</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H431" s="0">
         <x:v>1.14</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H432" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H432" s="0">
+        <x:v>1.41</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H433" s="0">
@@ -12677,52 +12677,52 @@
         <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H436" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H436" s="0">
+        <x:v>1.52</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H437" s="0">
@@ -12807,52 +12807,52 @@
         <x:v>1.48</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H441" s="0" t="s">
-        <x:v>133</x:v>
+      <x:c r="H441" s="0">
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -13021,51 +13021,51 @@
         <x:s v="Malta"/>
         <x:s v="Moldova, Republic of"/>
         <x:s v="Montenegro"/>
         <x:s v="Netherlands"/>
         <x:s v="North Macedonia"/>
         <x:s v="Norway"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Serbia"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
         <x:s v="Switzerland"/>
         <x:s v="Türkiye"/>
         <x:s v="United Kingdom"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.06" maxValue="2.23" count="92">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="1.01" maxValue="2.23" count="93">
         <x:n v="1.73"/>
         <x:n v="1.46"/>
         <x:n v="1.74"/>
         <x:n v="1.62"/>
         <x:n v="1.47"/>
         <x:n v="1.31"/>
         <x:n v="1.53"/>
         <x:n v="1.69"/>
         <x:n v="1.54"/>
         <x:n v="1.71"/>
         <x:n v="2"/>
         <x:n v="1.97"/>
         <x:n v="1.3"/>
         <x:n v="1.45"/>
         <x:n v="1.93"/>
         <x:n v="1.89"/>
         <x:n v="1.38"/>
         <x:n v="1.65"/>
         <x:n v="1.59"/>
         <x:n v="1.57"/>
         <x:n v="1.5"/>
         <x:n v="1.33"/>
         <x:n v="1.75"/>
         <x:n v="1.52"/>
         <x:n v="1.32"/>
@@ -13083,80 +13083,81 @@
         <x:n v="1.96"/>
         <x:n v="2.21"/>
         <x:n v="1.85"/>
         <x:n v="1.36"/>
         <x:n v="1.4"/>
         <x:n v="1.63"/>
         <x:n v="1.66"/>
         <x:n v="1.72"/>
         <x:n v="2.14"/>
         <x:n v="1.78"/>
         <x:n v="1.68"/>
         <x:n v="1.67"/>
         <x:n v="1.44"/>
         <x:n v="1.79"/>
         <x:n v="1.6"/>
         <x:n v="1.92"/>
         <x:n v="2.23"/>
         <x:n v="1.55"/>
         <x:n v="1.81"/>
         <x:n v="1.61"/>
         <x:n v="1.41"/>
         <x:s v=""/>
         <x:n v="1.39"/>
         <x:n v="1.48"/>
         <x:n v="2.11"/>
-        <x:n v="1.76"/>
         <x:n v="1.34"/>
         <x:n v="1.35"/>
+        <x:n v="1.76"/>
         <x:n v="1.26"/>
         <x:n v="1.43"/>
         <x:n v="2.07"/>
         <x:n v="1.87"/>
         <x:n v="2.09"/>
         <x:n v="1.23"/>
         <x:n v="1.99"/>
         <x:n v="1.86"/>
         <x:n v="2.02"/>
         <x:n v="1.27"/>
         <x:n v="1.14"/>
         <x:n v="1.77"/>
         <x:n v="1.51"/>
         <x:n v="1.82"/>
         <x:n v="1.98"/>
         <x:n v="1.18"/>
         <x:n v="1.83"/>
         <x:n v="1.25"/>
         <x:n v="1.13"/>
         <x:n v="1.21"/>
         <x:n v="1.08"/>
         <x:n v="1.29"/>
         <x:n v="1.16"/>
         <x:n v="1.06"/>
         <x:n v="1.2"/>
         <x:n v="1.12"/>
         <x:n v="1.11"/>
+        <x:n v="1.01"/>
         <x:n v="1.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Rate"/>
     <n v="1.73"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="AT"/>
@@ -14320,51 +14321,51 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="CH"/>
     <s v="Switzerland"/>
     <s v="Rate"/>
     <n v="1.54"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Rate"/>
     <n v="2.11"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Rate"/>
-    <n v="1.76"/>
+    <n v="1.75"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Rate"/>
     <n v="1.48"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="Rate"/>
     <n v="1.52"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2017"/>
@@ -15120,51 +15121,51 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="CH"/>
     <s v="Switzerland"/>
     <s v="Rate"/>
     <n v="1.52"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Rate"/>
     <n v="1.99"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Rate"/>
-    <n v="1.64"/>
+    <n v="1.63"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Rate"/>
     <s v=""/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="Rate"/>
     <n v="1.46"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2019"/>
@@ -15520,51 +15521,51 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="CH"/>
     <s v="Switzerland"/>
     <s v="Rate"/>
     <n v="1.48"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Rate"/>
     <n v="1.88"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Rate"/>
-    <n v="1.59"/>
+    <n v="1.58"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Rate"/>
     <n v="1.34"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="Rate"/>
     <n v="1.44"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2020"/>
@@ -16640,51 +16641,51 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="PL"/>
     <s v="Poland"/>
     <s v="Rate"/>
     <n v="1.29"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="PT"/>
     <s v="Portugal"/>
     <s v="Rate"/>
     <n v="1.43"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="RO"/>
     <s v="Romania"/>
     <s v="Rate"/>
-    <n v="1.71"/>
+    <n v="1.75"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="RS"/>
     <s v="Serbia"/>
     <s v="Rate"/>
     <n v="1.59"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="SK"/>
     <s v="Slovakia"/>
     <s v="Rate"/>
     <n v="1.57"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2022"/>
@@ -16920,51 +16921,51 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE"/>
     <s v="Ireland"/>
     <s v="Rate"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IT"/>
     <s v="Italy"/>
     <s v="Rate"/>
     <n v="1.21"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LV"/>
     <s v="Latvia"/>
     <s v="Rate"/>
-    <n v="1.36"/>
+    <n v="1.34"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LI"/>
     <s v="Liechtenstein"/>
     <s v="Rate"/>
     <n v="1.45"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="LT"/>
     <s v="Lithuania"/>
     <s v="Rate"/>
     <n v="1.18"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
@@ -17120,429 +17121,429 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="CH"/>
     <s v="Switzerland"/>
     <s v="Rate"/>
     <n v="1.33"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Rate"/>
     <n v="1.51"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Rate"/>
-    <n v="1.43"/>
+    <n v="1.42"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="AL"/>
     <s v="Albania"/>
     <s v="Rate"/>
     <n v="1.64"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="AT"/>
     <s v="Austria"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.31"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="BE"/>
     <s v="Belgium"/>
     <s v="Rate"/>
     <n v="1.44"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
     <s v="Rate"/>
     <n v="1.72"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.46"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="Rate"/>
     <n v="1.38"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="Rate"/>
     <n v="1.36"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="Rate"/>
     <n v="1.47"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="EE"/>
     <s v="Estonia"/>
     <s v="Rate"/>
     <n v="1.18"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="E272020"/>
     <s v="EU 27 Countries (from 2020)"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.34"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="FI"/>
     <s v="Finland"/>
     <s v="Rate"/>
     <n v="1.25"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="FR"/>
     <s v="France"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.61"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="GE"/>
     <s v="Georgia"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.69"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="DE"/>
     <s v="Germany"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.36"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="GR"/>
     <s v="Greece"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.24"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="HU"/>
     <s v="Hungary"/>
     <s v="Rate"/>
     <n v="1.41"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IS"/>
     <s v="Iceland"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.56"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IE"/>
     <s v="Ireland"/>
     <s v="Rate"/>
     <n v="1.47"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="IT"/>
     <s v="Italy"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.18"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LV"/>
     <s v="Latvia"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.24"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LI"/>
     <s v="Liechtenstein"/>
     <s v="Rate"/>
     <n v="1.37"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LT"/>
     <s v="Lithuania"/>
     <s v="Rate"/>
     <n v="1.11"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="LU"/>
     <s v="Luxembourg"/>
     <s v="Rate"/>
     <n v="1.25"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="MT"/>
     <s v="Malta"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.01"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="MD"/>
     <s v="Moldova, Republic of"/>
     <s v="Rate"/>
     <s v=""/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ME"/>
     <s v="Montenegro"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.75"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="NL"/>
     <s v="Netherlands"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.43"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="MK"/>
     <s v="North Macedonia"/>
     <s v="Rate"/>
     <n v="1.44"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="NO"/>
     <s v="Norway"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.45"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="PL"/>
     <s v="Poland"/>
     <s v="Rate"/>
     <n v="1.14"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="PT"/>
     <s v="Portugal"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.41"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="RO"/>
     <s v="Romania"/>
     <s v="Rate"/>
     <n v="1.39"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="RS"/>
     <s v="Serbia"/>
     <s v="Rate"/>
     <n v="1.64"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SK"/>
     <s v="Slovakia"/>
     <s v="Rate"/>
     <n v="1.46"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.52"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="Rate"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="Rate"/>
     <n v="1.43"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="CH"/>
     <s v="Switzerland"/>
     <s v="Rate"/>
     <n v="1.29"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="TR"/>
     <s v="Türkiye"/>
     <s v="Rate"/>
     <n v="1.48"/>
   </r>
   <r>
     <s v="MIP01C01"/>
     <s v="Total fertility rates"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="GB"/>
     <s v="United Kingdom"/>
     <s v="Rate"/>
-    <s v=""/>
+    <n v="1.4"/>
   </r>
 </pivotCacheRecords>
 </file>