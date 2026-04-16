--- v1 (2026-02-22)
+++ v2 (2026-04-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06521dc2e7144f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/629a16ade2f64c1598b03e44933b11b5.psmdcp" Id="Re341e15ab07a40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74536938cda84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f643bda0e4814127b8cccd89d95d611c.psmdcp" Id="R0aab20f83b64420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Notice of Revisions and Seasonal Adjustment Review - 15 March 2023 - The CSO had previously committed to review its approach to the seasonal adjustment methodology used in this monthly Industrial Production and Turnover series. This review is still ongoing, and in the meantime, the CSO will continue to implement the direct method of seasonal adjustment. In addition, the coherence of the series when compared to the CSO’s National Accounts estimates has continued to be examined. As part of this ongoing comparison, an issue was identified in the absolute values of the unadjusted production indices for September 2021 and as a result, the value for each of the subsequent months has now been revised. There is no impact on the short-term monthly trends for 2022 and it can also be noted that there was no impact on the unadjusted turnover series. The series and method of seasonal adjustment will continue to be the subject of further review.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPT</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Production Volume and Turnover Indices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Colin Cotter</x:t>
+    <x:t>Gregg Patrick</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5770</x:t>
+    <x:t>(+353) 21 453 5202</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>