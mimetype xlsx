--- v2 (2026-04-16)
+++ v3 (2026-06-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74536938cda84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f643bda0e4814127b8cccd89d95d611c.psmdcp" Id="R0aab20f83b64420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1ba50ff00041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f370995480e4222bed5cfbeeea83832.psmdcp" Id="R9e164dc691fc4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>