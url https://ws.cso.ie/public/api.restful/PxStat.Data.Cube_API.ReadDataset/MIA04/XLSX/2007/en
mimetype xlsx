--- v3 (2026-06-05)
+++ v4 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1ba50ff00041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f370995480e4222bed5cfbeeea83832.psmdcp" Id="R9e164dc691fc4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847cb59622a47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/becd5c13c2d940459fdc1df2e2215d63.psmdcp" Id="Rfd217b093c674a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>