--- v4 (2026-07-29)
+++ v5 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847cb59622a47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/becd5c13c2d940459fdc1df2e2215d63.psmdcp" Id="Rfd217b093c674a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f63d36251644e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/523d158b34494f2d8f94de3af61c867c.psmdcp" Id="R132dd1d8be734202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>