--- v2 (2026-02-16)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab29c7dadf7f47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae2de00feedd4c87838a68111841b2d7.psmdcp" Id="R961d1005eee644f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ece6dda4154672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d13a53c142c7470c99b3875aaef87acc.psmdcp" Id="R14b3c84c3b5e4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -74,63 +74,63 @@
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The Industrial Production &amp; Turnover (IPT) results have been revised to reflect the revisions to the National Income and Expenditure Accounts for 2015 (released on 12 July 2016) which reported a substantial increase in GDP. These revisions, which are compiled in accordance with international rules, are attributable to the globalisation activities of a small number of companies.  As a result, users should exercise caution when interpreting the data, as IPT indicators may no longer provide a sufficient understanding of domestic production. CSO is currently exploring the development of new indicators.  For confidentiality reasons NACE 21, 26, 28 and 32-33 have been suppressed from January 2015.  This will be reviewed depending on other data suppression in additional statistical releases produced later in the year. For further information see Press Release(https://www.cso.ie/en/newsandevents/pressreleases/2016pressreleases/ptipt2015/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MIA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPT</x:t>
   </x:si>
   <x:si>
     <x:t>Industrial Production Volume and Turnover Indices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Colin Cotter</x:t>
+    <x:t>Gregg Patrick</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>enterprise_stats@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5770</x:t>
+    <x:t>(+353) 21 453 5202</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>