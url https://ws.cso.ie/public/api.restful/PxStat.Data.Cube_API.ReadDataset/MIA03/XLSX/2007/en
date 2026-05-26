--- v3 (2026-04-05)
+++ v4 (2026-05-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ece6dda4154672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d13a53c142c7470c99b3875aaef87acc.psmdcp" Id="R14b3c84c3b5e4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7179d2545db4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dc4facdd9c2470f96c4cb44fc9f120c.psmdcp" Id="Rc7e94386469a4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>