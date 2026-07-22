--- v4 (2026-05-26)
+++ v5 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7179d2545db4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3dc4facdd9c2470f96c4cb44fc9f120c.psmdcp" Id="Rc7e94386469a4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb814a009349ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2c9686d4bc4974b3394986d896ca39.psmdcp" Id="Rfd0acfae14a34579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>