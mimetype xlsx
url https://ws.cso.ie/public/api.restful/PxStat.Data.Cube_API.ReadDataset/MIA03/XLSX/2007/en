--- v5 (2026-07-22)
+++ v6 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedb814a009349ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2c9686d4bc4974b3394986d896ca39.psmdcp" Id="Rfd0acfae14a34579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2254938e42e34238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da615a3040954db7ad42dfcbaf4846ad.psmdcp" Id="Rf5585d169cf84732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>