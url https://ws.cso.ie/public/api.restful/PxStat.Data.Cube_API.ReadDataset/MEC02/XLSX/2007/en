--- v3 (2026-03-15)
+++ v4 (2026-05-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8763333dc4492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59343602a87f4977a3eda2cc38cce4cc.psmdcp" Id="Rb2dd591226674ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac1aa980ba4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5893ac66131487eabb8c723090b1ca3.psmdcp" Id="Re67fc6b812344096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>