--- v4 (2026-05-10)
+++ v5 (2026-07-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cac1aa980ba4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5893ac66131487eabb8c723090b1ca3.psmdcp" Id="Re67fc6b812344096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcdcdc9194c4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1d21c415de42deb3972f33fd6fb2a0.psmdcp" Id="Rf2570cc5db984b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>