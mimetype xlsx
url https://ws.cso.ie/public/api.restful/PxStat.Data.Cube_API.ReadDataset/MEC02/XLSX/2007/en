--- v5 (2026-07-03)
+++ v6 (2026-08-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcdcdc9194c4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1d21c415de42deb3972f33fd6fb2a0.psmdcp" Id="Rf2570cc5db984b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae3c74ff550455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e680adcab34e68bf7f1cc3ee511766.psmdcp" Id="R330bf1d88b9044d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>MEC02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Data Centres Metered Electricity Consumption</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 11:00:00</x:t>
+    <x:t>07/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/MEC02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MEC</x:t>
   </x:si>
   <x:si>
     <x:t>Metered Electricity Consumption</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Berna Lawlor</x:t>
   </x:si>
@@ -303,50 +303,62 @@
     <x:t>2022Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -498,177 +510,185 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="44">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="40">
+      <items count="44">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
       </items>
     </pivotField>
     <pivotField name="C03907V04659" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Electricity Consumption" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
-  <x:autoFilter ref="A1:H121"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H133" totalsRowShown="0">
+  <x:autoFilter ref="A1:H133"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03907V04659"/>
     <x:tableColumn id="6" name="Electricity Consumption"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1167,51 +1187,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H121"/>
+  <x:dimension ref="A1:H133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="32.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1258,77 +1278,77 @@
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>6275</x:v>
+        <x:v>6274</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
@@ -1336,51 +1356,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
@@ -1440,51 +1460,51 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>5468</x:v>
+        <x:v>5467</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
@@ -1518,51 +1538,51 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>5837</x:v>
+        <x:v>5836</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
@@ -1570,77 +1590,77 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>6311</x:v>
+        <x:v>6310</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0">
@@ -1648,51 +1668,51 @@
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
@@ -1726,77 +1746,77 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>5541</x:v>
+        <x:v>5540</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0">
@@ -1830,51 +1850,51 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>5913</x:v>
+        <x:v>5912</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="0">
@@ -1882,77 +1902,77 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>6461</x:v>
+        <x:v>6460</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="0">
@@ -2038,51 +2058,51 @@
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H34" s="0">
@@ -2142,51 +2162,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>5989</x:v>
+        <x:v>5988</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -2194,77 +2214,77 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>6607</x:v>
+        <x:v>6606</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0">
@@ -2272,51 +2292,51 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H43" s="0">
@@ -2350,51 +2370,51 @@
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H46" s="0">
@@ -2454,51 +2474,51 @@
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>6011</x:v>
+        <x:v>6010</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H50" s="0">
@@ -2584,51 +2604,51 @@
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H55" s="0">
@@ -2688,51 +2708,51 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>5662</x:v>
+        <x:v>5661</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H59" s="0">
@@ -2818,51 +2838,51 @@
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="0">
@@ -2896,77 +2916,77 @@
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>5708</x:v>
+        <x:v>5707</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H68" s="0">
@@ -2974,51 +2994,51 @@
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H70" s="0">
@@ -3052,51 +3072,51 @@
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H73" s="0">
@@ -3130,51 +3150,51 @@
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H76" s="0">
@@ -3208,51 +3228,51 @@
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H79" s="0">
@@ -3312,51 +3332,51 @@
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>5745</x:v>
+        <x:v>5744</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0">
@@ -3364,77 +3384,77 @@
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>6090</x:v>
+        <x:v>6089</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H86" s="0">
@@ -3520,77 +3540,77 @@
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>6238</x:v>
+        <x:v>6237</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0">
@@ -3598,77 +3618,77 @@
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>5715</x:v>
+        <x:v>5714</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
@@ -3676,77 +3696,77 @@
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>5949</x:v>
+        <x:v>5948</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="0">
@@ -3754,51 +3774,51 @@
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>1496</x:v>
+        <x:v>1497</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H100" s="0">
@@ -3832,77 +3852,77 @@
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>1553</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>6153</x:v>
+        <x:v>6152</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H104" s="0">
@@ -3936,51 +3956,51 @@
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>5511</x:v>
+        <x:v>5510</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
@@ -3988,155 +4008,155 @@
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>1662</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>6039</x:v>
+        <x:v>6038</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>8347</x:v>
+        <x:v>8348</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>1657</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>6690</x:v>
+        <x:v>6689</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
@@ -4144,233 +4164,545 @@
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>1691</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>6244</x:v>
+        <x:v>6243</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>7512</x:v>
+        <x:v>7513</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>1792</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>5721</x:v>
+        <x:v>5720</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>8109</x:v>
+        <x:v>8108</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>1829</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>6280</x:v>
+        <x:v>6278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>8706</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>1821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>6884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>8127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>1894</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>6232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H128" s="0">
+        <x:v>7734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H129" s="0">
+        <x:v>1956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H130" s="0">
+        <x:v>5778</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H131" s="0">
+        <x:v>8420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H132" s="0">
+        <x:v>1991</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H133" s="0">
+        <x:v>6429</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4416,1459 +4748,1599 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="MEC02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Gigawatt hours"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="40">
+      <x:sharedItems count="44">
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
+        <x:s v="2025Q1"/>
+        <x:s v="2025Q2"/>
+        <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="40">
+      <x:sharedItems count="44">
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
+        <x:s v="2025Q1"/>
+        <x:s v="2025Q2"/>
+        <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03907V04659">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="10"/>
         <x:s v="20"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Electricity Consumption">
       <x:sharedItems count="3">
         <x:s v="All metered electricity consumption"/>
         <x:s v="Data centres"/>
         <x:s v="Customers other than data centres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="GWh"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="290" maxValue="8347" count="116">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="291" maxValue="8706" count="128">
         <x:n v="6565"/>
-        <x:n v="290"/>
-        <x:n v="6275"/>
+        <x:n v="291"/>
+        <x:n v="6274"/>
         <x:n v="6086"/>
-        <x:n v="303"/>
+        <x:n v="304"/>
         <x:n v="5783"/>
         <x:n v="316"/>
-        <x:n v="5468"/>
+        <x:n v="5467"/>
         <x:n v="6165"/>
         <x:n v="329"/>
-        <x:n v="5837"/>
+        <x:n v="5836"/>
         <x:n v="6651"/>
-        <x:n v="340"/>
-        <x:n v="6311"/>
+        <x:n v="341"/>
+        <x:n v="6310"/>
         <x:n v="6471"/>
-        <x:n v="360"/>
+        <x:n v="361"/>
         <x:n v="6111"/>
         <x:n v="5926"/>
-        <x:n v="385"/>
-        <x:n v="5541"/>
+        <x:n v="386"/>
+        <x:n v="5540"/>
         <x:n v="6307"/>
         <x:n v="395"/>
-        <x:n v="5913"/>
+        <x:n v="5912"/>
         <x:n v="6867"/>
-        <x:n v="406"/>
-        <x:n v="6461"/>
+        <x:n v="407"/>
+        <x:n v="6460"/>
         <x:n v="6429"/>
         <x:n v="433"/>
         <x:n v="5996"/>
         <x:n v="5969"/>
-        <x:n v="449"/>
+        <x:n v="450"/>
         <x:n v="5519"/>
+        <x:n v="6461"/>
         <x:n v="472"/>
-        <x:n v="5989"/>
+        <x:n v="5988"/>
         <x:n v="7097"/>
-        <x:n v="490"/>
-        <x:n v="6607"/>
+        <x:n v="491"/>
+        <x:n v="6606"/>
         <x:n v="6845"/>
-        <x:n v="526"/>
+        <x:n v="527"/>
         <x:n v="6318"/>
         <x:n v="6187"/>
-        <x:n v="573"/>
+        <x:n v="574"/>
         <x:n v="5614"/>
         <x:n v="6601"/>
         <x:n v="591"/>
-        <x:n v="6011"/>
+        <x:n v="6010"/>
         <x:n v="7128"/>
         <x:n v="578"/>
         <x:n v="6550"/>
         <x:n v="6349"/>
-        <x:n v="600"/>
+        <x:n v="601"/>
         <x:n v="5749"/>
         <x:n v="6299"/>
         <x:n v="638"/>
-        <x:n v="5662"/>
+        <x:n v="5661"/>
         <x:n v="6728"/>
         <x:n v="672"/>
         <x:n v="6056"/>
         <x:n v="7399"/>
-        <x:n v="690"/>
+        <x:n v="691"/>
         <x:n v="6708"/>
-        <x:n v="721"/>
-        <x:n v="5708"/>
+        <x:n v="722"/>
+        <x:n v="5707"/>
         <x:n v="6381"/>
-        <x:n v="765"/>
+        <x:n v="766"/>
         <x:n v="5615"/>
         <x:n v="6847"/>
-        <x:n v="851"/>
+        <x:n v="852"/>
         <x:n v="7347"/>
-        <x:n v="921"/>
+        <x:n v="922"/>
         <x:n v="6426"/>
         <x:n v="7222"/>
-        <x:n v="986"/>
+        <x:n v="987"/>
         <x:n v="6235"/>
         <x:n v="6779"/>
         <x:n v="1035"/>
-        <x:n v="5745"/>
+        <x:n v="5744"/>
         <x:n v="7158"/>
-        <x:n v="1068"/>
-        <x:n v="6090"/>
+        <x:n v="1069"/>
+        <x:n v="6089"/>
         <x:n v="7847"/>
         <x:n v="1194"/>
         <x:n v="6653"/>
         <x:n v="7524"/>
-        <x:n v="1286"/>
-        <x:n v="6238"/>
+        <x:n v="1287"/>
+        <x:n v="6237"/>
         <x:n v="7050"/>
-        <x:n v="1335"/>
-        <x:n v="5715"/>
+        <x:n v="1336"/>
+        <x:n v="5714"/>
         <x:n v="7404"/>
-        <x:n v="1456"/>
-        <x:n v="5949"/>
+        <x:n v="1457"/>
+        <x:n v="5948"/>
         <x:n v="8038"/>
-        <x:n v="1496"/>
+        <x:n v="1497"/>
         <x:n v="6542"/>
         <x:n v="7706"/>
-        <x:n v="1553"/>
-        <x:n v="6153"/>
+        <x:n v="1554"/>
+        <x:n v="6152"/>
         <x:n v="7136"/>
         <x:n v="1625"/>
-        <x:n v="5511"/>
+        <x:n v="5510"/>
         <x:n v="7701"/>
-        <x:n v="1662"/>
-[...3 lines deleted...]
-        <x:n v="6690"/>
+        <x:n v="1663"/>
+        <x:n v="6038"/>
+        <x:n v="8348"/>
+        <x:n v="1659"/>
+        <x:n v="6689"/>
         <x:n v="7935"/>
-        <x:n v="1691"/>
-[...6 lines deleted...]
-        <x:n v="6280"/>
+        <x:n v="1692"/>
+        <x:n v="6243"/>
+        <x:n v="7513"/>
+        <x:n v="1793"/>
+        <x:n v="5720"/>
+        <x:n v="8108"/>
+        <x:n v="1830"/>
+        <x:n v="6278"/>
+        <x:n v="8706"/>
+        <x:n v="1821"/>
+        <x:n v="6884"/>
+        <x:n v="8127"/>
+        <x:n v="1894"/>
+        <x:n v="6232"/>
+        <x:n v="7734"/>
+        <x:n v="1956"/>
+        <x:n v="5778"/>
+        <x:n v="8420"/>
+        <x:n v="1991"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q1"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6565"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q1"/>
     <s v="2015Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="290"/>
+    <n v="291"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q1"/>
     <s v="2015Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6275"/>
+    <n v="6274"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q2"/>
     <s v="2015Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6086"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q2"/>
     <s v="2015Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="303"/>
+    <n v="304"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q2"/>
     <s v="2015Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5783"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q3"/>
     <s v="2015Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="5783"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q3"/>
     <s v="2015Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="316"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q3"/>
     <s v="2015Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5468"/>
+    <n v="5467"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6165"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="329"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2015Q4"/>
     <s v="2015Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5837"/>
+    <n v="5836"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q1"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6651"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q1"/>
     <s v="2016Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="340"/>
+    <n v="341"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q1"/>
     <s v="2016Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6311"/>
+    <n v="6310"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q2"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6471"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q2"/>
     <s v="2016Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="360"/>
+    <n v="361"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q2"/>
     <s v="2016Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6111"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q3"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="5926"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q3"/>
     <s v="2016Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="385"/>
+    <n v="386"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q3"/>
     <s v="2016Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5541"/>
+    <n v="5540"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q4"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6307"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q4"/>
     <s v="2016Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="395"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2016Q4"/>
     <s v="2016Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5913"/>
+    <n v="5912"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q1"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6867"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q1"/>
     <s v="2017Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="406"/>
+    <n v="407"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q1"/>
     <s v="2017Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6461"/>
+    <n v="6460"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q2"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6429"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q2"/>
     <s v="2017Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="433"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q2"/>
     <s v="2017Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5996"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q3"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="5969"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q3"/>
     <s v="2017Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="449"/>
+    <n v="450"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q3"/>
     <s v="2017Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5519"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q4"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6461"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q4"/>
     <s v="2017Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="472"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2017Q4"/>
     <s v="2017Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5989"/>
+    <n v="5988"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7097"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="490"/>
+    <n v="491"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6607"/>
+    <n v="6606"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q2"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6845"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q2"/>
     <s v="2018Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="526"/>
+    <n v="527"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q2"/>
     <s v="2018Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6318"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6187"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="573"/>
+    <n v="574"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q3"/>
     <s v="2018Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5614"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q4"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6601"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q4"/>
     <s v="2018Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="591"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2018Q4"/>
     <s v="2018Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6011"/>
+    <n v="6010"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q1"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7128"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q1"/>
     <s v="2019Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="578"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q1"/>
     <s v="2019Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6550"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q2"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6349"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q2"/>
     <s v="2019Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="600"/>
+    <n v="601"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q2"/>
     <s v="2019Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5749"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6299"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="638"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q3"/>
     <s v="2019Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5662"/>
+    <n v="5661"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q4"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6728"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q4"/>
     <s v="2019Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="672"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2019Q4"/>
     <s v="2019Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6056"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q1"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7399"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q1"/>
     <s v="2020Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="690"/>
+    <n v="691"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q1"/>
     <s v="2020Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6708"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q2"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6429"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q2"/>
     <s v="2020Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="721"/>
+    <n v="722"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q2"/>
     <s v="2020Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5708"/>
+    <n v="5707"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6381"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="765"/>
+    <n v="766"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q3"/>
     <s v="2020Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5615"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q4"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6847"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q4"/>
     <s v="2020Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="851"/>
+    <n v="852"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2020Q4"/>
     <s v="2020Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="5996"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q1"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7347"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q1"/>
     <s v="2021Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="921"/>
+    <n v="922"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q1"/>
     <s v="2021Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6426"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q2"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7222"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q2"/>
     <s v="2021Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="986"/>
+    <n v="987"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q2"/>
     <s v="2021Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6235"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="6779"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="1035"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q3"/>
     <s v="2021Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5745"/>
+    <n v="5744"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q4"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7158"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q4"/>
     <s v="2021Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1068"/>
+    <n v="1069"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2021Q4"/>
     <s v="2021Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6090"/>
+    <n v="6089"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q1"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7847"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q1"/>
     <s v="2022Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="1194"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q1"/>
     <s v="2022Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6653"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q2"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7524"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q2"/>
     <s v="2022Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1286"/>
+    <n v="1287"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q2"/>
     <s v="2022Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6238"/>
+    <n v="6237"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7050"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1335"/>
+    <n v="1336"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q3"/>
     <s v="2022Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5715"/>
+    <n v="5714"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q4"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7404"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q4"/>
     <s v="2022Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1456"/>
+    <n v="1457"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2022Q4"/>
     <s v="2022Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5949"/>
+    <n v="5948"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q1"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="8038"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q1"/>
     <s v="2023Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1496"/>
+    <n v="1497"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q1"/>
     <s v="2023Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
     <n v="6542"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q2"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7706"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q2"/>
     <s v="2023Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1553"/>
+    <n v="1554"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q2"/>
     <s v="2023Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6153"/>
+    <n v="6152"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7136"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
     <n v="1625"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q3"/>
     <s v="2023Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5511"/>
+    <n v="5510"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q4"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7701"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q4"/>
     <s v="2023Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1662"/>
+    <n v="1663"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2023Q4"/>
     <s v="2023Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6039"/>
+    <n v="6038"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q1"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
-    <n v="8347"/>
+    <n v="8348"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q1"/>
     <s v="2024Q1"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1657"/>
+    <n v="1659"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q1"/>
     <s v="2024Q1"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6690"/>
+    <n v="6689"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q2"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
     <n v="7935"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q2"/>
     <s v="2024Q2"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1691"/>
+    <n v="1692"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q2"/>
     <s v="2024Q2"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6244"/>
+    <n v="6243"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
-    <n v="7512"/>
+    <n v="7513"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1792"/>
+    <n v="1793"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q3"/>
     <s v="2024Q3"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="5721"/>
+    <n v="5720"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q4"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="All metered electricity consumption"/>
     <s v="GWh"/>
-    <n v="8109"/>
+    <n v="8108"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q4"/>
     <s v="2024Q4"/>
     <s v="10"/>
     <s v="Data centres"/>
     <s v="GWh"/>
-    <n v="1829"/>
+    <n v="1830"/>
   </r>
   <r>
     <s v="MEC02"/>
     <s v="Gigawatt hours"/>
     <s v="2024Q4"/>
     <s v="2024Q4"/>
     <s v="20"/>
     <s v="Customers other than data centres"/>
     <s v="GWh"/>
-    <n v="6280"/>
+    <n v="6278"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q1"/>
+    <s v="2025Q1"/>
+    <s v="-"/>
+    <s v="All metered electricity consumption"/>
+    <s v="GWh"/>
+    <n v="8706"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q1"/>
+    <s v="2025Q1"/>
+    <s v="10"/>
+    <s v="Data centres"/>
+    <s v="GWh"/>
+    <n v="1821"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q1"/>
+    <s v="2025Q1"/>
+    <s v="20"/>
+    <s v="Customers other than data centres"/>
+    <s v="GWh"/>
+    <n v="6884"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q2"/>
+    <s v="2025Q2"/>
+    <s v="-"/>
+    <s v="All metered electricity consumption"/>
+    <s v="GWh"/>
+    <n v="8127"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q2"/>
+    <s v="2025Q2"/>
+    <s v="10"/>
+    <s v="Data centres"/>
+    <s v="GWh"/>
+    <n v="1894"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q2"/>
+    <s v="2025Q2"/>
+    <s v="20"/>
+    <s v="Customers other than data centres"/>
+    <s v="GWh"/>
+    <n v="6232"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="-"/>
+    <s v="All metered electricity consumption"/>
+    <s v="GWh"/>
+    <n v="7734"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="10"/>
+    <s v="Data centres"/>
+    <s v="GWh"/>
+    <n v="1956"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="20"/>
+    <s v="Customers other than data centres"/>
+    <s v="GWh"/>
+    <n v="5778"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="All metered electricity consumption"/>
+    <s v="GWh"/>
+    <n v="8420"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="10"/>
+    <s v="Data centres"/>
+    <s v="GWh"/>
+    <n v="1991"/>
+  </r>
+  <r>
+    <s v="MEC02"/>
+    <s v="Gigawatt hours"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="20"/>
+    <s v="Customers other than data centres"/>
+    <s v="GWh"/>
+    <n v="6429"/>
   </r>
 </pivotCacheRecords>
 </file>