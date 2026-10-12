--- v6 (2026-08-19)
+++ v7 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7fa20324b84dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fab12ddf1f264c0e84f2d2a696cd59b9.psmdcp" Id="R2784b41223f24f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7328696dfb2441d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/404ff1b162c5496a9cf60870efd68845.psmdcp" Id="R3c02e0d743914d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/08/2026 11:00:00</x:t>
+    <x:t>02/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;In light of the United Kingdom (UK) leaving the European Union with effect from 1 February 2020, the EU classification has been updated EU14 excl Irl was formally classified as EU15 exl. IRL &amp; UK EU15 to EU27 was formally classified as EU15 to EU28 States EU15 to EU27 includes Bulgaria, Cyprus, Croatia, Czech Republic, Estonia, Hungary, Latvia, Lithuania, Malta, Poland, Romania, Slovakia and Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/LRM19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LR</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -682,50 +682,62 @@
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
   <x:si>
     <x:t>202605</x:t>
   </x:si>
   <x:si>
     <x:t>2026 May</x:t>
   </x:si>
   <x:si>
     <x:t>202606</x:t>
   </x:si>
   <x:si>
     <x:t>2026 June</x:t>
   </x:si>
   <x:si>
     <x:t>202607</x:t>
   </x:si>
   <x:si>
     <x:t>2026 July</x:t>
   </x:si>
+  <x:si>
+    <x:t>202608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -876,51 +888,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="79">
+      <items count="81">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -956,54 +968,56 @@
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="79">
+      <items count="81">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1039,100 +1053,102 @@
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
         <item x="77"/>
         <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
       </items>
     </pivotField>
     <pivotField name="C02524V03056" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H554" totalsRowShown="0">
-  <x:autoFilter ref="A1:H554"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H568" totalsRowShown="0">
+  <x:autoFilter ref="A1:H568"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02524V03056"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1633,51 +1649,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H554"/>
+  <x:dimension ref="A1:H568"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16051,50 +16067,414 @@
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H554" s="0">
         <x:v>16186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="555" spans="1:8">
+      <x:c r="A555" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B555" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C555" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E555" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F555" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G555" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H555" s="0">
+        <x:v>182517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="556" spans="1:8">
+      <x:c r="A556" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B556" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C556" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E556" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F556" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G556" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H556" s="0">
+        <x:v>133183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="557" spans="1:8">
+      <x:c r="A557" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B557" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C557" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E557" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F557" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H557" s="0">
+        <x:v>49334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="558" spans="1:8">
+      <x:c r="A558" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F558" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G558" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H558" s="0">
+        <x:v>5460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="559" spans="1:8">
+      <x:c r="A559" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B559" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C559" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E559" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F559" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G559" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H559" s="0">
+        <x:v>24228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="560" spans="1:8">
+      <x:c r="A560" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B560" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C560" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D560" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E560" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F560" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G560" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H560" s="0">
+        <x:v>4285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="561" spans="1:8">
+      <x:c r="A561" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B561" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C561" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D561" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E561" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F561" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G561" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H561" s="0">
+        <x:v>15361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="562" spans="1:8">
+      <x:c r="A562" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B562" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C562" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E562" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F562" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G562" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H562" s="0">
+        <x:v>167193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="563" spans="1:8">
+      <x:c r="A563" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B563" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C563" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E563" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F563" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G563" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H563" s="0">
+        <x:v>120523</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="564" spans="1:8">
+      <x:c r="A564" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B564" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C564" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E564" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F564" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G564" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H564" s="0">
+        <x:v>46670</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="565" spans="1:8">
+      <x:c r="A565" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B565" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C565" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E565" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F565" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G565" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H565" s="0">
+        <x:v>5081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="566" spans="1:8">
+      <x:c r="A566" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B566" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C566" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D566" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E566" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F566" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G566" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H566" s="0">
+        <x:v>22893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="567" spans="1:8">
+      <x:c r="A567" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B567" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C567" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D567" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E567" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F567" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G567" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H567" s="0">
+        <x:v>4164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="568" spans="1:8">
+      <x:c r="A568" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B568" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C568" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D568" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E568" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F568" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G568" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H568" s="0">
+        <x:v>14532</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -16140,51 +16520,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM19"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Persons on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="79">
+      <x:sharedItems count="81">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -16220,54 +16600,56 @@
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
         <x:s v="202605"/>
         <x:s v="202606"/>
         <x:s v="202607"/>
+        <x:s v="202608"/>
+        <x:s v="202609"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="79">
+      <x:sharedItems count="81">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -16303,81 +16685,83 @@
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
         <x:s v="2026 May"/>
         <x:s v="2026 June"/>
         <x:s v="2026 July"/>
+        <x:s v="2026 August"/>
+        <x:s v="2026 September"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02524V03056">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="06"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="7">
         <x:s v="Total Persons"/>
         <x:s v="Irish nationals"/>
         <x:s v="Non-Irish nationals"/>
         <x:s v="United Kingdom"/>
         <x:s v="Other nationals"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="546">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="560">
         <x:n v="183755"/>
         <x:n v="150208"/>
         <x:n v="33547"/>
         <x:n v="7155"/>
         <x:n v="6031"/>
         <x:n v="2488"/>
         <x:n v="17873"/>
         <x:n v="182616"/>
         <x:n v="149154"/>
         <x:n v="33462"/>
         <x:n v="7108"/>
         <x:n v="6050"/>
         <x:n v="2469"/>
         <x:n v="17835"/>
         <x:n v="205209"/>
         <x:n v="163839"/>
         <x:n v="41370"/>
         <x:n v="7764"/>
         <x:n v="8983"/>
         <x:n v="3545"/>
         <x:n v="21078"/>
         <x:n v="214741"/>
         <x:n v="170463"/>
         <x:n v="44278"/>
         <x:n v="8081"/>
@@ -16880,50 +17264,64 @@
         <x:n v="5100"/>
         <x:n v="23966"/>
         <x:n v="3816"/>
         <x:n v="15074"/>
         <x:n v="167107"/>
         <x:n v="119593"/>
         <x:n v="47514"/>
         <x:n v="5115"/>
         <x:n v="23772"/>
         <x:n v="3729"/>
         <x:n v="14898"/>
         <x:n v="176935"/>
         <x:n v="127999"/>
         <x:n v="48936"/>
         <x:n v="5377"/>
         <x:n v="24332"/>
         <x:n v="3940"/>
         <x:n v="15287"/>
         <x:n v="191880"/>
         <x:n v="140803"/>
         <x:n v="51077"/>
         <x:n v="5720"/>
         <x:n v="24835"/>
         <x:n v="4336"/>
         <x:n v="16186"/>
+        <x:n v="182517"/>
+        <x:n v="133183"/>
+        <x:n v="49334"/>
+        <x:n v="5460"/>
+        <x:n v="24228"/>
+        <x:n v="4285"/>
+        <x:n v="15361"/>
+        <x:n v="167193"/>
+        <x:n v="120523"/>
+        <x:n v="46670"/>
+        <x:n v="5081"/>
+        <x:n v="22893"/>
+        <x:n v="4164"/>
+        <x:n v="14532"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="Number"/>
     <n v="183755"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="01"/>
     <s v="Irish nationals"/>
@@ -22418,27 +22816,167 @@
     <s v="06"/>
     <s v="Other nationals"/>
     <s v="Number"/>
     <n v="24835"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="E1420XIE"/>
     <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
     <s v="Number"/>
     <n v="4336"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="E15E2720"/>
     <s v="EU15 to EU27 (accession countries joined post 2004)"/>
     <s v="Number"/>
     <n v="16186"/>
   </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="182517"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="133183"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="49334"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5460"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="24228"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="4285"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="15361"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="167193"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="120523"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="46670"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5081"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="22893"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="4164"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="14532"/>
+  </r>
 </pivotCacheRecords>
 </file>