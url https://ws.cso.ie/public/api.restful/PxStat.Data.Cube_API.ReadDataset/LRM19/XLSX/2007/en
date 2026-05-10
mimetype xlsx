--- v3 (2026-03-14)
+++ v4 (2026-05-10)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b62a756ebfd41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/288d1488a48c4d6cbe67958e9c0774bf.psmdcp" Id="R987807cdbcf2470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662d1b62909d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e157253f384e6c861f1fc6775a0581.psmdcp" Id="R07bebc2eb1664922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>06/03/2026 11:00:00</x:t>
+    <x:t>02/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;In light of the United Kingdom (UK) leaving the European Union with effect from 1 February 2020, the EU classification has been updated EU14 excl Irl was formally classified as EU15 exl. IRL &amp; UK EU15 to EU27 was formally classified as EU15 to EU28 States EU15 to EU27 includes Bulgaria, Cyprus, Croatia, Czech Republic, Estonia, Hungary, Latvia, Lithuania, Malta, Poland, Romania, Slovakia and Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/LRM19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LR</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -652,50 +652,56 @@
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -846,51 +852,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="74">
+      <items count="75">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -921,54 +927,55 @@
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
+        <item x="74"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="74">
+      <items count="75">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -999,100 +1006,101 @@
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
+        <item x="74"/>
       </items>
     </pivotField>
     <pivotField name="C02524V03056" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H519" totalsRowShown="0">
-  <x:autoFilter ref="A1:H519"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H526" totalsRowShown="0">
+  <x:autoFilter ref="A1:H526"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02524V03056"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1593,51 +1601,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H519"/>
+  <x:dimension ref="A1:H526"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15101,50 +15109,232 @@
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H519" s="0">
         <x:v>15341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="520" spans="1:8">
+      <x:c r="A520" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B520" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C520" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D520" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E520" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F520" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G520" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H520" s="0">
+        <x:v>168072</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="521" spans="1:8">
+      <x:c r="A521" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B521" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C521" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D521" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E521" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F521" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G521" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H521" s="0">
+        <x:v>119359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="522" spans="1:8">
+      <x:c r="A522" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B522" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C522" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D522" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E522" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F522" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G522" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H522" s="0">
+        <x:v>48713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="523" spans="1:8">
+      <x:c r="A523" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B523" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C523" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D523" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E523" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F523" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G523" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H523" s="0">
+        <x:v>5185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="524" spans="1:8">
+      <x:c r="A524" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B524" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C524" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D524" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E524" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F524" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G524" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H524" s="0">
+        <x:v>24377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="525" spans="1:8">
+      <x:c r="A525" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B525" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C525" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D525" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E525" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F525" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G525" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H525" s="0">
+        <x:v>3850</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="526" spans="1:8">
+      <x:c r="A526" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B526" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C526" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D526" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E526" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F526" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G526" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H526" s="0">
+        <x:v>15301</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15190,51 +15380,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM19"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Persons on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="74">
+      <x:sharedItems count="75">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -15265,54 +15455,55 @@
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
+        <x:s v="202603"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="74">
+      <x:sharedItems count="75">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -15343,81 +15534,82 @@
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02524V03056">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="06"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="7">
         <x:s v="Total Persons"/>
         <x:s v="Irish nationals"/>
         <x:s v="Non-Irish nationals"/>
         <x:s v="United Kingdom"/>
         <x:s v="Other nationals"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="511">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="518">
         <x:n v="183755"/>
         <x:n v="150208"/>
         <x:n v="33547"/>
         <x:n v="7155"/>
         <x:n v="6031"/>
         <x:n v="2488"/>
         <x:n v="17873"/>
         <x:n v="182616"/>
         <x:n v="149154"/>
         <x:n v="33462"/>
         <x:n v="7108"/>
         <x:n v="6050"/>
         <x:n v="2469"/>
         <x:n v="17835"/>
         <x:n v="205209"/>
         <x:n v="163839"/>
         <x:n v="41370"/>
         <x:n v="7764"/>
         <x:n v="8983"/>
         <x:n v="3545"/>
         <x:n v="21078"/>
         <x:n v="214741"/>
         <x:n v="170463"/>
         <x:n v="44278"/>
         <x:n v="8081"/>
@@ -15885,50 +16077,57 @@
         <x:n v="46330"/>
         <x:n v="5128"/>
         <x:n v="23051"/>
         <x:n v="3557"/>
         <x:n v="14594"/>
         <x:n v="172224"/>
         <x:n v="123569"/>
         <x:n v="48655"/>
         <x:n v="5385"/>
         <x:n v="24087"/>
         <x:n v="3898"/>
         <x:n v="15285"/>
         <x:n v="170674"/>
         <x:n v="121293"/>
         <x:n v="49381"/>
         <x:n v="24729"/>
         <x:n v="3870"/>
         <x:n v="15450"/>
         <x:n v="169507"/>
         <x:n v="120456"/>
         <x:n v="49051"/>
         <x:n v="5264"/>
         <x:n v="24545"/>
         <x:n v="3901"/>
         <x:n v="15341"/>
+        <x:n v="168072"/>
+        <x:n v="119359"/>
+        <x:n v="48713"/>
+        <x:n v="5185"/>
+        <x:n v="24377"/>
+        <x:n v="3850"/>
+        <x:n v="15301"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="Number"/>
     <n v="183755"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="01"/>
     <s v="Irish nationals"/>
@@ -21073,27 +21272,97 @@
     <s v="06"/>
     <s v="Other nationals"/>
     <s v="Number"/>
     <n v="24545"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="E1420XIE"/>
     <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
     <s v="Number"/>
     <n v="3901"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="E15E2720"/>
     <s v="EU15 to EU27 (accession countries joined post 2004)"/>
     <s v="Number"/>
     <n v="15341"/>
   </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="168072"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="119359"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="48713"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5185"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="24377"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="3850"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="15301"/>
+  </r>
 </pivotCacheRecords>
 </file>