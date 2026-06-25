--- v4 (2026-05-10)
+++ v5 (2026-06-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662d1b62909d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e157253f384e6c861f1fc6775a0581.psmdcp" Id="R07bebc2eb1664922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b4dcd011854045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/689129210eac41ea820a563c620b91ea.psmdcp" Id="R4ba8fdff6541482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/04/2026 11:00:00</x:t>
+    <x:t>08/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;In light of the United Kingdom (UK) leaving the European Union with effect from 1 February 2020, the EU classification has been updated EU14 excl Irl was formally classified as EU15 exl. IRL &amp; UK EU15 to EU27 was formally classified as EU15 to EU28 States EU15 to EU27 includes Bulgaria, Cyprus, Croatia, Czech Republic, Estonia, Hungary, Latvia, Lithuania, Malta, Poland, Romania, Slovakia and Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/LRM19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LR</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -658,50 +658,62 @@
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -852,51 +864,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="77">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -928,54 +940,56 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="75">
+      <items count="77">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1007,100 +1021,102 @@
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
       </items>
     </pivotField>
     <pivotField name="C02524V03056" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H526" totalsRowShown="0">
-  <x:autoFilter ref="A1:H526"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H540" totalsRowShown="0">
+  <x:autoFilter ref="A1:H540"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02524V03056"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1601,51 +1617,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H526"/>
+  <x:dimension ref="A1:H540"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15291,50 +15307,414 @@
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H526" s="0">
         <x:v>15301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="527" spans="1:8">
+      <x:c r="A527" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B527" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C527" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D527" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E527" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F527" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G527" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H527" s="0">
+        <x:v>166312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="528" spans="1:8">
+      <x:c r="A528" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B528" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C528" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D528" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E528" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F528" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G528" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H528" s="0">
+        <x:v>118356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="529" spans="1:8">
+      <x:c r="A529" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B529" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C529" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D529" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E529" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F529" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G529" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H529" s="0">
+        <x:v>47956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="530" spans="1:8">
+      <x:c r="A530" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B530" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C530" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D530" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E530" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F530" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G530" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H530" s="0">
+        <x:v>5100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="531" spans="1:8">
+      <x:c r="A531" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B531" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C531" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D531" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E531" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F531" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G531" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H531" s="0">
+        <x:v>23966</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="532" spans="1:8">
+      <x:c r="A532" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B532" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C532" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D532" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E532" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F532" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G532" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H532" s="0">
+        <x:v>3816</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="533" spans="1:8">
+      <x:c r="A533" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B533" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C533" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D533" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E533" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F533" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G533" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H533" s="0">
+        <x:v>15074</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="534" spans="1:8">
+      <x:c r="A534" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B534" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C534" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D534" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E534" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F534" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G534" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H534" s="0">
+        <x:v>167107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="535" spans="1:8">
+      <x:c r="A535" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B535" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C535" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D535" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E535" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F535" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G535" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H535" s="0">
+        <x:v>119593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="536" spans="1:8">
+      <x:c r="A536" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B536" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C536" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D536" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E536" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F536" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G536" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H536" s="0">
+        <x:v>47514</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="537" spans="1:8">
+      <x:c r="A537" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B537" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C537" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D537" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E537" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F537" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G537" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H537" s="0">
+        <x:v>5115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="538" spans="1:8">
+      <x:c r="A538" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B538" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C538" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D538" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E538" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F538" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G538" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H538" s="0">
+        <x:v>23772</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="539" spans="1:8">
+      <x:c r="A539" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B539" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C539" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D539" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E539" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F539" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G539" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H539" s="0">
+        <x:v>3729</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="540" spans="1:8">
+      <x:c r="A540" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B540" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C540" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D540" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E540" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F540" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G540" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H540" s="0">
+        <x:v>14898</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15380,51 +15760,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM19"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Persons on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="75">
+      <x:sharedItems count="77">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -15456,54 +15836,56 @@
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="75">
+      <x:sharedItems count="77">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -15535,81 +15917,83 @@
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02524V03056">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="06"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="7">
         <x:s v="Total Persons"/>
         <x:s v="Irish nationals"/>
         <x:s v="Non-Irish nationals"/>
         <x:s v="United Kingdom"/>
         <x:s v="Other nationals"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="518">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="532">
         <x:n v="183755"/>
         <x:n v="150208"/>
         <x:n v="33547"/>
         <x:n v="7155"/>
         <x:n v="6031"/>
         <x:n v="2488"/>
         <x:n v="17873"/>
         <x:n v="182616"/>
         <x:n v="149154"/>
         <x:n v="33462"/>
         <x:n v="7108"/>
         <x:n v="6050"/>
         <x:n v="2469"/>
         <x:n v="17835"/>
         <x:n v="205209"/>
         <x:n v="163839"/>
         <x:n v="41370"/>
         <x:n v="7764"/>
         <x:n v="8983"/>
         <x:n v="3545"/>
         <x:n v="21078"/>
         <x:n v="214741"/>
         <x:n v="170463"/>
         <x:n v="44278"/>
         <x:n v="8081"/>
@@ -16084,50 +16468,64 @@
         <x:n v="48655"/>
         <x:n v="5385"/>
         <x:n v="24087"/>
         <x:n v="3898"/>
         <x:n v="15285"/>
         <x:n v="170674"/>
         <x:n v="121293"/>
         <x:n v="49381"/>
         <x:n v="24729"/>
         <x:n v="3870"/>
         <x:n v="15450"/>
         <x:n v="169507"/>
         <x:n v="120456"/>
         <x:n v="49051"/>
         <x:n v="5264"/>
         <x:n v="24545"/>
         <x:n v="3901"/>
         <x:n v="15341"/>
         <x:n v="168072"/>
         <x:n v="119359"/>
         <x:n v="48713"/>
         <x:n v="5185"/>
         <x:n v="24377"/>
         <x:n v="3850"/>
         <x:n v="15301"/>
+        <x:n v="166312"/>
+        <x:n v="118356"/>
+        <x:n v="47956"/>
+        <x:n v="5100"/>
+        <x:n v="23966"/>
+        <x:n v="3816"/>
+        <x:n v="15074"/>
+        <x:n v="167107"/>
+        <x:n v="119593"/>
+        <x:n v="47514"/>
+        <x:n v="5115"/>
+        <x:n v="23772"/>
+        <x:n v="3729"/>
+        <x:n v="14898"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="Number"/>
     <n v="183755"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="01"/>
     <s v="Irish nationals"/>
@@ -21342,27 +21740,167 @@
     <s v="06"/>
     <s v="Other nationals"/>
     <s v="Number"/>
     <n v="24377"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="E1420XIE"/>
     <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
     <s v="Number"/>
     <n v="3850"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="E15E2720"/>
     <s v="EU15 to EU27 (accession countries joined post 2004)"/>
     <s v="Number"/>
     <n v="15301"/>
   </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="166312"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="118356"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="47956"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5100"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="23966"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="3816"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="15074"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="167107"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="119593"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="47514"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5115"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="23772"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="3729"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="14898"/>
+  </r>
 </pivotCacheRecords>
 </file>