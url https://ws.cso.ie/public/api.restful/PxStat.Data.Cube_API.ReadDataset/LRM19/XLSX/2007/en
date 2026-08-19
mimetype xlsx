--- v5 (2026-06-25)
+++ v6 (2026-08-19)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b4dcd011854045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/689129210eac41ea820a563c620b91ea.psmdcp" Id="R4ba8fdff6541482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7fa20324b84dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fab12ddf1f264c0e84f2d2a696cd59b9.psmdcp" Id="R2784b41223f24f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/06/2026 11:00:00</x:t>
+    <x:t>10/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;In light of the United Kingdom (UK) leaving the European Union with effect from 1 February 2020, the EU classification has been updated EU14 excl Irl was formally classified as EU15 exl. IRL &amp; UK EU15 to EU27 was formally classified as EU15 to EU28 States EU15 to EU27 includes Bulgaria, Cyprus, Croatia, Czech Republic, Estonia, Hungary, Latvia, Lithuania, Malta, Poland, Romania, Slovakia and Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/LRM19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>LR</x:t>
   </x:si>
   <x:si>
     <x:t>Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -670,50 +670,62 @@
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
   <x:si>
     <x:t>202605</x:t>
   </x:si>
   <x:si>
     <x:t>2026 May</x:t>
   </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -864,51 +876,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="77">
+      <items count="79">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -942,54 +954,56 @@
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="77">
+      <items count="79">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1023,100 +1037,102 @@
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
         <item x="62"/>
         <item x="63"/>
         <item x="64"/>
         <item x="65"/>
         <item x="66"/>
         <item x="67"/>
         <item x="68"/>
         <item x="69"/>
         <item x="70"/>
         <item x="71"/>
         <item x="72"/>
         <item x="73"/>
         <item x="74"/>
         <item x="75"/>
         <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
       </items>
     </pivotField>
     <pivotField name="C02524V03056" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H540" totalsRowShown="0">
-  <x:autoFilter ref="A1:H540"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H554" totalsRowShown="0">
+  <x:autoFilter ref="A1:H554"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02524V03056"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1617,51 +1633,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H540"/>
+  <x:dimension ref="A1:H554"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15671,50 +15687,414 @@
     </x:row>
     <x:row r="540" spans="1:8">
       <x:c r="A540" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H540" s="0">
         <x:v>14898</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="541" spans="1:8">
+      <x:c r="A541" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B541" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C541" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D541" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E541" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F541" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G541" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H541" s="0">
+        <x:v>176935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="542" spans="1:8">
+      <x:c r="A542" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B542" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C542" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D542" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E542" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F542" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G542" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H542" s="0">
+        <x:v>127999</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="543" spans="1:8">
+      <x:c r="A543" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B543" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C543" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D543" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E543" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F543" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G543" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H543" s="0">
+        <x:v>48936</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="544" spans="1:8">
+      <x:c r="A544" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B544" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C544" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D544" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E544" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F544" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G544" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H544" s="0">
+        <x:v>5377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="545" spans="1:8">
+      <x:c r="A545" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B545" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C545" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D545" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E545" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F545" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G545" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H545" s="0">
+        <x:v>24332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="546" spans="1:8">
+      <x:c r="A546" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B546" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C546" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D546" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E546" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F546" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G546" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H546" s="0">
+        <x:v>3940</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="547" spans="1:8">
+      <x:c r="A547" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B547" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C547" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D547" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E547" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F547" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G547" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H547" s="0">
+        <x:v>15287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="548" spans="1:8">
+      <x:c r="A548" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B548" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C548" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D548" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E548" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F548" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G548" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H548" s="0">
+        <x:v>191880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="549" spans="1:8">
+      <x:c r="A549" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B549" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C549" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E549" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F549" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G549" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H549" s="0">
+        <x:v>140803</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="550" spans="1:8">
+      <x:c r="A550" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B550" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C550" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D550" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E550" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F550" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G550" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H550" s="0">
+        <x:v>51077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="551" spans="1:8">
+      <x:c r="A551" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B551" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C551" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E551" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F551" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G551" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H551" s="0">
+        <x:v>5720</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="552" spans="1:8">
+      <x:c r="A552" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B552" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C552" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D552" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E552" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F552" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G552" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H552" s="0">
+        <x:v>24835</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="553" spans="1:8">
+      <x:c r="A553" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B553" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C553" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D553" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E553" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F553" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G553" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H553" s="0">
+        <x:v>4336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="554" spans="1:8">
+      <x:c r="A554" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B554" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C554" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E554" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F554" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G554" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H554" s="0">
+        <x:v>16186</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -15760,51 +16140,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM19"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Persons on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="77">
+      <x:sharedItems count="79">
         <x:s v="202001"/>
         <x:s v="202002"/>
         <x:s v="202003"/>
         <x:s v="202004"/>
         <x:s v="202005"/>
         <x:s v="202006"/>
         <x:s v="202007"/>
         <x:s v="202008"/>
         <x:s v="202009"/>
         <x:s v="202010"/>
         <x:s v="202011"/>
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
@@ -15838,54 +16218,56 @@
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
         <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="77">
+      <x:sharedItems count="79">
         <x:s v="2020 January"/>
         <x:s v="2020 February"/>
         <x:s v="2020 March"/>
         <x:s v="2020 April"/>
         <x:s v="2020 May"/>
         <x:s v="2020 June"/>
         <x:s v="2020 July"/>
         <x:s v="2020 August"/>
         <x:s v="2020 September"/>
         <x:s v="2020 October"/>
         <x:s v="2020 November"/>
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
@@ -15919,81 +16301,83 @@
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
         <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02524V03056">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="06"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="7">
         <x:s v="Total Persons"/>
         <x:s v="Irish nationals"/>
         <x:s v="Non-Irish nationals"/>
         <x:s v="United Kingdom"/>
         <x:s v="Other nationals"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="532">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2226" maxValue="244562" count="546">
         <x:n v="183755"/>
         <x:n v="150208"/>
         <x:n v="33547"/>
         <x:n v="7155"/>
         <x:n v="6031"/>
         <x:n v="2488"/>
         <x:n v="17873"/>
         <x:n v="182616"/>
         <x:n v="149154"/>
         <x:n v="33462"/>
         <x:n v="7108"/>
         <x:n v="6050"/>
         <x:n v="2469"/>
         <x:n v="17835"/>
         <x:n v="205209"/>
         <x:n v="163839"/>
         <x:n v="41370"/>
         <x:n v="7764"/>
         <x:n v="8983"/>
         <x:n v="3545"/>
         <x:n v="21078"/>
         <x:n v="214741"/>
         <x:n v="170463"/>
         <x:n v="44278"/>
         <x:n v="8081"/>
@@ -16482,50 +16866,64 @@
         <x:n v="5264"/>
         <x:n v="24545"/>
         <x:n v="3901"/>
         <x:n v="15341"/>
         <x:n v="168072"/>
         <x:n v="119359"/>
         <x:n v="48713"/>
         <x:n v="5185"/>
         <x:n v="24377"/>
         <x:n v="3850"/>
         <x:n v="15301"/>
         <x:n v="166312"/>
         <x:n v="118356"/>
         <x:n v="47956"/>
         <x:n v="5100"/>
         <x:n v="23966"/>
         <x:n v="3816"/>
         <x:n v="15074"/>
         <x:n v="167107"/>
         <x:n v="119593"/>
         <x:n v="47514"/>
         <x:n v="5115"/>
         <x:n v="23772"/>
         <x:n v="3729"/>
         <x:n v="14898"/>
+        <x:n v="176935"/>
+        <x:n v="127999"/>
+        <x:n v="48936"/>
+        <x:n v="5377"/>
+        <x:n v="24332"/>
+        <x:n v="3940"/>
+        <x:n v="15287"/>
+        <x:n v="191880"/>
+        <x:n v="140803"/>
+        <x:n v="51077"/>
+        <x:n v="5720"/>
+        <x:n v="24835"/>
+        <x:n v="4336"/>
+        <x:n v="16186"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="-"/>
     <s v="Total Persons"/>
     <s v="Number"/>
     <n v="183755"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202001"/>
     <s v="2020 January"/>
     <s v="01"/>
     <s v="Irish nationals"/>
@@ -21880,27 +22278,167 @@
     <s v="06"/>
     <s v="Other nationals"/>
     <s v="Number"/>
     <n v="23772"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202605"/>
     <s v="2026 May"/>
     <s v="E1420XIE"/>
     <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
     <s v="Number"/>
     <n v="3729"/>
   </r>
   <r>
     <s v="LRM19"/>
     <s v="Persons on the Live Register"/>
     <s v="202605"/>
     <s v="2026 May"/>
     <s v="E15E2720"/>
     <s v="EU15 to EU27 (accession countries joined post 2004)"/>
     <s v="Number"/>
     <n v="14898"/>
   </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="176935"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="127999"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="48936"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5377"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="24332"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="3940"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="15287"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="-"/>
+    <s v="Total Persons"/>
+    <s v="Number"/>
+    <n v="191880"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="01"/>
+    <s v="Irish nationals"/>
+    <s v="Number"/>
+    <n v="140803"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="02"/>
+    <s v="Non-Irish nationals"/>
+    <s v="Number"/>
+    <n v="51077"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="03"/>
+    <s v="United Kingdom"/>
+    <s v="Number"/>
+    <n v="5720"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="06"/>
+    <s v="Other nationals"/>
+    <s v="Number"/>
+    <n v="24835"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="Number"/>
+    <n v="4336"/>
+  </r>
+  <r>
+    <s v="LRM19"/>
+    <s v="Persons on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="Number"/>
+    <n v="16186"/>
+  </r>
 </pivotCacheRecords>
 </file>