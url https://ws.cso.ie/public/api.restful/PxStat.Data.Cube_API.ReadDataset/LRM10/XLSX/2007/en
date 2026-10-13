--- v7 (2026-08-23)
+++ v8 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75960ac31d14abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9d2ce282b3c4f42851117b6ec9bd1fd.psmdcp" Id="Rf634692aeb47464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0c64870d90459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d98edc8740f43e183492c8eca1dba40.psmdcp" Id="Rfed323b3154842ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Casual and Part-time Workers on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/08/2026 11:00:00</x:t>
+    <x:t>02/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>casual and part-time workers</x:t>
@@ -1959,50 +1959,62 @@
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
   <x:si>
     <x:t>202605</x:t>
   </x:si>
   <x:si>
     <x:t>2026 May</x:t>
   </x:si>
   <x:si>
     <x:t>202606</x:t>
   </x:si>
   <x:si>
     <x:t>2026 June</x:t>
   </x:si>
   <x:si>
     <x:t>202607</x:t>
   </x:si>
   <x:si>
     <x:t>2026 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 September</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2154,51 +2166,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="291">
+      <items count="293">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2446,54 +2458,56 @@
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
+        <item x="291"/>
+        <item x="292"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="291">
+      <items count="293">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2741,92 +2755,94 @@
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
+        <item x="291"/>
+        <item x="292"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H874" totalsRowShown="0">
-  <x:autoFilter ref="A1:H874"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H880" totalsRowShown="0">
+  <x:autoFilter ref="A1:H880"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3327,51 +3343,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H874"/>
+  <x:dimension ref="A1:H880"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -26065,50 +26081,206 @@
     </x:row>
     <x:row r="874" spans="1:8">
       <x:c r="A874" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H874" s="0">
         <x:v>11752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="875" spans="1:8">
+      <x:c r="A875" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B875" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C875" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D875" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E875" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F875" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G875" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H875" s="0">
+        <x:v>19516</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="876" spans="1:8">
+      <x:c r="A876" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B876" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C876" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D876" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E876" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F876" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G876" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H876" s="0">
+        <x:v>7989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="877" spans="1:8">
+      <x:c r="A877" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B877" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C877" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D877" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E877" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F877" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G877" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H877" s="0">
+        <x:v>11527</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="878" spans="1:8">
+      <x:c r="A878" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B878" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C878" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D878" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E878" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F878" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G878" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H878" s="0">
+        <x:v>18682</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="879" spans="1:8">
+      <x:c r="A879" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B879" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C879" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D879" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E879" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F879" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G879" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H879" s="0">
+        <x:v>7757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="880" spans="1:8">
+      <x:c r="A880" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B880" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C880" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D880" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E880" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F880" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G880" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H880" s="0">
+        <x:v>10925</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -26154,51 +26326,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Casual and Part-time Workers on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="291">
+      <x:sharedItems count="293">
         <x:s v="200205"/>
         <x:s v="200206"/>
         <x:s v="200207"/>
         <x:s v="200208"/>
         <x:s v="200209"/>
         <x:s v="200210"/>
         <x:s v="200211"/>
         <x:s v="200212"/>
         <x:s v="200301"/>
         <x:s v="200302"/>
         <x:s v="200303"/>
         <x:s v="200304"/>
         <x:s v="200305"/>
         <x:s v="200306"/>
         <x:s v="200307"/>
         <x:s v="200308"/>
         <x:s v="200309"/>
         <x:s v="200310"/>
         <x:s v="200311"/>
         <x:s v="200312"/>
         <x:s v="200401"/>
         <x:s v="200402"/>
         <x:s v="200403"/>
         <x:s v="200404"/>
         <x:s v="200405"/>
@@ -26446,54 +26618,56 @@
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
         <x:s v="202605"/>
         <x:s v="202606"/>
         <x:s v="202607"/>
+        <x:s v="202608"/>
+        <x:s v="202609"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="291">
+      <x:sharedItems count="293">
         <x:s v="2002 May"/>
         <x:s v="2002 June"/>
         <x:s v="2002 July"/>
         <x:s v="2002 August"/>
         <x:s v="2002 September"/>
         <x:s v="2002 October"/>
         <x:s v="2002 November"/>
         <x:s v="2002 December"/>
         <x:s v="2003 January"/>
         <x:s v="2003 February"/>
         <x:s v="2003 March"/>
         <x:s v="2003 April"/>
         <x:s v="2003 May"/>
         <x:s v="2003 June"/>
         <x:s v="2003 July"/>
         <x:s v="2003 August"/>
         <x:s v="2003 September"/>
         <x:s v="2003 October"/>
         <x:s v="2003 November"/>
         <x:s v="2003 December"/>
         <x:s v="2004 January"/>
         <x:s v="2004 February"/>
         <x:s v="2004 March"/>
         <x:s v="2004 April"/>
         <x:s v="2004 May"/>
@@ -26741,73 +26915,75 @@
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
         <x:s v="2026 May"/>
         <x:s v="2026 June"/>
         <x:s v="2026 July"/>
+        <x:s v="2026 August"/>
+        <x:s v="2026 September"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="864">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="870">
         <x:n v="19959"/>
         <x:n v="8252"/>
         <x:n v="11707"/>
         <x:n v="19467"/>
         <x:n v="8131"/>
         <x:n v="11336"/>
         <x:n v="19201"/>
         <x:n v="7966"/>
         <x:n v="11235"/>
         <x:n v="19073"/>
         <x:n v="7930"/>
         <x:n v="11143"/>
         <x:n v="19034"/>
         <x:n v="7763"/>
         <x:n v="11271"/>
         <x:n v="19204"/>
         <x:n v="7736"/>
         <x:n v="11468"/>
         <x:n v="19669"/>
         <x:n v="7832"/>
         <x:n v="11837"/>
         <x:n v="19852"/>
         <x:n v="7911"/>
         <x:n v="11941"/>
         <x:n v="20871"/>
@@ -27628,50 +27804,56 @@
         <x:n v="11975"/>
         <x:n v="21022"/>
         <x:n v="8888"/>
         <x:n v="12134"/>
         <x:n v="20476"/>
         <x:n v="8582"/>
         <x:n v="11894"/>
         <x:n v="20679"/>
         <x:n v="8581"/>
         <x:n v="12098"/>
         <x:n v="20713"/>
         <x:n v="8583"/>
         <x:n v="12130"/>
         <x:n v="20368"/>
         <x:n v="8373"/>
         <x:n v="11995"/>
         <x:n v="20149"/>
         <x:n v="8284"/>
         <x:n v="11865"/>
         <x:n v="19993"/>
         <x:n v="8180"/>
         <x:n v="11813"/>
         <x:n v="19900"/>
         <x:n v="8148"/>
         <x:n v="11752"/>
+        <x:n v="19516"/>
+        <x:n v="7989"/>
+        <x:n v="11527"/>
+        <x:n v="18682"/>
+        <x:n v="7757"/>
+        <x:n v="10925"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19959"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="1"/>
     <s v="Male"/>
@@ -36366,27 +36548,87 @@
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19900"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="8148"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202607"/>
     <s v="2026 July"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="11752"/>
   </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19516"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7989"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202608"/>
+    <s v="2026 August"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11527"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18682"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7757"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202609"/>
+    <s v="2026 September"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10925"/>
+  </r>
 </pivotCacheRecords>
 </file>