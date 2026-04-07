--- v3 (2026-02-19)
+++ v4 (2026-04-07)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999128ae0bee4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e39aaed52ef4956b3407e36004d039d.psmdcp" Id="Rbec3895402544527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd30a1b020c947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d047864f18c4130bdcc305cb56ef52f.psmdcp" Id="R1e875c72f4a64b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Casual and Part-time Workers on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2026 11:00:00</x:t>
+    <x:t>02/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>casual and part-time workers</x:t>
@@ -1923,50 +1923,62 @@
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>202510</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2118,51 +2130,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="285">
+      <items count="287">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2404,54 +2416,56 @@
         <item x="260"/>
         <item x="261"/>
         <item x="262"/>
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
+        <item x="285"/>
+        <item x="286"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="285">
+      <items count="287">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2693,92 +2707,94 @@
         <item x="260"/>
         <item x="261"/>
         <item x="262"/>
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
+        <item x="285"/>
+        <item x="286"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H856" totalsRowShown="0">
-  <x:autoFilter ref="A1:H856"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H862" totalsRowShown="0">
+  <x:autoFilter ref="A1:H862"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3279,51 +3295,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H856"/>
+  <x:dimension ref="A1:H862"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -25549,50 +25565,206 @@
     </x:row>
     <x:row r="856" spans="1:8">
       <x:c r="A856" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H856" s="0">
         <x:v>11894</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="857" spans="1:8">
+      <x:c r="A857" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B857" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C857" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D857" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E857" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F857" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G857" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H857" s="0">
+        <x:v>20679</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="858" spans="1:8">
+      <x:c r="A858" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B858" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C858" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D858" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E858" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F858" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G858" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H858" s="0">
+        <x:v>8581</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="859" spans="1:8">
+      <x:c r="A859" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B859" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C859" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D859" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E859" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F859" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G859" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H859" s="0">
+        <x:v>12098</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="860" spans="1:8">
+      <x:c r="A860" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B860" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C860" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D860" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E860" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F860" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G860" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H860" s="0">
+        <x:v>20713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="861" spans="1:8">
+      <x:c r="A861" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B861" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C861" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D861" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E861" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F861" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G861" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H861" s="0">
+        <x:v>8583</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="862" spans="1:8">
+      <x:c r="A862" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B862" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C862" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D862" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E862" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F862" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G862" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H862" s="0">
+        <x:v>12130</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25638,51 +25810,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Casual and Part-time Workers on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="285">
+      <x:sharedItems count="287">
         <x:s v="200205"/>
         <x:s v="200206"/>
         <x:s v="200207"/>
         <x:s v="200208"/>
         <x:s v="200209"/>
         <x:s v="200210"/>
         <x:s v="200211"/>
         <x:s v="200212"/>
         <x:s v="200301"/>
         <x:s v="200302"/>
         <x:s v="200303"/>
         <x:s v="200304"/>
         <x:s v="200305"/>
         <x:s v="200306"/>
         <x:s v="200307"/>
         <x:s v="200308"/>
         <x:s v="200309"/>
         <x:s v="200310"/>
         <x:s v="200311"/>
         <x:s v="200312"/>
         <x:s v="200401"/>
         <x:s v="200402"/>
         <x:s v="200403"/>
         <x:s v="200404"/>
         <x:s v="200405"/>
@@ -25924,54 +26096,56 @@
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="285">
+      <x:sharedItems count="287">
         <x:s v="2002 May"/>
         <x:s v="2002 June"/>
         <x:s v="2002 July"/>
         <x:s v="2002 August"/>
         <x:s v="2002 September"/>
         <x:s v="2002 October"/>
         <x:s v="2002 November"/>
         <x:s v="2002 December"/>
         <x:s v="2003 January"/>
         <x:s v="2003 February"/>
         <x:s v="2003 March"/>
         <x:s v="2003 April"/>
         <x:s v="2003 May"/>
         <x:s v="2003 June"/>
         <x:s v="2003 July"/>
         <x:s v="2003 August"/>
         <x:s v="2003 September"/>
         <x:s v="2003 October"/>
         <x:s v="2003 November"/>
         <x:s v="2003 December"/>
         <x:s v="2004 January"/>
         <x:s v="2004 February"/>
         <x:s v="2004 March"/>
         <x:s v="2004 April"/>
         <x:s v="2004 May"/>
@@ -26213,73 +26387,75 @@
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="846">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="852">
         <x:n v="19959"/>
         <x:n v="8252"/>
         <x:n v="11707"/>
         <x:n v="19467"/>
         <x:n v="8131"/>
         <x:n v="11336"/>
         <x:n v="19201"/>
         <x:n v="7966"/>
         <x:n v="11235"/>
         <x:n v="19073"/>
         <x:n v="7930"/>
         <x:n v="11143"/>
         <x:n v="19034"/>
         <x:n v="7763"/>
         <x:n v="11271"/>
         <x:n v="19204"/>
         <x:n v="7736"/>
         <x:n v="11468"/>
         <x:n v="19669"/>
         <x:n v="7832"/>
         <x:n v="11837"/>
         <x:n v="19852"/>
         <x:n v="7911"/>
         <x:n v="11941"/>
         <x:n v="20871"/>
@@ -27082,50 +27258,56 @@
         <x:n v="12393"/>
         <x:n v="21536"/>
         <x:n v="9211"/>
         <x:n v="12325"/>
         <x:n v="20994"/>
         <x:n v="9020"/>
         <x:n v="11974"/>
         <x:n v="20722"/>
         <x:n v="8874"/>
         <x:n v="11848"/>
         <x:n v="20393"/>
         <x:n v="8778"/>
         <x:n v="11615"/>
         <x:n v="20486"/>
         <x:n v="8665"/>
         <x:n v="11821"/>
         <x:n v="20780"/>
         <x:n v="8805"/>
         <x:n v="11975"/>
         <x:n v="21022"/>
         <x:n v="8888"/>
         <x:n v="12134"/>
         <x:n v="20476"/>
         <x:n v="8582"/>
         <x:n v="11894"/>
+        <x:n v="20679"/>
+        <x:n v="8581"/>
+        <x:n v="12098"/>
+        <x:n v="20713"/>
+        <x:n v="8583"/>
+        <x:n v="12130"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19959"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="1"/>
     <s v="Male"/>
@@ -35640,27 +35822,87 @@
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="20476"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="8582"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202601"/>
     <s v="2026 January"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="11894"/>
   </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20679"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8581"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12098"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20713"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8583"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12130"/>
+  </r>
 </pivotCacheRecords>
 </file>