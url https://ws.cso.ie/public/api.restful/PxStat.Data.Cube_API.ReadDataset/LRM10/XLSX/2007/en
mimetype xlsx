--- v4 (2026-04-07)
+++ v5 (2026-05-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd30a1b020c947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d047864f18c4130bdcc305cb56ef52f.psmdcp" Id="R1e875c72f4a64b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f31c3346b1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77a770deda942238e73c148606c348b.psmdcp" Id="R6d203e1dec8c4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Casual and Part-time Workers on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>02/04/2026 11:00:00</x:t>
+    <x:t>11/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>casual and part-time workers</x:t>
@@ -1935,50 +1935,56 @@
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2130,51 +2136,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="287">
+      <items count="288">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2418,54 +2424,55 @@
         <item x="262"/>
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
+        <item x="287"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="287">
+      <items count="288">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2709,92 +2716,93 @@
         <item x="262"/>
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
+        <item x="287"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H862" totalsRowShown="0">
-  <x:autoFilter ref="A1:H862"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H865" totalsRowShown="0">
+  <x:autoFilter ref="A1:H865"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3295,51 +3303,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H862"/>
+  <x:dimension ref="A1:H865"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -25721,50 +25729,128 @@
     </x:row>
     <x:row r="862" spans="1:8">
       <x:c r="A862" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H862" s="0">
         <x:v>12130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="863" spans="1:8">
+      <x:c r="A863" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B863" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C863" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D863" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E863" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F863" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G863" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H863" s="0">
+        <x:v>20368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="864" spans="1:8">
+      <x:c r="A864" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B864" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C864" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D864" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E864" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F864" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G864" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H864" s="0">
+        <x:v>8373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="865" spans="1:8">
+      <x:c r="A865" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B865" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C865" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D865" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E865" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F865" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G865" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H865" s="0">
+        <x:v>11995</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25810,51 +25896,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Casual and Part-time Workers on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="287">
+      <x:sharedItems count="288">
         <x:s v="200205"/>
         <x:s v="200206"/>
         <x:s v="200207"/>
         <x:s v="200208"/>
         <x:s v="200209"/>
         <x:s v="200210"/>
         <x:s v="200211"/>
         <x:s v="200212"/>
         <x:s v="200301"/>
         <x:s v="200302"/>
         <x:s v="200303"/>
         <x:s v="200304"/>
         <x:s v="200305"/>
         <x:s v="200306"/>
         <x:s v="200307"/>
         <x:s v="200308"/>
         <x:s v="200309"/>
         <x:s v="200310"/>
         <x:s v="200311"/>
         <x:s v="200312"/>
         <x:s v="200401"/>
         <x:s v="200402"/>
         <x:s v="200403"/>
         <x:s v="200404"/>
         <x:s v="200405"/>
@@ -26098,54 +26184,55 @@
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
+        <x:s v="202604"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="287">
+      <x:sharedItems count="288">
         <x:s v="2002 May"/>
         <x:s v="2002 June"/>
         <x:s v="2002 July"/>
         <x:s v="2002 August"/>
         <x:s v="2002 September"/>
         <x:s v="2002 October"/>
         <x:s v="2002 November"/>
         <x:s v="2002 December"/>
         <x:s v="2003 January"/>
         <x:s v="2003 February"/>
         <x:s v="2003 March"/>
         <x:s v="2003 April"/>
         <x:s v="2003 May"/>
         <x:s v="2003 June"/>
         <x:s v="2003 July"/>
         <x:s v="2003 August"/>
         <x:s v="2003 September"/>
         <x:s v="2003 October"/>
         <x:s v="2003 November"/>
         <x:s v="2003 December"/>
         <x:s v="2004 January"/>
         <x:s v="2004 February"/>
         <x:s v="2004 March"/>
         <x:s v="2004 April"/>
         <x:s v="2004 May"/>
@@ -26389,73 +26476,74 @@
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="852">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="855">
         <x:n v="19959"/>
         <x:n v="8252"/>
         <x:n v="11707"/>
         <x:n v="19467"/>
         <x:n v="8131"/>
         <x:n v="11336"/>
         <x:n v="19201"/>
         <x:n v="7966"/>
         <x:n v="11235"/>
         <x:n v="19073"/>
         <x:n v="7930"/>
         <x:n v="11143"/>
         <x:n v="19034"/>
         <x:n v="7763"/>
         <x:n v="11271"/>
         <x:n v="19204"/>
         <x:n v="7736"/>
         <x:n v="11468"/>
         <x:n v="19669"/>
         <x:n v="7832"/>
         <x:n v="11837"/>
         <x:n v="19852"/>
         <x:n v="7911"/>
         <x:n v="11941"/>
         <x:n v="20871"/>
@@ -27264,50 +27352,53 @@
         <x:n v="11974"/>
         <x:n v="20722"/>
         <x:n v="8874"/>
         <x:n v="11848"/>
         <x:n v="20393"/>
         <x:n v="8778"/>
         <x:n v="11615"/>
         <x:n v="20486"/>
         <x:n v="8665"/>
         <x:n v="11821"/>
         <x:n v="20780"/>
         <x:n v="8805"/>
         <x:n v="11975"/>
         <x:n v="21022"/>
         <x:n v="8888"/>
         <x:n v="12134"/>
         <x:n v="20476"/>
         <x:n v="8582"/>
         <x:n v="11894"/>
         <x:n v="20679"/>
         <x:n v="8581"/>
         <x:n v="12098"/>
         <x:n v="20713"/>
         <x:n v="8583"/>
         <x:n v="12130"/>
+        <x:n v="20368"/>
+        <x:n v="8373"/>
+        <x:n v="11995"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19959"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="1"/>
     <s v="Male"/>
@@ -35882,27 +35973,57 @@
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="20713"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="8583"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202603"/>
     <s v="2026 March"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="12130"/>
   </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20368"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8373"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11995"/>
+  </r>
 </pivotCacheRecords>
 </file>