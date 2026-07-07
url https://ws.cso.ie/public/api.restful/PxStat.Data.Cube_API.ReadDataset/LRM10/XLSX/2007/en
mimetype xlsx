--- v5 (2026-05-22)
+++ v6 (2026-07-07)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f31c3346b1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d77a770deda942238e73c148606c348b.psmdcp" Id="R6d203e1dec8c4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e523df4e5a417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/529ef7cef8794dc990d75939cb1f467b.psmdcp" Id="Rb655f6ea614b41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Casual and Part-time Workers on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/05/2026 11:00:00</x:t>
+    <x:t>08/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>casual and part-time workers</x:t>
@@ -1941,50 +1941,56 @@
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2136,51 +2142,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="288">
+      <items count="289">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2425,54 +2431,55 @@
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
+        <item x="288"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="288">
+      <items count="289">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2717,92 +2724,93 @@
         <item x="263"/>
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
+        <item x="288"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H865" totalsRowShown="0">
-  <x:autoFilter ref="A1:H865"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H868" totalsRowShown="0">
+  <x:autoFilter ref="A1:H868"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3303,51 +3311,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H865"/>
+  <x:dimension ref="A1:H868"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -25807,50 +25815,128 @@
     </x:row>
     <x:row r="865" spans="1:8">
       <x:c r="A865" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H865" s="0">
         <x:v>11995</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="866" spans="1:8">
+      <x:c r="A866" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B866" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C866" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D866" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E866" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F866" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G866" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H866" s="0">
+        <x:v>20149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="867" spans="1:8">
+      <x:c r="A867" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B867" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C867" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D867" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E867" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F867" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G867" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H867" s="0">
+        <x:v>8284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="868" spans="1:8">
+      <x:c r="A868" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B868" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C868" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D868" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E868" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F868" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G868" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H868" s="0">
+        <x:v>11865</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25896,51 +25982,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Casual and Part-time Workers on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="288">
+      <x:sharedItems count="289">
         <x:s v="200205"/>
         <x:s v="200206"/>
         <x:s v="200207"/>
         <x:s v="200208"/>
         <x:s v="200209"/>
         <x:s v="200210"/>
         <x:s v="200211"/>
         <x:s v="200212"/>
         <x:s v="200301"/>
         <x:s v="200302"/>
         <x:s v="200303"/>
         <x:s v="200304"/>
         <x:s v="200305"/>
         <x:s v="200306"/>
         <x:s v="200307"/>
         <x:s v="200308"/>
         <x:s v="200309"/>
         <x:s v="200310"/>
         <x:s v="200311"/>
         <x:s v="200312"/>
         <x:s v="200401"/>
         <x:s v="200402"/>
         <x:s v="200403"/>
         <x:s v="200404"/>
         <x:s v="200405"/>
@@ -26185,54 +26271,55 @@
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
+        <x:s v="202605"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="288">
+      <x:sharedItems count="289">
         <x:s v="2002 May"/>
         <x:s v="2002 June"/>
         <x:s v="2002 July"/>
         <x:s v="2002 August"/>
         <x:s v="2002 September"/>
         <x:s v="2002 October"/>
         <x:s v="2002 November"/>
         <x:s v="2002 December"/>
         <x:s v="2003 January"/>
         <x:s v="2003 February"/>
         <x:s v="2003 March"/>
         <x:s v="2003 April"/>
         <x:s v="2003 May"/>
         <x:s v="2003 June"/>
         <x:s v="2003 July"/>
         <x:s v="2003 August"/>
         <x:s v="2003 September"/>
         <x:s v="2003 October"/>
         <x:s v="2003 November"/>
         <x:s v="2003 December"/>
         <x:s v="2004 January"/>
         <x:s v="2004 February"/>
         <x:s v="2004 March"/>
         <x:s v="2004 April"/>
         <x:s v="2004 May"/>
@@ -26477,73 +26564,74 @@
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="855">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="858">
         <x:n v="19959"/>
         <x:n v="8252"/>
         <x:n v="11707"/>
         <x:n v="19467"/>
         <x:n v="8131"/>
         <x:n v="11336"/>
         <x:n v="19201"/>
         <x:n v="7966"/>
         <x:n v="11235"/>
         <x:n v="19073"/>
         <x:n v="7930"/>
         <x:n v="11143"/>
         <x:n v="19034"/>
         <x:n v="7763"/>
         <x:n v="11271"/>
         <x:n v="19204"/>
         <x:n v="7736"/>
         <x:n v="11468"/>
         <x:n v="19669"/>
         <x:n v="7832"/>
         <x:n v="11837"/>
         <x:n v="19852"/>
         <x:n v="7911"/>
         <x:n v="11941"/>
         <x:n v="20871"/>
@@ -27355,50 +27443,53 @@
         <x:n v="11848"/>
         <x:n v="20393"/>
         <x:n v="8778"/>
         <x:n v="11615"/>
         <x:n v="20486"/>
         <x:n v="8665"/>
         <x:n v="11821"/>
         <x:n v="20780"/>
         <x:n v="8805"/>
         <x:n v="11975"/>
         <x:n v="21022"/>
         <x:n v="8888"/>
         <x:n v="12134"/>
         <x:n v="20476"/>
         <x:n v="8582"/>
         <x:n v="11894"/>
         <x:n v="20679"/>
         <x:n v="8581"/>
         <x:n v="12098"/>
         <x:n v="20713"/>
         <x:n v="8583"/>
         <x:n v="12130"/>
         <x:n v="20368"/>
         <x:n v="8373"/>
         <x:n v="11995"/>
+        <x:n v="20149"/>
+        <x:n v="8284"/>
+        <x:n v="11865"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19959"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="1"/>
     <s v="Male"/>
@@ -36003,27 +36094,57 @@
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="20368"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="8373"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202604"/>
     <s v="2026 April"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="11995"/>
   </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="20149"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8284"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11865"/>
+  </r>
 </pivotCacheRecords>
 </file>