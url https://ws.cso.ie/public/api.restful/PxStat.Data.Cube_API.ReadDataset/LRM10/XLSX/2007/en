--- v6 (2026-07-07)
+++ v7 (2026-08-23)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e523df4e5a417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/529ef7cef8794dc990d75939cb1f467b.psmdcp" Id="Rb655f6ea614b41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75960ac31d14abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9d2ce282b3c4f42851117b6ec9bd1fd.psmdcp" Id="Rf634692aeb47464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>LRM10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Casual and Part-time Workers on the Live Register</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/06/2026 11:00:00</x:t>
+    <x:t>10/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">Live Register data for January to October 2023 inclusive has been revised in accordance with revised data provided by the Department of Social Protection (DSP).&lt;br&gt;&lt;br&gt;The </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>casual and part-time workers</x:t>
@@ -1947,50 +1947,62 @@
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
   </x:si>
   <x:si>
     <x:t>202603</x:t>
   </x:si>
   <x:si>
     <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>202604</x:t>
   </x:si>
   <x:si>
     <x:t>2026 April</x:t>
   </x:si>
   <x:si>
     <x:t>202605</x:t>
   </x:si>
   <x:si>
     <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 July</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2142,51 +2154,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="289">
+      <items count="291">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2432,54 +2444,56 @@
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
+        <item x="289"/>
+        <item x="290"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="289">
+      <items count="291">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2725,92 +2739,94 @@
         <item x="264"/>
         <item x="265"/>
         <item x="266"/>
         <item x="267"/>
         <item x="268"/>
         <item x="269"/>
         <item x="270"/>
         <item x="271"/>
         <item x="272"/>
         <item x="273"/>
         <item x="274"/>
         <item x="275"/>
         <item x="276"/>
         <item x="277"/>
         <item x="278"/>
         <item x="279"/>
         <item x="280"/>
         <item x="281"/>
         <item x="282"/>
         <item x="283"/>
         <item x="284"/>
         <item x="285"/>
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
+        <item x="289"/>
+        <item x="290"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H868" totalsRowShown="0">
-  <x:autoFilter ref="A1:H868"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H874" totalsRowShown="0">
+  <x:autoFilter ref="A1:H874"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3311,51 +3327,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H868"/>
+  <x:dimension ref="A1:H874"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -25893,50 +25909,206 @@
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H868" s="0">
         <x:v>11865</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="869" spans="1:8">
+      <x:c r="A869" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B869" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C869" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D869" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E869" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F869" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G869" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H869" s="0">
+        <x:v>19993</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="870" spans="1:8">
+      <x:c r="A870" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B870" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C870" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D870" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E870" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F870" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G870" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H870" s="0">
+        <x:v>8180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="871" spans="1:8">
+      <x:c r="A871" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B871" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C871" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D871" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E871" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F871" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G871" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H871" s="0">
+        <x:v>11813</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="872" spans="1:8">
+      <x:c r="A872" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B872" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C872" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D872" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E872" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F872" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G872" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H872" s="0">
+        <x:v>19900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="873" spans="1:8">
+      <x:c r="A873" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B873" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C873" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D873" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E873" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F873" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G873" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H873" s="0">
+        <x:v>8148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="874" spans="1:8">
+      <x:c r="A874" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B874" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C874" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D874" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E874" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F874" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G874" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H874" s="0">
+        <x:v>11752</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25982,51 +26154,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="LRM10"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Casual and Part-time Workers on the Live Register"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="289">
+      <x:sharedItems count="291">
         <x:s v="200205"/>
         <x:s v="200206"/>
         <x:s v="200207"/>
         <x:s v="200208"/>
         <x:s v="200209"/>
         <x:s v="200210"/>
         <x:s v="200211"/>
         <x:s v="200212"/>
         <x:s v="200301"/>
         <x:s v="200302"/>
         <x:s v="200303"/>
         <x:s v="200304"/>
         <x:s v="200305"/>
         <x:s v="200306"/>
         <x:s v="200307"/>
         <x:s v="200308"/>
         <x:s v="200309"/>
         <x:s v="200310"/>
         <x:s v="200311"/>
         <x:s v="200312"/>
         <x:s v="200401"/>
         <x:s v="200402"/>
         <x:s v="200403"/>
         <x:s v="200404"/>
         <x:s v="200405"/>
@@ -26272,54 +26444,56 @@
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
         <x:s v="202603"/>
         <x:s v="202604"/>
         <x:s v="202605"/>
+        <x:s v="202606"/>
+        <x:s v="202607"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="289">
+      <x:sharedItems count="291">
         <x:s v="2002 May"/>
         <x:s v="2002 June"/>
         <x:s v="2002 July"/>
         <x:s v="2002 August"/>
         <x:s v="2002 September"/>
         <x:s v="2002 October"/>
         <x:s v="2002 November"/>
         <x:s v="2002 December"/>
         <x:s v="2003 January"/>
         <x:s v="2003 February"/>
         <x:s v="2003 March"/>
         <x:s v="2003 April"/>
         <x:s v="2003 May"/>
         <x:s v="2003 June"/>
         <x:s v="2003 July"/>
         <x:s v="2003 August"/>
         <x:s v="2003 September"/>
         <x:s v="2003 October"/>
         <x:s v="2003 November"/>
         <x:s v="2003 December"/>
         <x:s v="2004 January"/>
         <x:s v="2004 February"/>
         <x:s v="2004 March"/>
         <x:s v="2004 April"/>
         <x:s v="2004 May"/>
@@ -26565,73 +26739,75 @@
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
         <x:s v="2026 March"/>
         <x:s v="2026 April"/>
         <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
+        <x:s v="2026 July"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="858">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="7367" maxValue="89613" count="864">
         <x:n v="19959"/>
         <x:n v="8252"/>
         <x:n v="11707"/>
         <x:n v="19467"/>
         <x:n v="8131"/>
         <x:n v="11336"/>
         <x:n v="19201"/>
         <x:n v="7966"/>
         <x:n v="11235"/>
         <x:n v="19073"/>
         <x:n v="7930"/>
         <x:n v="11143"/>
         <x:n v="19034"/>
         <x:n v="7763"/>
         <x:n v="11271"/>
         <x:n v="19204"/>
         <x:n v="7736"/>
         <x:n v="11468"/>
         <x:n v="19669"/>
         <x:n v="7832"/>
         <x:n v="11837"/>
         <x:n v="19852"/>
         <x:n v="7911"/>
         <x:n v="11941"/>
         <x:n v="20871"/>
@@ -27446,50 +27622,56 @@
         <x:n v="11615"/>
         <x:n v="20486"/>
         <x:n v="8665"/>
         <x:n v="11821"/>
         <x:n v="20780"/>
         <x:n v="8805"/>
         <x:n v="11975"/>
         <x:n v="21022"/>
         <x:n v="8888"/>
         <x:n v="12134"/>
         <x:n v="20476"/>
         <x:n v="8582"/>
         <x:n v="11894"/>
         <x:n v="20679"/>
         <x:n v="8581"/>
         <x:n v="12098"/>
         <x:n v="20713"/>
         <x:n v="8583"/>
         <x:n v="12130"/>
         <x:n v="20368"/>
         <x:n v="8373"/>
         <x:n v="11995"/>
         <x:n v="20149"/>
         <x:n v="8284"/>
         <x:n v="11865"/>
+        <x:n v="19993"/>
+        <x:n v="8180"/>
+        <x:n v="11813"/>
+        <x:n v="19900"/>
+        <x:n v="8148"/>
+        <x:n v="11752"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="19959"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="200205"/>
     <s v="2002 May"/>
     <s v="1"/>
     <s v="Male"/>
@@ -36124,27 +36306,87 @@
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="Number"/>
     <n v="20149"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202605"/>
     <s v="2026 May"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="Number"/>
     <n v="8284"/>
   </r>
   <r>
     <s v="LRM10"/>
     <s v="Casual and Part-time Workers on the Live Register"/>
     <s v="202605"/>
     <s v="2026 May"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="Number"/>
     <n v="11865"/>
   </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19993"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8180"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11813"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="19900"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8148"/>
+  </r>
+  <r>
+    <s v="LRM10"/>
+    <s v="Casual and Part-time Workers on the Live Register"/>
+    <s v="202607"/>
+    <s v="2026 July"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="11752"/>
+  </r>
 </pivotCacheRecords>
 </file>