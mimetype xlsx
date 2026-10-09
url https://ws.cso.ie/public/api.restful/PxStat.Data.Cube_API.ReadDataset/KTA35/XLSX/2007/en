--- v0 (2026-07-17)
+++ v1 (2026-10-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee3995b7b994af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af53563857d42dfa78583b24a4b07b7.psmdcp" Id="R06b4f5731c54479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c14b9ba35847c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2437d8ad34374d57a7b5aa1c4b591aea.psmdcp" Id="Rb570076882a64014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the National Patient Experience Survey. All patients aged 16 and over discharged during May of the survey year, who spent 24 hours or more in a public acute hospital and had a postal address in the Republic of Ireland, were invited to complete the survey. The survey was not conducted in 2020, 2023 and 2025; therefore, no responses are available for these years.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA35/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>