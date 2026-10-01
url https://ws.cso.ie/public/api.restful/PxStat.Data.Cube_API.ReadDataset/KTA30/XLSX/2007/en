--- v1 (2026-08-16)
+++ v2 (2026-10-01)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81154edd60a9474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f599e05c0a643439195ea6c837f76ff.psmdcp" Id="Raeb858941e544bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9654b0a79b4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64be54c8b30e4d20ba54f08060a4093a.psmdcp" Id="R1cae05eea01b411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from HSE. &lt;br&gt;&lt;br&gt;Notes:&lt;br&gt;(i) The data on surgical inpatients and daycases refer to the number of discharges with a surgical Diagnosis Related Group (DRG).&lt;br&gt;(ii) The table excludes inpatient and daycase activity data for a small number of hospitals who report data to HIPE which are not HSE acute hospitals.&lt;br&gt;(iii) Data on discharges includes additional activity in acute medical assessment units (AMAUs) which would previously have been excluded. The inclusion of additional same-day discharge patients from AMAUs can result in a reduction in the average length of stay. Therefore the % change in average length of stay and number of inpatients should be viewed with caution.&lt;br&gt;(iv) Data for emergency department attendances refers to new and return emergency presentations at emergency departments.&lt;br&gt;(v) From 2015 this data includes daycase activity from St. Luke’s Radiation Oncology Network centres located in Beaumont and St. James’s Hospitals. These centres are operational since 2011, but data has only been included in HIPE from 2015.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA30/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>